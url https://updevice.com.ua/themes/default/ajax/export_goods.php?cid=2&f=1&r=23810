--- v0 (2026-08-23)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0d59f9bb429810f2db1ba024e06571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc864db0a842c7939d6f047939d540e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba2832530279eee1e4b02e02f974e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db2360fd31f2823a8d85bafc2437194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42846e498e8e1865dd8e1c0f4e015d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da50618daaab8caef1060fe89eea9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3165a7fdc2f3bc5d0536cb155eeae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c757d580f06e3afc044d5eadc84798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e6b3839c03956650b22dfbcf63e369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f07baac5b033b1d0c959fdec1781510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3eb7cb8db10d95b27891c0849948a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dea685e6ed7bfdade036d1f35405912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fea70590994c17fc415947dbd8ccb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7619b10130591fddd1610f2c6e2e1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8716f5ad97e78dfd3d706d3990cca615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5999572f51c658455380a26cff6461116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668815504e761e85eedd9e416e579b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73649f4e4da7c0abed90bd29c57e2b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accb6445e3e3f5ce3c227ebafca13a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6c9e8dced3d2f47ed9387a2efa8ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcd96579afd9e8010e0a8eb5202c8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38dc6d04d0743acb06edbe6b67104122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb464ab94dd6924051a848db23d7e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecbe55d6ea57abc504d43c3c96629324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fa090e2f666e012f10283bf791bed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0bd79bb2f646e986fe6ff79ef9bfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c22f38df75fa2904776b7990dea8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5ccb456b93eecf0b17b8299a96abd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bac646ebe5cb0baaa5626f858b4dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312553f1846decdade223eba18eab5b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2d28c6b72bf68cfa6daf19772fa5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd678bc470091c65bc75729c2f383f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fac074d3e87989fb879ffb3ac3107733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d369f30ec0e9dc8ffb6e29416991934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6d40bb20c8dbdb3059433e996599635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edcefb93fa34543257802faee2971836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169b1ec5cfa241353f02679d7dcd64337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a47828c1fcb8694823916ee3cc95938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b335a5ca262be6dbbcda61ca7155c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cb0124088ebf76e4d1cd43934db6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc5f7f6a462921cb576a1ea4b5ebe441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3df98b5fa56cb8b65e3ed2849ad6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e14f173b53b7a9e3242f3851cd5c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2b6242cfbe79a4de3268bcdda31df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b290855707d613fd8e07a1041b3aa645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e95a2bf057d9881fa4953f5dad14d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e5c14177eebf55b554c6bb155964e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fbe93a42b4c284e0aa0f282a3eb2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ed623447e521e8ab7c622b038933d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83395144ff3a80e80c074d974b76f6ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d34c2bd990fd3a55282c5ce3f81be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a60c59768472a71ac95cced21441c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e1f00f55ba8e3dc35605c11090c2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb9c86d3b7b5802ec3aef26d13fd4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660888c4e117f7b1e21735bf4b1692555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf04919bd7ce92773b3b878bd2890d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f1ae3a0d043ab6afddac7f6fd917357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cc999d2ebcc0dc01414cf86cded9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92b265ae10f709a87dd51330c7e37159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1815dc1a98a2efb44f0943c2621779e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3d3417ccab0576d0fe13e936353eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02262cba806a15a14bab1ebff0c6226062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3d021dee0ced8efa915b994cb157e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c03dd50a770d9e1422b79c08e0ff664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd602328dbf1d8d41af91fd9689cd4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0248f928acba4f6db7324bbb1aaad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f1f2bc0a682a81ebe57cb5ba4924167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d275fbdb5e227428479b0eb70920bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533df8e1479dc22c86ce30d658d9d4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d705bb3c53641e9dcdf3ab6ba3aa0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61e9e75bbcee50b29bb4b95d3ba84071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e239ffafc136a54e000235b442c6e5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca131be6639cbbd315598f4a5bd70f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bb18e470d0b86e44b552f90efffc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829444f27cc83276c7e832cee3460b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54256a04b3b697ae83415dfafcdd79f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc49c34b4f42fc8b17f5715017434777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09226bcd7d3c31026baab092d2a3631578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d68271ea7fc2ec5235182bd9b0aded79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad025adf66c36ea530cdb8cf721ee0f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778132f2f9dc4fa97e4c1bb09b3b68281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371b0eca51e321a8d2e1fb72ed282d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2908e301dde23034f56fffb99a45b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdeabe676bcd20b136cbc6aabbb82f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17046511c7f820905cd527ca4593192f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a9a6356a9bd3d85618a844df2c82b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32337e933d3b9dd3491a8684a7b4e86787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc12bdd6321134c04ed0244ba1ba3e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeec5a3ea03deae72069cd27ca0a42289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445960d7c1364b549d4babf1546200990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e635261693e7026b560b6a1c1e8d5bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4468508c89261899904c91655d4d5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b21c188b97b2fc49d37888b15c965a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea02ebc565aaaa95a6a9d97535165dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd246b1fdd4239945259db2149786495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4b712b97c2ff645a0827134abdd7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbec6c8e64b7572b9a7385e11bd0a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5b2422d223e6bc434c3267af4022098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b88cda9248039d4e74c8967e3798299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c513f8746566fb816f89eeb11b4d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30465a21e4e5833df83822bc54a3e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108bd03f3ac7d146ef8064d34e40279102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992b25521c5c8fe85b36358d71de9bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283325b5d96a30498c0ae3cc531a55c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c16bc4b9f63bc8f8e952270294f9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298e6612d968a179adeecaabb0ec75d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39251775aff0e8373af65bcd462a1a01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce429e6b2ca5472846ac3db3088342108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa83d5b49f8fd189711312ff1a3cd37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44368c82a39c2b48b8b29e0676f272ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e4bf8e011c94b762f8a7564db4a6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d864c7a0d7b6c7947d09fb9fcf9fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911c5994f98d3dae51cee931a6b4c2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e862d40e609d40a5e599e89b815fed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c2c776a2b7de48c5c7fb1cf777667115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc31e3369f0a9b37d54ccaae33c3ad9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e82a6b6b43e74ed95d9ce69c75575117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f958ce45b4b8e708cec474470f353118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26530d93d54234461a6e4fcd56848e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f691fb8cd0b066cb46a7fb784faeda3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b69e1244ee97af5de370093d93110121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df057f8653ea799c20a358c6ac3e81e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5cba0ef2b40563b2aedb0e996ff30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcadd0bfab93c400c035fa515fc48b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde01237c974fd6ce819707cc4f0713125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47908c9c335e68a26bc7d40197f13e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d18ccfb3570c8aca04a53e9ed85205127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5fc8ff3988167d48b066db2394df4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba067d992ed044dfc5b3c5403cbf0d26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86526d35688435d141c09ff2f858fcc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e83742cd65756414b03f7b7d76c3ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794684a9e2137682c141a422561b90f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91a4b524eb9f6d5cb5b4578a956e20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b956783113443a45b096ea6fdc5e90b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a6920d176b71e395f66051086b56d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fde49a5a984e868d182d29322bfc5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645999384a40ea02f0d9a0621ba688b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4358f3f7a6d7506f0ef0390ae290f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18494c6961785e737f6aadbaad73391a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b032a4f62368f124d3f3fe64c35497e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4b32f1f214eef2843f2209019de98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002438dcd4518e8d3c7a9448084d065142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65437e8bd69ffb1514cfdd4f6f6b7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b9f4cc1167590f9246637865a2142144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683703724669b5b528997f8749e0b3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7a3178d64619f03965ce9d03d26a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af2ad28313ad46cfbcf2a306b910b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a3035d31063e942ca4b83db3146cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a086790c5e4dffa8e30070bd90c8dc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdacfa705b4e94a886c0b5fe6b7b592150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22aaf934bb0c53d91e5a76039a21c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ede383983e3a235da12c6cd025e63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fe933263d8e1c68a213a5474c0155153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3718a5791256345248353d946aae8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d68971c052fa4abee51d20ecfb82ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896d01bb29a0d5d7e8ba00bd268a4d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d6ad97b35c592c75ba4b2ad81b33a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d185f8705f5d380cb74b48adfeebac4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9e9406964a7ff8b524a82da051a34159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16466bdfa94d5f3029e925336a644acd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e46972e972418b95ce7fcf432cec5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f5c37f9760d325332b3ac53d628b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673a5f017fe0107cc3c8436e4125747163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732bbe5ef5802a3d43382244ab40e70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98976a4880f3e8d7662e841af28c816165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb89f7e965f4e7c6c4500aad26473b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b974939141208e5c1bf982fc12c848167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409783dcf038ac75753f9ddec998fb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e4d707bd64b2a2b289a677d21e33e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bbb031cf698d5191e35c324dbf9be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b2ea76197d42f2c1a4387aefa7d8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fde8e26fc6b68565a4cf8c586d5600172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b391d0539a7c1b2b63202a733bca3bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b85fb03bde08ce5ceb53a2f050ea3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a4e2639bd20e0c9bca46eb2cc0c4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9e4af9834e1026f1f71cfd5704abe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699aad53adcaae6280e66c01fbc013c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55995275581f8c0b4fe7222bb35ef21d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81461d456e923accf95e8365987b3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85729d65ba687a7d376a4fe56ad7ac7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2ce798f0de34d7c52a9447b5a546d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cebe92952a3a11e98255f6880cf4a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835d6a19f6e2ca3eb1ce5133994558d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652cabb9ba80c78a4dde338de97a3f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b3870018ee92084d19ee711162b83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38214daa71cf138da45ea80408a463186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481fbf713c29a7dcde516a6db2d6cb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b15fe4c3a31ec1d2c76b74275f7e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40563a49814c0de704f980282af5db3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75884a7f5bc508cedde125aab6d5593b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963097847077ef7d17d88d646692142191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81deaf25d9b923c9d97dc7bb8d5884192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3c3a596e194214630c8bf50bb10da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a4ecf4d4185437622204f354a63cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12d0c739aff1e921e9df979a60ca82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43747c3d1f31d76e6386dab259be26196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b9ce12ba38e6e1287c19b79f361e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a13949227d5a333b773da57cf23f54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109908a908f8abbd8737cd25dbf17a22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881b77ffb1d20df9dd2755f162b7f72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51256f80c218dd1ff3ce1012046e241201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b43cb755957b033957c9901da32e4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad2e9326d0566462f454a55ceb5ac9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48785bfa191e18e7765ff4ef079ca72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc600fdea31337355ac4a31eae04993c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504542fe1675123bc02365d90fd86b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736d2fad42b0ec14c65014f7742ff5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87c9ece97cbec675306cf2202ef4f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fef5bf8ed350d543c43e1dd5562af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe31d072676e9259ec23c2899caaef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a23eed2673df63390d5a302ff5ebe4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077057f805e1a703cffd0f0155ef332212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f429f532a2f0ac6cc82872c3e8faf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225113e5e1b0f84ceb1e4840ca9e855214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2652f4a32949239b25c23b26e79792215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa8e842badfb8967a6f5b7a0540fd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71fd3490fa4a93cddd35eff6fc90f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8f23d7cee3b376b662bd02e5dd184218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b61552a2f7077232418fd44b545904219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df11ab50161c1d0c0062c9dbca1d73a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c32335c45325297832405f4101230d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cbf32321ddd1ab3772493479bb210222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5da63d0c99c3b21290c879b747c7d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db4e4e412724b73847f4b379870e6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a4fbdd0d5ae2769779dc8e1f77125225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb62cffee7cdb8692f1cbb21d51a2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4f88ef504db604c7aca2360b127f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564be3da8ac021c32cfadb3181fa1c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274a7d04539d8ef14033d4651df0383229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b657f882480295c1bddce1692694030230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599189b716464f2a34ad7f1ded5d775d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0417a8739363f136d44d337c9ad0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a1adb0cae80a0812bb98a6cda9b77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3a41732c0a73789eca8042d70dd28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062bc82524c8e1bd9362447ce357c9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c786d725c0670db7d45a076514cf42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42486ca064e7712c59c88fd2eb02ccb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda7f4e2f978817bd9531b0680bac8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17dc8795eb0514354ae8fd9193885d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166711f71c8668b38eddd4fa6e3a6a57240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54c65801b315c0a4b759ea2bc0236a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d989def22bbde0ad28753599e675fd6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dc908c87c6ac5c2bc6e8b0f9aa6db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf593668f570b5ff41d35548ce816715244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a674df4f8e195830cff3468c18b0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0235fa7b4facf003d6dff96310521246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02d832bc5ec9dc98ebf89273b19d8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709576be0d5a20d6f584cbce5a98f89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5a391944ecf1c8bc5f1fd628cc7fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9bc49b3bf5917af66e10d73257c09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7405d842015c0cdc3c5bce5a04bce48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809051e8e971cb399123304af660aa31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c80464fe186b93a4659d327bcf7b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ec7e8c7da1b5d59c2ed6a93db1e15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bfbb468d8ed38ab41a8eb003f28ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78fafd29ca3b465ee40cbcbd3f153b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc8ffcd6f876e6a64334bad2a2c599257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f39b7cc7dc502737d06a2d587cb8b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a82e1438a52d694bcaa6277471f8d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c737c75e876a2eda4e1395491e7453e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73393677c7bb8b0012397b48db3a0db2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831781cc5cf14fc8bcbc07d2eede77ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be3606fb5599da02ff8f97a5aafcd3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce30156fcfe73136eae7fbe3c6dcec0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a269f1e9ebbc4ee1f50fc94387a5fae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b866453c6fe225496493e2c367290266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d240f9787e5e71b5ef145cd7dabfa8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeeb8e40b5a1883a9b6abc2f6dec9a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5185a4fe1a9b544feed9706b59252269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5987569d2def2e006218d50d0df83ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102169750a145873f9f136e7c60779f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcc46ccb94e21d6a00eceebd8e432e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c75dfad537d2235091f3e23810c8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903191074e8ed68f50d7edffde29802274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9eadb46e1c73f0d18e254ac2b4ae4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f8500ea3bca80bbe0c1458206f995276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a3dcab18b87334e4c446a6519184a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281838f1d14614208368933af5f95d48278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6ec76e11b7fd4327df802023f9ea3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced433f603ecdabfd00bb6a4e908987280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57154cf8dda78453f01a38db42b9ad15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16b888950bcafd40d624f55c325dbd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bbfc44ad22e219a79480dfd4644b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbd021047ac8a410b2207c5e3e2aff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0cda31ed54bae9cbdca35c99e4962285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ac8506a186512c2da85543abe030d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a28520d561a92aa2f62f256647485b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b9ae0f32fa59f55e90c92194b6105288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0a37397eb390c134c8025b8554f18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355f0d9c4dd8e6300d5ee71685c05ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ef97d368cefe586c5920b9edab3cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2f6ca549f860c7092c0b568ca5c07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94daf1c09ed0e7a5810592c8740cefb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da910e9d9503762b945a71622c50480294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7cf15fbf4584ce6fbba74de9dbc19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd8b6b3783e6ee3025530af83fa305296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde895757b26df5483ce9d8f21b9cd8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e84cfa192a03f997b32f9e674e0883298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be870c7ad8977827ef515f73b83ffccd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61015b97b15033967749cc5c15a599ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07bc2a7cb1aa294018347708a89389301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318a4ab6df48c792a402112878b2ba5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d95147f3ee3ad825b6ba5f514005f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faeb29151b72a1a511a0412fc360b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab40076063ccc8e1abaa486dfae1b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940191ccfa509392cbd07af0db74d4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbada32a83f66d6b6ef7590af163e17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2085adf8a162625f4f8dcafe16bf8e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8669ce4e410656fb4cfa45873f3f4d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432692743207764a803ed379cae944d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d45d6f80e3bc90072572501868c67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db3355ad0806e75c1e10561934f507312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c9d51139a4f2c75429e89f84216ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997759a21d2daec894de49e7729306f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb20892e794d3564031e7c0100914d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b80c27ec23d2fe40479a7aaa352e8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ab84230c3aea97637c0116537333d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224ee601138f478952021dce7c98cb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e95c29e7806eb7c8dc45ce1a5921d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fa1b035088ecb674fdb2a41e5b146320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf669ad366384befb26f25c02dcd05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dadbf5d66631b55e1ac4595e1e1933322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeed955806b3c3ce66688054f8ccccd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34671471d1749123eabb02cb8974e37b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46271d081b327fd4599f61008dbae44d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17797f42421c81e69edf1fbf813402a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d0d7ba7680868c61ec6ac1dd9f9f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ffe0dd7d628bd52600740882c3875328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d29a9301c0548372290c02611a3d68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f01e50881c7c44d5bc9683a70870b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096424d36fb45cdfbd059db6db6824a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad92168a1701a2b2c5f723c2cbd40c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb584579623df1fb3781c7b3d08705333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bc28796573a3c6baace51ebdd05e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bb6a9ac7fdc420d3dd392e4a3fdc4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78710a74814d1ac9a7c5acc93dd880336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee7da6031a6179e96128182c1e13d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d5db94601ecc8e745a052fbae359a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d035a8e026a603a69a484a813d6ef85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890318f7d51d5badc6f06b5db6a690b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e009e90fb5d82ab36b63b2191bb70cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6bf274d8312e7735d4ecc71691ba4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff46cd96838d3b8657e9bddb601d2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a981b3b8175a17867ae40403699b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce44dab1334422fc9fc62e99d28f2c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d4a9669398d3702b09e5392e99ada346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa1539281ac5dc87762a7ff7654fea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9a2c4a448ae55ce5820d19cd657ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d62a9d2b97ccd2a8bd7da3139ca8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7c52a11b252fe8f40d4763add5b82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa729e268f8f5d8efde9859e7094df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea089a5e829dbb7d04df876616acdb13352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faf5cacc5656f36e3393e24d9e69c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b53bb7c0638b04e8e415f1bbab878d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787097bf290f46c93c69fbce8e8cade355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb38be0ad4b4570c24eb6895d0ea47356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa812a3784050b85f240663d028769357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab929f6982e56dd0b7389ecbccae80d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c454840948c3c052877d5df6c3d218b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a38579f75226b91451c8bdcb1dd402360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f14724bbdefdeb459633f9d4d18e71361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce883ce56db697e5579a1ec6463154f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de09ef88aa81c74307826492556d674363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2256a3cd3603c7c31d51baf79e7bf4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b495b1ac4a7f05912915ac266e3736365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6a5d08a7085e4319dd44d9b2b5b25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596694b234c02d82d69f49e67497360367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1511954fec29fdc470cbc1924432193368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a7ed0778141789c6df00dae652edf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a63d81f20c08d0e66bc1092d1ae472370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31d4ffc791abed0194a3da72f7bec8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8533f45c14ce8c6e4c71b29829533a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f40229e0aea0346890095027cfe9de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80098d36202bf9ab5a9cd4cc445ca19c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17765e1de1a3bf1f9c1e12413ff7b01d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30805ef1759abd73aa33b46b0d14700376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985e2a7d138827bee1d2d7ed5f00c13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44b3987c906cf56e0c7f099e49d084378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37717e4bac4d4159777432fa38ac0a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a0d073414ae1d1367e1fb57803162380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660040cec099414a544e77573422fe1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0918d9717073729bb790fe9f437435382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c7b1b88185d98e9ad825f34ec28d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b165f528aab9d77a61b130eb4b4bf2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb956bb7f7c0829f0bd72e80cb44ae19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e6db1756071c948b8ec575e048426386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b06b461c541d55dc2b233b85650b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf01fa1d2252dde1e0d7856a5880e07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c03f4f7b53cee57965a6261f5b8502389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fe893b6a6bb92af61559273feb4b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71568f6a1d567446e4685322f4d2857391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deaebc13a27f7a7b9d40a5934c57bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65b0590b54043c90dac7af530d7a22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d19e1deb2828ea7343262b494b059394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cb45ebea53c4bc903d64fe0e1ac65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341ad9078b28e407347c5afa87b9d6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d98eb9b6dfc979069b1839261d54fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53db5329c48044d03414eddd832bb00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bac1a0e0c7899db5f7ebef598f0163399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c047fb7e05988e97852d42307b207400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107fce8a96871fcaaf8d74612f47d8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062339edeadb552fea6ef4c2dda9bcb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb54afbf85d939738500c1531294781403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e03c29d6b12b3ebfe6cb96fa299734404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440994973e8ee0cf577bfd3a3194d29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eeb37e6c524d79019c76e1582a2a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5c3837ca1fa10925d0d9bc4c30e81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b4b50ad6e91b2df799c892bf11768408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9d7cf59e49786bd7cda979c8087e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0b16b9205198ccb372b5f7daf4896410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a5c70a0329a237421b66b4fcd3248411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41e7b38960c9db54989a326fb1d1a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2ece3b7613c9dcfeed07bb852e8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22fd6b9eaa2ea83675e048b07437ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff3855f01a85623e7e9f8f87e01722415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ab39dba3798fc1df0c499c242a66a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac6e10ff0cc483e17effc46f9acadf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0ac452de3b3e86297b35ba1075e92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2a45203d4186553267b72a81c8dd6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f64d4b0997b58312adfee25903cd6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fe90eefb88380b86fb1fc20ca40aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7341c19a6af2f267eda5464cb401536422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824552b340be5fdad99807724e338a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cafcef7a180feecdc43538868806d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75a5bb7062fb157e812016d74e3121425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c038d095b62d806da2fc477d60b62e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2eaa0e59856f4b588663c85217f8b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af25f5ac1a8c4f87ecce7bfa1e188f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb89477086849b805cd406207d12f14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f491ec522f29a89450b89776039ff5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd384528b14a5d8b6cdc9d11b63641b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e93169fc6ae7ca5bc66bf6ae9dd32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca824ab95e31932bd51d8df9da45daa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065322552b26e5cb1137ca6c15fed4a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493347a845f61cf3013fcfbe2a59076435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24760735992c4ff755c2285c831e7272436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f0a76b0d03e3986ddd634ddd96703437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f159bcba3d99c351e4ecffae4ca99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e952e1bb8f128034cd74acda979a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9190c13defea840c34794aa719a726e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2cfa1ada95971526a8a01274a572c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909aeb1c54674f8b836588c5d079d07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21873cdb0d5497d164b9041cf1e13a7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175330401a8ba65b9c50ff9150cce02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2144e36e25123cceab33488f9572e8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca72203db4156bb7c94b210dcb703a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57666a0c565aa0ac34a23ea92edc66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954f67217c56bcae63a5e3c6a11b5ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8f5036fec4f037157741b268b5243449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c83885a7d6c11a73a12acbb89e35f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faa8e2878b5d341771eeb1f05383a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeeda8815b91e846042e3f082b72440452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63f8f72bf2b8b6f5a8fb483e544cd9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb57472440e420ce90debe398931caa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b4a934accfaa5db4b630978fe9c05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0296b6f8bd7b0bf9e3369ae903280456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb400acf4a8af0a2a8798be47ce270fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360f45ec004ffe6dd58e6bb280d3ca9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f04c71e5cd4a394744108109212b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80ca69cdecd2550294e5847204de48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d06c9718faa3699be468b1a5e914b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84a4ca382f8b452f947cc021939bc7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f6a35b3137fe1c9ab9c91fedb3268463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffce08e3d243e46451c6e8a81b8274f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052c99d7c2fe5abdc1c48022a7faef6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219cf4595970183bc6c3e45521c84b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ccc3af8a8c73923068b76a25fef87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62e3d5d0a9c7be2a21a00a9b5ba656468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c4fd107a41bdffd6eec7b3f4e55e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20c390bf64ceb7f1e333dd6198fec5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0cd6317f4e9bef5280db96be11844471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c558d47db809563107afa179bc8eb5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e43ce44c7379cf368f0fa03dd77b5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce14873a6d944a97af9acee00292438474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0926940e4a9d7600dabe0649dc5bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b558cb8ca2250e1b1d08cb681dcfa57476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc938a2e6461c61871165d2460e9cce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9a2f722ca49937faee2c96ba60082478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a62b8c56c8d30b430232968f458ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213d2807531bdfc3c67df605f4e55ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b57ca8e3b3e4eefdc546398e6a4e30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962966edf79ce1b784284d79fef66d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112739d9858ea765b99ed0a341e21f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3390cc9d618ab3b6bbe149d13e00ac2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4568f9f3a22c73e9497a3ac93d823ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a7914c7fdb8b12343ba38b28b5f3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f527029b47ce1ddc8666e2a9c6a08487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f53119d63396129ebb4fd6bc4413a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78f7fc65a87f376478bf0aecc93756489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4807cab61d1bb19b33579c5000bc2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdee0f87acc301069eb7495df715961491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029a8b0b25f70d0806e3632c098797a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cd078003b6c8efbb0186cc50da73e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9d764d03cfa633599c3971f3592e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08947c4e37ecad743f501c95a8f8122495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a35eb94defc196511fdc38b6385c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad24146a1c37e7f1a9301f6fe51c8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d1bbe5ec8f41209fd456f6aee3b9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc840bd14090f23228424307b5464b82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0e84340eadfedb99cdbe99e929adf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee565351cba6dc5f80d77eaaf65bb68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed728af7c55a126015f30ecb7a9d112c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb30ab983158fff66e38aa50046927503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560852e27671a54d93f8b3316792ec58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcee2d27b1f08895289bc55d47c1156505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085fe215c13a442fc0d320b7f531e18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35469d8cedd1d58eab7a778268056d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75c55d996bda55c958ffe84c100b8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481d01f875d4053f454ed31771d0212509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66344bac92f7b2ff25cb69f6b41c8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb4532113b582edeeeb8be5d28cd7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84872e9268253b4b617f3d1bc0e1b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6c654d0f9c8a5d5ff5a586dfa76a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18a48d7bc9efb1bead90df4ab748af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f4363516b7b2a3751699b919d201e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b6d906a6df457ed74b77c91c6c49e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9efe7c40f5fb238a25e0458031784c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210ee25bb934e61a8fadcdf0fb0e051518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97ca4c22fea3953b4757a18673630b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a9feb9e9dc7c1e51a62415b7e7548520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59e31293470a7172da8a3cd28ac45d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a511fd383893d836ea9d0f70ee6f3cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8e9174813b92525885da697e53a8d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60e7f5582b49f278ea1422b6ba7ee8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87749ff3ac7c24ff8e154040168f6cc8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e697b829024481f3e21e0d2daee64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac290bcfcc729a0231bb4906368c397c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29cce1afc621859093050b589a6af0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c981d3e8322e7040938bc008417980d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a9fcd6416b6c34b1c038d75e60fe6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522614be96b4db0a6f4fc9dee27b8b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dfa36cd8b113e72349f1a678aa471532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3df05c8743cb3992511c7a90c20e3b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4d51a35cba7b03308cf08792c6c7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba37258eb036c08f2b8c41b5c7ce4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5e82d7e4530ee5bb267da551545a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d032ad8c46644ff4e44482c70c4fba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cd9d17fa28d392ba040d6ddd5bda9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325e9894de906eec3bb31c5c3e575d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4a1bb23bbb82dc84a5e85f279bc26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7029d3dbff456de36407a5ee3be6d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c5e3419cb50621e7699a606411748542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cc91a48d086824ca82facc246c029543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b00bdb02fc2625fd8b4b2463015e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b11994a6bfb99cae070fac073c375c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c064d2e6976060955d19a8fd4ff0ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a15fad47dc9f512787d6cfdf9477ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c333fbcd143cd453925d432417ec3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33645d087a92ae7ef2a84d191db61ca8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cce7b1cd4d3703376f20438904d3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f37cc73c5d854a31a4e610f8fc200551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1c39c309d7fdece932363dec8ff62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ae2de0fc868ef2ab37314ff89f195553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6b77f01c6645e3631bcfd60faf581554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2aa2b89be59c217e0c1d2fcaf25aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c7bf9442209dac3113bc3fa52210a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98336c89c69a8d02da50704036a972557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8804a17f952ec15033200e4252bf98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf75c634b87c99a1a0c71b48bfdb8e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267b06c8dc36a18a7efbe04edee5429560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d48aa12d6b1514b44e752ff8ffdd8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5e3c6e7a46758ff70773da7cc6f2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22005be88255b1ff2252105090926fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b028d322d357add02480b0e5c92d02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843c6e4dbbab7c7c767f39f3c3edcaa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0920cceb6ece17939fee1e706a15c5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd80ff6bdf799d33711bc12f83ba03c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f6d14e5a24c1493d8a9f27fdb5253568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb0491cbbb845f0a7fddb975f193f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574afe0e72c6cd95349588d7784faef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050992f42ecdfe3756b8c800b382628c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05ff0ec4e5ca7418dab61bc6c983e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511af5f872fbd760ea94e90a06ecc0f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd708b6463e5f607dec1f5065971cd6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c02df279770526c0d4c52840f9485575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410468df422840edc31926307eed6a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa00626f85045cfcb2d9b529e354563577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f955e920fa927713fce3ec1f31b929578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c4239a49d05c58a15afacc95db47a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45ef9cb62fbfbc760c3418f636cd9c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c3bfc4d92cf8e956d7c1ad2f34c9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307406156177612a12bdd1a16651bb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebca98268026d63cc98c9b197e24c95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589129a3647dd9107687b64b82429c86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45b57439020f7800ca49696713ccf0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250037162811006eef5dfb7e8060ea29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64fe8e9f50b9d20f3b2fcda6ad3154587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346934a67ba3b64a1f89dd33cfb4bfa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c08d05695cf490fe3a16b3aec27190589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4f87ed434fa837aa0d29140bab000590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da844b47d89cbbbd8438c199ecd13673591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3f670431a45d82cbfcb4d2d336ced592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52b07ee6acd27aae9dd6f85230d040593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf69b0f89bcec80d47be6adc1457d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1b9e188ae271fb899ddc5e9dcc68a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70e4035fc8ae9b10a97e9f2f9e3f40596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64989bc323867545d786f28399dfcf09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6887c3d3f7ce327572c7ef80071dd36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda7e71257dbaf945915d4176548948599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f08f57047a35c8c8e8ecf18b15f09600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bf3519d70a752c1886c8d0874cb69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c424569844caddfbf622d703f0a09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a41f894b90078ab551109bfe1b84b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fe131f99d296ac2f66fd9b59ed2a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e49194926bbe0d750a16762f8b941605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102d76148642ef31586fb5cb2a152b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413af435129b4cbcc7fbe883422f27c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107b2afe280a6140416b9b7b0390d1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e1b275c2c08ab4bd352d1290dd546609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b0da6a3daf377822d42cbe917a6f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745d29cb906da277450fb4ca842e877611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772455f81e19baf446149be303bd9d47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a860603c313db8e51b4203c50ae0fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc01c51a810ec70c782acad633810b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5fe8ba5a12a1c33dab18d372d1cb6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1939c0d41cf90a6be4b23a4ab1922616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aa7c40aff76032135340f1581099a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e37501ba130eaf2d7159ee421f768618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4467fa02e6fba0682414f221c2e913619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d1d0b23b8088a0d5d22ee85168d39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23046898a5e68e4f6c1af21fce5a84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b2f0aa8dc6f0308566c44573c35dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857980f2adee30eedbe0f9d9972da75d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1385698f736f6131f210c2b0626038624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefea4bdf6cf255b009fc514b264ed9a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c925ba5325e5710f8b509b594289a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd9e892e97466bde2ed0adb345d064627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08107b665befca4ba9cca08ecf83248e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddabee818596b95e5184377acc594e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ae718fb46239a3af8a302b699bcd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68a16152ad08f388554e08885edfe1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110d0f49be93a154482137da3dc3e7d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bde3e0be3cac3c8ba4248439fbf5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e6d67ce54b178e89d5746c134f1e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81663c7e2e06ee3c6d649e4b525f2c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4ad2df26fad1420725a3a9a1381b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180373433d1224341efb658d3292d02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9635939bdafd8103d868a1fb2bf1771638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbe6e0fce87192fafe2ec31e843fb5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca249a105be2dca83b264326e22a902640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f179c60e195ad42dcb60d10650386e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6d83785c0a945c7b336416c6ad94f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ccd602e931c29c8b51f5c43c6f1ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224983b6d45e0640b21553dc1deb88b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172b044aedac7e8014c8fa9a44401ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515ee426a5f29a5c7ed49eb17cfc0b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b0b91d3242da6a87fcd4a47046f70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b5dd88f530f91e66abb0ee813b430648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874423b68d3d14f721c1f61bbc738c35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa4157050f38144d8cd51ea108b87f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f9129af6c923766b04398397e05a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add375175c67056ea0b4df0e97728665652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209317b3d0a4ea6d38d599ea63e3dd7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6504061eb4c322877e03ca4891cb9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc994cb5fe2102148057e1e7dc5a323655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e51d01c0830aff3e60e134e72fdb55656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8002f10ef1fe417bfd3442191dd5516657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df0409126893ee1df4487ee9ce9d9e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e054afacc18ebff9185d5cc29869d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be328d18308add6343f994659f565c73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdfb1f8664e8e73e1f4ffff2e4c3f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3d0fdae38ec05c0d75f63858bce35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9811f501f5a14c19694bb5975d08682663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc3bd140e7f27fe0c9f0cc73d9588f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617a5ccc5ee1f800f0c21f1cc42467665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e50b07bd82c009e2f5a1ba822c36fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295c788fa0483629350015f700ae56e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669d3686c72a320abb7337140962c6a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40f64cb2440ec87eb369e24508e506669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fd972f01cc3e3320654d59ce30b58670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597c415e740a5c5a7745da2ece87106671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ef129b45f386801b0ef9c487d3831672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e70022640010593c89b9e3afe83a75673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76d8fe0210203376d644aa07c6d2d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eef392942f7213ddbe71ad2dfeba60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0939c16c405073552bb59cdafbce5e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a16d8da6db0afabb447436bace238677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a695ffa9c7c28f7ccece13b70f4afd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e6ba034127230940209007afaea64679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540a6c755778c1c94afbcfc700ab14d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c761009649b041539c603a9e7a589681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edce1cabb9633de6ca87aa8f6650963682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645498a185dfd4c958a8f6f5cd262b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501f06d08d662d7c1eb9be59b2bccbd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1e9ed59415bc7e66b380e8029fd83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36217f6460e65442cd7388a908c9c9cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e6482be3c142bdc48899e3de82d71687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b57c1fc6bc3f52794d3b8f3c5ac35b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad61f61a7cc9cddd21a41a023c8e484689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0662faad6cf22a2bfe048973f20982e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d87f922bfef26c8c3bc6315afd8dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5a368f2d479716944dbcb586bed09692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5699275fc4db376871c77de36553f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badf29547bb1314dc06a69927bfe77c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad6c7919ccbd3b83fd15352c381261695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a02f4a0ac106edf2499062bec63f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88b822bc113fafdf5e6e0ba2863c56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956002f822f1c5797b70adf73718a481698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a874937dfbd2867915e875089816db5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442d16e099d5dbe989327a87215d0d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c75404d8a655e2d6bd9aa01dcbd06701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08562a168ce5c7b962f180fc5f0916702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8422ba9b680a8de63488742a27b6af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833194e3fd95643ffb1f0d7bc189d7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab549e3c554cf9b35875cb7239f70f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9871e4313ccfb7aed9faecfdfba55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065451628bfd24555f38a67f976c37e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec3bcd69a8e8676df3bccb74007545708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7a8c773e5def3fab37dc4c5098034709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0add2ae11633bdb0325d313eb351b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3b7d7aa6ae971ca378e9f92dbd49c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cb2b9d738ab50e0c7bb00d15823bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4650f6ce5133907cfc07c83ee56a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51255b72249a864a6dbfd6e1fa143b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667258f5f9cec40f807b84ad41006290715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bc7553823c26bff87e85b69e5efeb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632129427f9f0b10a8f5b93d35e9d6d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5479656ba7b226384619af21b66571718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c12e6e1eb16053b02921d1e72ce58719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a3a1600410efed9f4feb56aa03dd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224524fce7fba69272431b90b6d283a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755575e886ec70f549ed76d39a696d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca172582adbdf20af99de88d9795d75b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb53c26c1cee3bca34b5ebfdd0e91d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62093f47e91757ab2ad4160d10752cb3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f097c56a86383cd4a4fc4656999ce30726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f0bcfa80a1f48e8c4602119010d76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b3f75dddcee7179975b9a2899b729728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6bfd56c16f0ed36848e7274d80302729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f330a00f3d14fa592c7ea96f862c07e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc08cb420298e0b949ad6585724219731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d17cac53c3a2ee3568c7959b7f048732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb805ad3677665c71d62e8ebe154c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85109fcc27b450cd0cd2011754c717f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14a778d9e9b6e51eec45ab94175232735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd28d1762e15005f06171889d46b89736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c0c52f9499f0604139a10c0167e61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27a063e2eb8e52f0c34e4574bd5f78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9eaa52a9d0118810282680c698487739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91216f2822a0a2a26f8ba561944d4dc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee61216a89ab8bad75fcffbd695cbe6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c168a6940c6b67779ec6abc9abb39c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c89db1f4418d2d937d445e0ba65ae0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7214d4b12752311d923939aa110637a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25940ee0bff9da8e492d201fcaf29f06745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d0c10b039ea2ba09c3f5f89012929746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28a1557a1f1924bc0183941b50f81c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3560f3802c6f08da932fce2961f523748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3a88edb14d63545d165d05d0b0865749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8434d94a6e0c37ac9d2e0eaec3b038750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c9a5995f525728b26e34a221e40c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d19504f96a12dc00e8d85fdeef2201752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ddf350a29799c9929454515703a36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af152974744b3a6e51ea7a2cfd0fd53a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431b65291c9c034d5b9d1995c149cc6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d8955de45c78606f3b4e879a5596e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcffd26bf84e06a4c1c4d2c4157b6f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573f3bc4d620065ce991ba105996203758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7ec777661bc544982c06c2eeb46fe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445421f3c6558fae9a86b84115f198dd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6831c2d464eb4fc47c684fe488be4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044873641105dcbea3626f59dd0651fc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07596bcacb48834bd279e012d8fc2433763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b594e90d3d48f43c4b57f6a9d3a4b07764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3631eb1c20c3b8e238187817a9114e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3eac7dfbbc38ebee58b28aa92af469766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc95b08738db6c11917c9e6f8e8032e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0a2b95fcccbf520d220e6725e5054768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471acfa7aca53eef112bfd2a1026598769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec573f9d7b9a8a5a999bbc48f50b1fa2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02364e23a37678c51dfb9e959043db771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69fdbc9cf38a614f458e597aebe475772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61405bebbf46442980c92e7a826e0d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158efcbdd6abdbc6098f9277f8595c1a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781a3e633fa85291657c660f4e901dd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b292f07b76f90c9710f37a1cbbb3147776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1ddd1ce0392ea031cc42700b6164a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee02b1d9ce9f288d8bf038b9b6c7fb7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6872586b743daa700f7d1dbc49bc58779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2bfc1c519f45e5222cafcb1f5916e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc809abe9a182fff639ca853cd94c5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708ff5f9a8b6a9b1bea5711aa31042d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c927b39ffeedb3fd31356390c3b8c24783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88056069ee8774be8259b6a4b256480c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889ee4e85ea245f032cfd3f0a4f167f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22883d4f48ce821bbebb28b0fb7600786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e56f70c5f169daf5ced4c3542a874b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0dd849cd43124096aedf6b9288d30788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a9f8f5be11afe23ddcd7720a1cf6b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820f4cf7dcb0c9dd990e2c73eaca3a8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dd1c09eea5f99036ac6e224fcf682791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbda8b1a154c00c027b3a7c687120e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6890acc558cb90e1c5aa3f9c6a211793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013fcba4611f0ad60e2600e816924a1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb324330fb58887c83955a4e14ecd7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794191739cdb8f2a64acf25679845f46796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0fc9e886954f81ed52f5eab166f5d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2937f6a9738f145ee77e37f5cc62e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888662957cb9e4e695a196087bd2328799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fca93fa2bc11738bc1f8b6cacdabe800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcac67d771c0f529b98a9fb9fd25ea801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4e403ce4319a734fc81a4e90298af802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05a9110164c827244a393706593c27803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19a4d56a226f92a445539d761916dd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd10a33ab6e4f7a35b4740bf277a32805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a65c119ea6562dc117f92447b7a577806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad42801df79ab7d62eceae12f4d67c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a93da1a3d48a613991e9b02b379efd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea8fa8b4c66be32d5a46249e778524809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97580bd35e6a233140d447e0834623f5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79631118a643c61c571a193721e99fa8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e1f2a119af0e28f30eb07ba791b4e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2a5111004d3548c0e286a4c96df58813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa162a1d6d583bcb058b823e81790b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179efa92a7284c9ccdf2422c942f1c8b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9e231f34381d9dfdb91e8635d6878816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f015514fa22244064adcd4b370085817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ecbb9c7379240f8b2afdef36f7ed61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550d04afff97d101c9cb00fac0690942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d5c3f3ae9f16979db98e68decec353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74ca7edfbc2955a4d3a4b55a7c80244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363769a4f49869a6d65ccee2144b44a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cca44f678b7127378c694fd148b85f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbba4e210464773d0dbe751721ec217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806595e1826fff3aa91a8a35d5d4074f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b277b559ed7e0d4b114abc12f837d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa0a7105f7d5649fb26ccccfb7122810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fb9ef18414485f6024e503d4e330711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974f0a7e7f9957b846130e3830d822b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8620abed7f63a211713a26896eb4aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d3a1f5b901a11bc0377caf768c63814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8d31e69237d3220ec358e9785682515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b048c36b2e922ec71aeef83cc6ee52d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fee9ae6fe791334072b7e6957391f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4194420d32b9bda60ce5c0e4acccd9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8d61cb5e4fe4065bf6a92247a8f8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fda0079928dbc004204cf53a2afe720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d39e1e39d116d58c20d5f8e743bd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3800cfe7c18e08930e7787ad3926ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7218c819eb1812419121ba9ffbafb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473f2861c630d720a5d11096da5b7b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16aac62600d48c5c370830b182ad02d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397947258baf12d855acbd9a7be135626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6204758c9c3f26eff9b2a0f5363520027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909e143316824a2bd59c009dd2c32ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92469a7aade529b60604ea272fc06f9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36b321dda0f2936822d33880f7ada830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cf8e6ea9c3ffe581606e313a02f7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e4a9227d297e071e1a0a76116a1d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8c6ca8e2f60e3fec5d919131032f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f902bf5cc1001e7278b2ed0cb5e5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403865d352e5b89944e97ef1d53b16735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7856602f0d279dc8a07bc2065aab636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53d785efe372115f5ef791ddde0a7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dede4ad34053fe16fa240fea039f7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73f7fc42a9bce625270891f9d41d6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca0103eefc5ea0f1fa1ea7b1fbd14f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13083133d6a54c9854d0f7f6d99d4d9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219645628ffe82e3582ca7a53fa68ca942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40020c29b38c17e39a24c84243c7e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050e9fbea934d67272cc9320d11e0fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32b8346538dedb18e68e9fc5abd86045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb42fe0fb50180d46250ee4f922f9b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c02e6b570cf6b2f7541d0ae36513347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c88d0107042f87b399cc670f3765ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c12348e5eb63af144c617fd613a94849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3882c2cfbe006a7fc68632aa2df3fdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afdfadae1c18ede01688690eb6481351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022bdb710bdcf267b5f946428c2e92a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be304cbe846b4c26150f5ed31383b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c057a382988ce41791420412fefd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea78387849ed2ba852e73e178cfca155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d73a5a65aa28ccaae4a42a93331e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7994c5910be88d562ceb82ebf3b103357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01b175b1b956c1728de166fa882be558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212d163115f25cb50b17c7928d915f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc6ae2d5c54025bc8bdc808508045060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1b0d29ef222b5e1661dc69af6191761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff50c731c73bbaf2403fdee4fce6d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188980c5afa0289faee2c049581a6d0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48282dc851ea25443535da07b0cfbc8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23403d729b989be6c9cc6b69cfcf8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c33f5300bbdf86471ea242440307c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ec5f0d8c462f0749523199492625767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa96036a50c4511f5a95c8df40a6ee368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99eb007e31ed22f134f1b0c357d69a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ab67913217da13522844498114a8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ce444d4851386720c9628a503584c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab506b0aaa5d8e3a988c9e7380fb4d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e9b63f2c537d656ad4d36731061ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216cc8d7d0b3cb3955d440e3fa7a8bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e2c2b4de92ff36310bf7345f13e5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3ecbfa0bbe5bfe6985403fb8840bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c965d847a1521357c073bcd3daad79777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed471a56a3fd55de89b8487e45f22e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972b747ad4a35156d6713fc6555ba0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6ca8961cdbddba8b5e3d9710e3fbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7105cd476fdd4ee2a587739415e7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79007c38a996c34679c79bc884f3821182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db78d2bb1048e48db4fe76479f899383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ec4b78db3efa8fb45f32b89d3efc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca9565c2f4e56a7a31f865ef1d6e7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571a75ea62898ba555c2e16a72814c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b24244d25d8b4e42d5e2003a8ed9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc53f7ca7d7ce30fef3013b5f9792788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910bc60e7ec7bfba1e6253ede9c8a0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280564574c44d44fae2ad0b264a521190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f9c3434dbc6da0c601ad6d21406c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc269e18e32dd94253b58ad650537992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284795659eedfb9a97b526b85a25d4f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa384bdb6de415bcd508d21423208694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa065a00d6bd447096fb5bb0c13f29295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b218ee5fe2a8ec9cf4b7534c37040d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65540b53aaa2e7cd125b479815e4684d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e84aeef4f6e40978fff7403cf44d3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781314094237f37eb50e31c481b6f77e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec9d18a8aca970db6a97506901b575100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce108037b3151a779f398128c2bd1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a5f7d2a15db12f4b573a21ca57dad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf011c5af632f7e678b55d7f4c9d7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f926ce8e30f5c7a3ca8028ea4bfb8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8165fac5c029b1270964709bf9f464105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4f64915d75942d99e094cfb6c2252106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e5b1b55b3c415cf3a3d8b3b712bd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000960890cf386642bda3169ee5cb0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9446be41af6156a17173f4205fd8a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f38522ff5dd7da23a50e019ff11e70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87668bde994a3715b928e4a9f0aa321b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428e6a1fbaf3c6e923a009e5b223fe1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68938a82bbbcbf525ad6e3f5863dc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83825713567a7a49dbbd3e77a661e9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10792aa8cb0cc9a5da4a6078d379a9e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c87bb0b3d933344555417dc4a0ca5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d06746fbb3813a414d21e9fe90cca8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5084c932e42705201d208789ddaf75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78e5e0b9452443bbfbea7a9c40e2e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1958bbc120fbc048bd079a12ec53d0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbf788d94d37bcdc8f9553bccf3665121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fce02c6cbe2140259437edfd013393122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df35a63b105ed0e6a187e79aacf983123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40411275f32c2673e2576508948d0f6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcadc772892773920b0191a35cefd1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ef09469617c3d9fb9af3bb3a117af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1fdb3d20bf9edc58a4df5279df917127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d684ccb883c229e0b9b951f1277a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f8a6abd2f1612c9b5d67b1f9e32a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea5424a3fcbbb7e2d51523f4b8eb79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739cbdfb060d0fe6aff4fd89a8f1cdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae16c5156e9167e8379471d19418ec6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda44cdf90732da526a11166e133a699133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245ecadfc5ca85de705b780cfe6cbf0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881aa8e3e476a2728ccd1456b6533eaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623494600a2fbc027463ba18670f02e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde8ef7e490bdbf6c527a4315dce3c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275501a5ad72d935d23f1959c122eb62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4bc0aedf7705c9178904377fc019a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15345930dc1abe51dfc8ac8f9f7ec8a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30218d52d613b6da2793d562c166196141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2d0f38a520485b0e008abb8bca47d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d0cc888c44d35d9c30f8fa739d202143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8a1de9136a670696244a01e30d3a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c34c628ab3b1cb61d148fff3f89bdc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2c8364dda902b9338f9791353c26e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aadff288a7b32982d50d1dea24b67e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a3f06cedd48687eb87b2b846da0b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacb4ff6ce635a62d135447da9b431b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a0a7ace2c80a042853f80d86b560d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1fb7fa92448f7798f9211352c5708151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751e6cfd7c8f27b03ea5b872e8cb480152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963eb9ba82520e66591b67119ab5645153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6134e18be015a8abe473aca1b96f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc107b85529bd887fd08696c4ab8560155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af62e9f779bae67cf4c869b6ac79f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5675f03d2cb7cbbf108299910f136d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5832172fe8c94c60384ede6959af11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f104dfb6ca0c9c92209b06ffef90232159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a508e98c7e7be4216c6888b37047f15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74d0f3fc0724f7e5546b4dd6b680c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ffa2a2487ee0a0d88d8db339fa9d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085911d5f8faaceff908880f890480e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31d17027dd8f08bfce648094b64e73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edd8d9754e30426639b24291beff0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98f979abe945350ad8c858243c5258166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c331a7c29c005e0c6ba6b07db432c15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d64615578987689eaab4649ec3517c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518634f13057f7185cbf30585c1597b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bd321f783fa76948f858b2b12d96b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb11a1562a15785623d0e71f44a70f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e89b5c71e0cb78f5f9e23680ce1b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15c0d7f17bb80ddad7f0e376f9e55a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1157dcd07140a6cedb6bc6bd8ec21c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8d215d15365c24130aeced0432060175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836839566ef97a9df83a3de0e26dff4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bf6f0ad7e396cc16cdf776b8b72ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b2132ea7d89fbbf8f922846d74d31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c776ee1012b947d814bbf2cd968050179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d88b41d669a57ef9ff38e468acfe6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a784ac70b8323dfbe8b795514d45ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88fb25f5cfb5d3ae717153d3743bc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7fcc60f6d8aae795eb2ed9c5a3d10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bbf740823cebdc9225c0b70644e8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdcb857a6ab0c423725c9e7c322616185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d43bee9748eeb61cd4135efa20b5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a8ca43e6cc3a72d04b8c5fecc0902187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d90badb43c3dfff12f90948996fb5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e418714c704b4314e9dda4829fed1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc1ea43e2878b3e11750de19a6ceb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1391ad63cbd01a688e6318e739fe98d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02a831ec402c3174f3f7f805e491b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05936440c1c651c0b0bf6d79ca1f00dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a47ac35d24bf654383a02a16de29e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df454616622a9250bcbb28b4b6ae3808195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4cef68cd493519189eb90e1c7fdfd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39f5ff538ebab60b275b0fdc181775197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdde1c1d1b17eb610652d7d2ce1443198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d919890326a5e01402ef0d14caebb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ad054835c99006b78543e95a0c708200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fcfd7c0b6fef3c62ea172fc78295e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5be8127967f373bd2e06a2c467c13d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543348d9bbf06925eaa016ed182e3609203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b038777fa9e5ebb782592e45e06f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84684f85f5ecce91015c7ee1fd9168a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eb4f97f3cac9825b92a213dd7735b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f314d9a4d2dcbac2d944869e00094207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a956e6b1c30c4cd515259b5f957f8f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a52e6287f44374636007830f0c0d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeaa6c1b01f5861de10ec92d4c654e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e51560a2ff01ccf6c47c2f4bdf7ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dc985a82a0df6f36016d40af545cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7169de94cf14496b72213d10f0f74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96103ab71889475cf8b17bfa82e668214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246eb6315dffdd621d43581bdab17b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b726da8c80a51d6ec90c57644825d1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2605840c2006bbb86b31d9f5fdf396217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a4e94793e70c58d8232d2c079bcf9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24660f6dcf36fd23f25c1f5a9923f6a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924119f314c43859c201db8b8ca9af4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c6f781b5edec0ff67cb4a4bca7257221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a17b40eec6a098e0a1c2bb560f5d4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5c9ab94ffa042ed88aecdfcf35cf3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae83b538983a512e85ad083bcbac69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f2e805c9668411f797b9559a502e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53020cd5fb904cfe1a384dc226d6d4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38178a369b653eaaa6e4d594042f7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3a1180fe123bf41c65d40d8fbad41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376242a749a92ac0b52e9a5be6f7301f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cedf99ea2311aaaa1e12f7e89fb22d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04ef1562357a7940b6be0d629a1e47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0bdff1327f2d80a94d826dd2db9a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bf3222bda5fa91bf4710e88fd4888233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03017a12dac39524272369a039956f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d3db8b9594783c9d7fb026789c2f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d775b3c9ba47b9d4c59155a0e5548236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86bc3ea635126f15660df5dc2e91d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2122314281035b035a0ddd8ca71fed0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd1c2f19dad8040b21ce46c4f7388c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a514d1e1f03a657940a456b35133af3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdfa276cd094dc506c7d79d0b3bf49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253786c49ed341f9b58a155a6f59618242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f220983d4ecc23fc71a1ab9849099243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f5942215b90ebcbc17e77f9dee0a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab82a153c219b36857274484da89b60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb94ed5faac855ad606540ee093c15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d0afe2bdea01ecc9d3788e5d5e48a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369a008643ff334c61bf2a2e7fdbb63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9ccda9266acf559089549655c6eab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9153ac7b4af098a97cf0a0f6a51b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357101613a1adef1ae30795cf977c78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f79a00252ef083d079d1a25dc84f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d2f3ab168139ff8185f2d8a95fdf3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2227a4e8aa405eb62d478403f543ee6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d20e3a6ebb2a11be978b14142f7493255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ce489ada4e82e2e910df20da1aa98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcbf81eb56a250f837f06271d43c2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d8454d389aeba72093a95731987ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177866327405006e4d51345ce26be79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e392cf66e342aa08ec040f02442fac4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63ebd381e6612880b5f9d8d4a6e7c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4d6c81cab0938a33e39fa113aa2e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7607cc1087bb607f72654c05d12cdb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c26b73560de902cbab3ed87ed3f8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86d48a4805795b47f17c1328fb4610265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09a5da50e2690f9da0a3b968013823266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55088e6d083095e3ba50bb1a2a7c4539267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939359947b0007b33462e2c380cbdbcd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddd055d569afbda5386863ba95826e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870739bf8521b1f0648ebb46cbd7ead270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31f4c894fde56f2eedc066750f0f87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28217e30fb58bf228d752029fd3060272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4c36466e95b2241358d39b20f5590273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1155ba1dc4f53f0e6dab3157568151274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ab267e8f9e6aa36ab5d3eb8c67a23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143d0b091d9558b13c80fc57cc554ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7228e5bbeef10970d49dbb591af7f15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9b923ee319279bd48b4811d39019c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c6ecd5ef1a05bf958c4d247fab3db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176454f0b4a36d62211de95cbeefb6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdeed88e0058e9234b45f5e5c3bc57d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226a74e2e565618f07cedbcf4c110a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc11638316667b606360a01b663d56f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31cf95b2eb6482d37b5a8db2238dc7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57623910d5245d44690fae120e2eb5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47254b67e70ba186001119de1ed065e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955176b6ca6389534f51b5c6813866f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebac686628848bf4febd4dfb4defdc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74349ad5fcacc7a80cb557a69c11b333289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012c0611f70576714f4bb71cfa37a88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1da650895f526f37a9de80e79fde0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbc2697282c52aefc9f54de488893c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d024ceb4c7503ed54b02789f1662a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e00f0fa8aaf44bcb8157f75d575c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b294635fd6d63e8fff49985424294d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a06b1af96ce8e29a376c3c7df5ba3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ef0ae761b5d63f164e041466621dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1374683d2a615ced1ab7dbd7c20fe3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86469a46ac6f5ff077767704d50cdacd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ed86cc6e0143dfb3dd8b236cffc7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079bea6a466c623a6a4404408d4ccf7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d9a9b85a4eb3fefc16773fea97950302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cc91db19e3825462155eddc2a5c2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d151615180f747b46d13c50d0ccd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b073133a495c9a0d639b24469b7c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9994973f4f03f7aaeaf47088cc4e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e5ea65a8c54e6c8fd6feb249b8080307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343abcf7cab76a2bf6620182310bab77308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13381055cd7a5dac305227e426a21a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cb3f1da6f0953934b66563b8c59cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b4b6b5d77c65f9aa428436a4829f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bd68eaa51c1034285e8ca9529b74f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec261591e0d17196489add31dc0531313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8a5ea2142f377d394235569dfbf03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32c5a00d6e2057bdc7517b14f1295a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af560462272849feb4717fdaf7d4e8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4243961b00557dd4ad3dc6a7783c4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180338e1e2c8df792bc512062b6cdef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f86e8ea017ac57928e15661a759bca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310239ba961985f8acfa464133943e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4472715c8b96bd7e0a5f694627594af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e5356534afc4aa724c64a3872dc49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c564be41498be5c398c0faf035387323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665924425db95f67b9147f30f91e362e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc673b9417e39190fd54a9619c1e07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206a5e1008d35be1c8d893b04c3c624326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b861a643f7fa35b20e24edfe01f5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dc01c4218dba8d39870476eeddce3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221269cbf7ffd034477909ca1040298e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774341b85830c1429aa6564371d992fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19741fb716d310631c614657c9acd4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec07c796210f5e9c5c6f1dbed54604c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f4b51e2ee77da633b41939abf2de0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d407ce7a8e9746d84c73a7ea98771f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4151236776ca472df5cb92a7db0c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2d771e9c141b9a30232c23c2f18ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c432b776872d46c434696b4b853108337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f9013e5f437469d47366e8237c034338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e00244f54945e1a8642e42261ae5b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f15fd155d19e63449101fe73858a85340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f797c93866a8a06414dc21e4662c41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10e62a3df3d0849915245354b47952342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd3f56fcb695fb6634523c75a5cdd9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317b78ba68b39a8ec566520072fb541344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f41e5804572c20166b594a2b64e4cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832746059be0746f216c5d9899819dc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395414bf1b6050ddbdae7a64b65b19a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657da4105c4728f5cecd63e77b23ee64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14e208c46fac67ee91c30971a480a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e9e27202582dc4a79c8b0e2efb32c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19ef616c9f87240adeb4f218e4360d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bde04d2fa58a6d7264ef0e41da552352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bea80efbcdd77352157ebf3089b4aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dda255382eaea943dbcc5640aae173354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa153e0a3a8b8bfdecc5cc722935a9bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543b5565885704fe301a826f494b2c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375ed291a95f652bc83200920fb4d74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6a5a2992d114e2c9cc57bef65a9cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426d1a8aa7b2b1438b64c49a4adcf85359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7f8362228662cbab8a01f4060dd6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61610893de76ca6cad387aa40c865d61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d56fd367d173eec85264929753bf37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6652232913cf5c588a7301159668e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d885f7853cd5df9e5c5606f74a4c3de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befaa62feb279ddf526c67c53e3db3b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a48e869e667d4d930e43c929d827a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc96aa8230f182ef9788de5854df04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e4c16127bb04cefb0d32c6567952f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6956acee75dd1ad3cc3c3d0c3e4d3e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a021bdef7e9c8c9571ee95562dd18370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3b633934b4dc6098c239b7076f5fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536e544a52cef76de9a9c8416585754372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821e99518babb083c204f525531f346373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b899254327deb5c29633f1c5a8895374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c4e44005cfc5966dc7745b8a57417375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1cba40c1bf76c2f9208c5cc009e42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3abd05bc85de6545f81fd8ab54493f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf16b35f628d083aa52b5334702065378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018da1b16228ac49750fff9f2313956c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9c94694479521333a859fcd29191b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967b7ec9a52e7d4b80a1951ce1a7968381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dd830a00dc2c6cc523f6abedc2192382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12835c8cafb70a6f5480afe172dc6b09383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3152f9181db19e12a70b473a2d65e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c12f6305bc1f8185cf8f76034b2087385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9c5854cace9ebca63fa27b0fb7e1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd23115fc29d57d2c92cc8bd0a1dda9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bea29ffcd64c61acbc5cc5d2fe8d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2afc1713d6da708380133eb5badcbc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfaf1aad05a91d1b2fbf5fdae1f49d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da10860a9035ccf9a9bd1a2807fae5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ee59ba18349ee5cbeca4931bfa724392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54fc9031390ff7e75a85135086e002393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853278b908df728e9fe66c020c8425d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e61e8158cb43dde11a38f06bbda50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa12848a0a25d9b2799cd88e515850396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9b61bd718c6bc957edf5bb1b017ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c245525eeceed993cb55c5ab749c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1ec790e8c91634ae91572874d9c30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4c991276c751c713ce53f93d08182400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd5edeee46ee7234c816a1c979f2ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8263be78d8952bc11cf63d62fb45482402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfb23b562f2094ce7d241b4bf55e25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f30321ff7e55eed90451b153418b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcd31a8730dc84ad1ba1137b372ccd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2b3317e64cc25cd711b0cbc39d257406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b4e37f5d8e2ffcc7dc0f1183795b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9152eb375edfb0cce0bb0ddbcdb3f94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347eb61f4c943a67da7ba38e14a9a634409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54528ebe50aca6173acf185e89f555b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf9cbf15af44c7bcdd1935c0a1370f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4e5f7de589ab8a67223f91dad6fe7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ff0543a1f26cc410837401fa890e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef901e6fd10685a6a021bce424034c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b023a721f1e71249954bc36818b37f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d16b361ad70edd0d92f87d22e5702416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafcbeb94e15a3c0a5f06ca0c90bd74417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2043e67cbea61ec09ec16cfaaa37a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1191f580d41b41b87ce466121710c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52ae8ccdd5a6a4ed6e00fca739e1d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9d3d435429b53ed19ca6114cc1c2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5ad79c3e7decd5247593fb8dd8ae6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776466654a0ad38e2e225175455bed50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e6947b791e21adbd2d7a9d9b64977424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cab4d5c2b87566f315ca406ca32838425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786ed2a6e253c9fca80edeacf238516426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6c9562dc3c00aa9ea8f8c59777cb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f34552fb2f9ff555c2c5570f71a0a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dab622a6594891a14c867f4a6c4343429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b64847e7dfe5fed61f601934d4487a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f335540ad8ab189a0c19fb3f846fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f3b1076a52d08bf22311ae1348cd5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7bb82dc8936161e2b8680d406d79b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9604d428fc78fff174d0f0694afc4df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab695360a663565c465d141c7ce2a5b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df7b56edb421d8571aa695b08de462436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028bd50651039d93df294097635e2fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af78243162b740fa45f2333fcc37fe1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39829e5b57296bbada200a98d75a127c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4d1d34f22227708bb9819af83ecc1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5df46140eb4b4baba908d026f3b845441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76407dc4a8c982d40e7636bc177190442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0d64c8a464e834877a5f68bec362b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da659a1e5df3d50a211f875c284911c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2f6b6e916cdf5ab6034ce9f698cdb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4037a50599fae6ec80072087e380cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b57e0d670567f5bf8ec1b01c7d44b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6edce518a1f000f51b0be666d4db5c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994940361d75be3d88eec2011a95877d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6764af884cc2f80bd112a3ccbea49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f58504b370bbf7cc52b508ea3357d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb8b919bf4ee49de6c77e44870a004452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1755764f5062572c8522097153445ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9e8457a2078b6f9f2b20c031c5c25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b2824bd1a58df9c5354849cefa572455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ad8811800646582216f7bf4c9bd6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ca7591c7350b8676f1fcf5f3ba974457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7a8677839bc30a29efceb875b7d2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a7359dbc2c9d40fcaf665f9443ee7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e55f95ad387457262509f8c4c4c612460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c8047206dacfa44d0d000e3029994461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3b2ae16fdf0128b8bdc34443deecb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9378dac19268bfdac7acdc4e375f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0689d64707ae69fe32a17c7a66e16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4bb9b4e863a1d651aa4d273a19c79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b03df6151c5ee607c26fb7b57a7f75466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54ea156d7476da32c55fa39992da36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745593980c79f4df4c46f8e5c671b1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f8ae291d046777721d1d7b44576ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da7f1c66a5f573fd5c81369cbe7bc4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf05eb9d39d79d1993c1846e152c4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd07fe83b6ed0dddafdfaf2b99a63ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08a02157d839565a92618ccd98d8ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be36d8aae59466492b7521269addc3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7fa883a0af4726675db9e8c533beb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ceb71919d8c87f6f24ac865620f98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f056bae015856295a8dbe2f7927f3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caa2d9d789f67de66fb161da7ed147478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f505f32bc6cd5b23909eb1c322bd6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcb09681b7c107bec891d994c3e806480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fe7a61058ec3e389232754a1fdb64481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3001112d3e63f249e8a95210ed30e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d2b85e25d0417079c008eafb6363c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767bb3a5797e18022aab3b4689c307c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58822b8f36327092d854ae37186d45cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9cbb065b1f888556487978782196f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d28995bfc640b5ac7efc8dcb9db0d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf42635904bcf0c37f1d79d6fc4fa6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930215b641a33f651dcdebdd129d9468489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25a35e70f113b496b8ef1dc57c6c87490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3309b103ffd127cd75a430252334d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d34d173755924d1af76e8305545cde492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5241aacd6922ddea3b79aa87a46ba23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897be500a2c00f3c5e625f95abe3cf37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60ed80325ab93f09d48de8582a798a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fdde443504a7a051c91aa317d203d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1b68b23344707db5c129d0fb8e49d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f28295a348893e417c1aa8da9be0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9c68fcb090d5ba7e57e19962b0aff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf40104bed14364bf2e558497c08bdf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62223771ee8534fc498bed30fa26a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e3cf7679ca857ee3fa5454eebf3cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c234729155ecf10419b38726dc4d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879d477a46a0b15f79e5ae3134aeb00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1619312d73ae8cbb5c7c568482a76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003c0d430c92479e9ab71401f3fb5b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da690e0dbf1763285b792716dbff26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af49cf8a1a7d4e337b57e2be20ae87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81fd1a8f116e7403a9d1df40d713f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c72ea2f06038aede21d849f1a70c1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d473bee13fe541f2b6ebffa1d1c71a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e2e42488345cc21a8d193b3f1f519512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd894cdf8382cc4ca0ff3a57f9b55d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0105703cad2dd299377196a52a823514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a8c9110079a0cbaf69316ccf4ecfd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b75a93e2367b36545825583e9ded4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0d4531f0ce0315825c08f07b94ebe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5947ec401348bf458fe9f3f9cc9ea8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c591c65d1c936d5cfc8f89bc72c24c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945970f40bcd7d2424807421f8f23d0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd2c977209779a5ff090b5a50d0692521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a313f090e556aa4efbb84190254f50522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530929e77b76623f0f4ec04e90ca6b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0e57049628df059edb018893c2085524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22975a136fecfb0bf8a4de0926c343525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47642b44adf25b7ee08dab9f6b2f5214526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bbca90474f875a8ff9db2ba8fe8fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eed79714043ce7799f0c28544ef2ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d73077609d4aaf9d3380fa22a80abd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf79c02d5c9090f9b6a67645cd51755530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d1a6b1c6b8872480630df52eaacd7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad687164b24d8b85c52937181d27c16532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e14c269fbc3761d663ff4457bd7a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28886e7fee64e07ede8d681864904727534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b0c19cf6a20ee2009c52b19f71ec4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2b6c7bb420c194773f4f738ca5c77536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f4463918adc84d34b5185a8dfcb5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869643de98e99ee5a9812f0c6c5357a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f58f160a629fbdc3f2af3a8e7f80b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9462369e91b0a5d40cd6d6a84f6e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cde775cc6bdce02326a417289a0e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a51e3e26e66b52916c9da0e3c970d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6cbc98cd60715e5a00da9bed83c94543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdded42a43dffa7df30b183680051be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8de6c20e2e5e9769cdc34ea76b5fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49651f94d773fd2f414824cdd89afb40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8edd3090f82bf0e4ba2ac0e666483547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7f4b69ee858fe8a50975cc4b4ce62548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eb440dca29b6565dd2a3c1400b9ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13f27f1c4bce71a45ee1852310259d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233c91f1da8e6d63d1d12cc65a1a3ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f1c78c16c6810ed1020e2304fcc43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68833038e20fa0c20b1a112416f15e97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8496f9c80ca62117d9bda829943bd0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606fa739667ba81fbb64f42b032be82555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32283b627ed11a615b07a12b2ccd73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcbefed2f502060589c23b0ec0eca2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5ba898be2ca3ad51078a45ff6ccff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d8bf40d96a61594754fccd7411ef5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c899f0d0d5d73770778642c7ebaf3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dc73236d70527d14097f38d743a54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e9fb8091c6d7a1108e0b27879b14d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b464b257679523f21beca512d547d1f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2431eac82a5072d581574a77d1313564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca6a8df874dbfa04bc1ced0e0f6f15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6792a5afb4d0ceebcd8d99739d418f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac356f88d5be3954c7e6533d5b37fd4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9a24cca350bbf57eaf03477188a31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6544335dbd5daf25c87a82ed0c1e3b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfcdd19933a6d93ac42cc65a898094570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2814b9f4a8f6340cd318623522433571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac01677ca3ca46dd886322c03cd58a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58103bab5fc7742c036bff8c89c495e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65644a3d5e37a89c1b8c29cc9049ed6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972fe9e8065f780d5b3826e81c038c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08595eef87d32f740899323e34fdf7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29282ba4e594de534236916ce23a8272577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede56a52e601d7d22fde9aa5534cf643578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75369fd1519f9878b81b10c384cdded7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcf312b7c159a73a06816af9ffa674580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b596506780729f613e82726b9feaa1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773de1f5443b803ecc93d771a31b38d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee40f587edb797158f77767277f3d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98091ffbae00fbffeb7fce61e6a40d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af382368b46539368bb541c3e5b84469585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37a60228fcce730d42cacdf6c87e25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ff7a6ef030e2137c5911b51ffd0f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d887db2751bac3f104fa540b7b8ed2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98f4ef22131307be5cd28718a73cfd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722af5ae7e4ecaed3484905cff162eee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae076980f438eeb231654042c9be98e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aedab5f442b4cebbc7db3f93ee97bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53e01afb7884c6f82066c69e1baf9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45dd8a93c9e3accd411b2c39d539a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676240d0b662811d5ef6ca1e185d6dcc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3471038617c73875d385f5fd0bd6c8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614468ad2ce54af44273e9a5bd8d461597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67698e5ef6e772d050c353fc796bfaf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c42fee2ff9daa980b4d0b5122251ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da1976eaee08eee16e35127b575246600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e657e52cb6a6022a778ee9df59f65601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677718bcd2ff07ff7d8788e0f40d2ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb8104b8d4c0b43e19365c0529d2e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3261f702e5e8c7a42982d9a3985d418604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292a7be12d899156f32f197dec40ccb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7287a91261a12a8663f7f626e3232d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68018ea487a5f37bffa73de962735034607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc8653cd57d0edc14003b895db9b9f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598765d444e283eb3c532f97eefe3e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed6ac18df95deb95d13c6d0b41ba8c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe2140376c2f90edbb24bfdd9bfdc5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ede2304cf954eb5c49dcd37630b62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff6eb240f766964f67dab586052afd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00278d4543b384991ae3599e00b7e83f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02e2afe39d72688ad8ad40d7ee2219615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9354211f67ce27c74edc845ff433657616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd3fa0b9e58d52bffa5346d1c307da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eadf1430f9fcdddb3fcaf9bbb46b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5d2d48bee37d6c49636f5f8e2800d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c0d206c2d2fd01c82da724cbb4ba8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8dfd69f6943b68ba360b7d1094797621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcde17481654f07c65b3bc742806bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980d43ace63edeb9ce2f6f8815e4c44623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9706889723181ac0230f81a35cfa7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d56a5a698a3b3a2bf973c47283cda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd4477ac2a26d8f9fcefe62be752ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6655b354fe646df07ec8dc7b2416f4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd05f6ba0369922212def4cd35ce91628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676695a5d46623b2abf3bf184fa1786629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819be01d928b1b46c87d23605a367bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a779ac3e7efc4f9fd69fbbd564230f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd6a2e83c9f74f227b68b002ca9930632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd5a19ea3c51946b301d3b4dd7b5a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6270acf8879cbbedd8254351c6eb7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e30786a6b7c97ead22f6420c0b0d98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25a7ad1d9ba95106ceae56c9d67ea4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42bfcf792cee7b879f4e674049738b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4519e25ca3792fe5c63a7d6c6c060638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341ab6cd06348365f3c900b50d33e0a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7286dc8906e2ff72ff9840de4b909640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de086fb5ad093432cc883e91efdf39c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b445b56938c9bee6236f2e3913aad3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446acab2660c215c690ac776256cf30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57d02cc10868c4875eec6686d4d552644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799e1173dbc5621a70895f003012216645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c331b6a17f0b755d501a2d9ecd63e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6644c50dcdfc6f31a956f5131b042647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eb5198358773bfdb1d5404bfeb2be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4ba4b525c2900da88bfcda20460a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eee18adc5026653b366f85e23c0fff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdce616132628ccf0266adb10e84b28651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef3d7c167f97c40f1c3ac35ca0cf1c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765a0864dec35447dc23978d84e6fac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff293244570ee8283b8763552c1280654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f890dc957fc7c5fde35ec3912b7ca7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eef68305a36c447448dd457f860d07656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdccd9ff0761ccb5cd1bdf1426f9a3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ef366dcc88f726038915009ac3bbf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277217187c906b8058b2e234ed771047659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf15e98c99f975adc53e5e2410dc409660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282755712602fcc071d7c49cd436e9cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a12e6d78b38b1b06691b46b33561c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d797f8c1ccf4b5b1f6d0bcb468c060663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e182ef9fc019fdae583df36413d9fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48c6fa8b5bc5c7764ddae1a34b05de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb4d438bbac0897e8ddfa70ad2f06f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484454b5155498ad4c7dc1a3eca94d52667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05df46ff07fa089a2cee640d005372668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1904ef3300bca768ff3ce1ecc2b9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8939e02af3937d291fdbb24a4a275670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a6b07d66eae4a56af0d54b2c8d043671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f0b385189bc7a094b50081fd6c2c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12da8297e18aa728e4f2480adbce61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794f6c2a4f45b64ffc07d7f5a9f9c7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b0c362920a0fd497b801909305b08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7b776fa8b82518749d499f2e0dafa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016746a95a1305b0cfd387e8baf55467677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a60f1c81fd740fc3ce27db8d2216bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba305a5b63394d892640516f622c569679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe2f4289ffc9126403e37d01aece48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f0966e8d14a946d3cdd2f30372f3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf37f7e16fe2e1e731d552613a6ce30682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120d4db135cb077b68bd3dbb3e364ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cc3c1f5c2aa6a0c757b8123d81174684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1184fcc9a6c79605b956104413ae5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a328dfa4c051c24c97139e77ada72b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f403b8c3002d083e3b9bc2b122c3f06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c55702aa5932a0f7241806e009edd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe520504fe2ef0d62b4c2edd966c14d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604872996d55c33d062f77a0457dedc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd44b34b9ebf2a0b4ae4e73dc80c36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fe7a094594f2f5d1d2d2a088c11e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35abe346c9ed309a7480fecf48c66b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2d5740f14413ce2e36e9e7d6b1eb1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd804c5a370a01729c31473ef79df0d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5113a7735067b05e06d0187e52b138696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a1913c64e4dd8f0d123e243332835697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2004bc49318cb1223b34a9c2891a94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0e371a280edc50509ff2a11e7a38d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b0f85a29fb8fec62e8c8afc4c9a19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65ff8a75e9b3eb74445bcb6dd31486701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae2fa3ab2f7263ffc98f921f3b7779702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9472fa9f3c43b95c21dcc71e31ae560703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f6ff2959ee7141c3b82372449ae2d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b4d55ffce65a665069d2a8b4ce56e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d2dbc1a7d5d25010a7233f73a0b77706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32822b68970259a880474b4af89021707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff96b1e3377215664bf2a99b7ead4c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d21c044f7d39d95c005541ea5f7a5d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d008ebe670e04fcc68d7ded89b7b469710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2522837258fc8167b72aa3a616adc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b0b025dfdaf57e312bd32ee2d40ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7518c1f47f1258ece1c698cdd5b98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62219f2e6280709abd60d620d2a726714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb342ea39e4dae888fcaa68e9daf7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a819fcb88c2cccf6f2022b03af23b67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408ff07c51ee5be1e5a13e0c3248cfe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf6ce36feaca8c570ec959f4cdda25718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0993b5db9c0bfe6a7742f1e1aa5b93a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57382e2dd8ae74faea47979d6a9820f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab31cbf82526f6035849c136d89ccd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28106fde6fc55e25bc6affa355ef74e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f6316d5721857e75339d328a0a496723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecaa5554cd9a2006bd40e5e91934ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb46025fc01e8d14a76be2e11abcbc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5f525e92f8ad2c957a1454417c74a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39766d31d557095719eb4024191b8e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc807c7bc5386f78ea72d382726b93728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68bf144a71fc7c6a9f828527c2c578729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d025fc23b739b2b966030bd70b068730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6ebf8875b26243d7f3507b9961b99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00981c2e8f60b4d6633d811e5d0b33732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bdd64489f2c7104b68dc66fdb258a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20466092f16a0ec26696122fd754de2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef4a84714b3d9602e601c53016c744735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e7afee1e2192a28d1a81f6be44da3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd128b944de6b9db021c72aa0624dc50737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1825d856a3300b7aa4ea5627fd16806738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963432edceb3d3bef9ed53a37eef9f20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f641d2af437060ddc506926ad9dac9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cdabbcc11ba0eda57560c30f77b68741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fa214c37e39d13e5130388431f9ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7348d17df1a49174606da9ac44a1c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f549fee35807877f0dfbcf1ecc84ecf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f195863309d3ceb0c3e5b066c365166745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de83536b798decd13f702f9aba59247746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7b14ba42d41768ff84616477c74c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4247e31a4f0bcfeb091357f392560a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da40901315fa4f2a5929ac6164c54d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48632c4dc1903a681a2afbff411366750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31745f0c1a1f58771c9826e0e57c0b2e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d646187e23548ad1da32b1bb0a42116752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4aa56e449a1805482661a7c0dd00c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cc623ab24437bac51ca3565e7b0dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb16d5fbb931a587f91ef816f1458b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2679afafd4cc83eee9e94b95647b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdae676d7b95495e44f5cb6c847089e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20018aba8c3b1be1e5dd882d14afd845758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19abde79b13523c9d2a0aa5918941e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8fa0bb01d8c2d05c021658571122e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d763711853f8a99787cfe44a36ef5d3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1cee0ece898d6459c9399d4f8a85c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db662f41359d8a6045085110e4fc461763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ab8bb8689d7d634b4d4a3b1c77f6c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a35a53cfa614c828f39efc1f1503db765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a155215377083eac5838875ea4c829766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd66e1057cd204875ff0afa2aef62a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>