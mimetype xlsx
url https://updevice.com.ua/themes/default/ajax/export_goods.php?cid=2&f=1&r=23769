--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996ca752bf8b27de66a6f458ea41a561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd1a6f56dffa342391aece170d15d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c0f4da7f6b8317b4b25245624e4413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03790e4a3caee21eaae88d7cdf4a9dda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05d208fc5c1b48a0189725c490f3335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e71bfa0f914cd2e4be253bebc9c826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aa193740c108d2f77994b38038fd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bda8b7c3e95fbeef5f3448d7e6ead8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9531096a20cd168a5f4d1d87367bd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce0758a479a22053f43bd3e77b46fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a8e773635723c5bca954e7ddccb7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75d130679ef8ca9bf30d547a4ce47d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e98a83c279c0e93efd8197e6280c7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc99f6b4138083cafd9a06f32a512714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6317901dcfe930a0ace4ab8bdb9b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140042ba82c8d5aadb4a1d6e423cdea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b49b5045d746c9e8746dae026496d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0c3c3e9c9d59af67ba984cb9f539318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27352e5f25754387bf1f3c286c9551219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f6c45011cf5a761a31e14a2ad2ed220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84012ecd4feea9e18031a100224fb71321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8204b9ef9b539fb66d30d6496bfcc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf529aa6bf1c69e8c85c516bc3ce531b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216921f034253e5038905ce59b6651d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36e6b2b05f8ec771cbdc54cf48494425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e34fc8c644b822a7c51f4cd998f4c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53c68ec588c68b6d0d9235399ad26c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab3d1b3df9c216342a6c7e80dc653f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cf42d9e1f9b254a045cbace1b720229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc4e2d7c5b423f11784c7af74ea63730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69cde9de9fe392d278a06227027e3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77349e79a3a6766b96b27a15205b46e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fc3b5f1a71a02053fa14a8a2d6a5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc066a509f7670275b276742a85d4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf54f53f493be31ec6e196e7531ce0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f0becece0679bb77fab90ee6f562a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddb67f152f54e138522e367e3fac5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de1b110e5f3c9c0959bc2c87f4f06f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0e80ee656749dc4d119142b094cfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991da23d0a5ae0505970031fd806f58240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94c0107f2f9b9cb381a9fec7243ebb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108649bbbfa598b02fe75d2a5d75ecec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000bdbca2c6c6ed89dca0c6003ee9d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7087742c6f5c6f68fe66a2ce71b269544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f4587725b7698c86712de81ac166445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4ccde5e27a727d6e3829b79af614446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d09187e1849021569bb11bbcfca5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191a6307aa04abb2843ee504832e00648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a499b572efb5aa6b1f2eac1c0595e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55040a7852ce61bd7d4413d4b2d582150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b09dab1ed5e99729025f2deb6b70851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67feeed40d7d2f1418cbcb1aef50124f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ffe86b47750bad6b39de9d41917d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ebb36a35dc716c09ccdd59eb22b0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc0ec09da6b92a1652abc145032e7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce86e2ea5cd951cbae5a0ea9c05ff556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03c0f2fa3107ac89e7dad3ce7a26da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd980d54e9251f58ddfd6eea6930ad2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654de515ebae92c81785052df7ed65c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6de6626bf0f45368cce92eb84c4b1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8b27a2ee217992966ce789e2c3b6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61f3104eedee1c977c2a72b378579e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ac9542b93d11b613a8848f50738a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb1e2cae4fafc439dcfd535a48ccca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8493b52626f20be3f32d79f27b88af065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6331ea685da6640127ae5f3e1eaecd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2e1f61614a48ca7b2d54281f52be267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f39484efa84ea2226dae47be2a9b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2ddce78d29ed6e988624e30285b5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4b1ebc33e28cd09fc607dcc9feea870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e37100796e3a3817597173023a9f4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2e7590ea08e47375435110aae4dff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d91276a96ffd069096a6fc2736e3f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a256b80986bbf0290c04cef7d8bc9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3188c5f5cc5cfca584f7643058497f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e15bcf2de2c047c16c245b1b7b6dfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab7f0ea81183c7b2fa14487d05d8d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eaff0563b0ea44357a0dd73c4a87b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc87fcddcbe227178fe5b91e9ef205579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3e370ccb189039adbbe81dd7a85e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f12a26f1dfa735170c192eff3258df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb042322a2b6efe6731f7af29ec9e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efde07a2e08d555b86f2040a3fb846183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e54c2f1e6df557f867d97ecf7c5dbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445035325179d3611a188f310300dd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0094a5bb5ac06950a5ed49ec16014886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e4b96d79d8670c1140353322e84e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360ebb92e9b22b2e6542a7f72b18ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da06a94aed56a5a0970160e87e5f0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fef77378fc4fcb1c4d6d69bb5001990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d204478979a8afa40f48ab247285b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29440b6a204bfe0c05981a1ad889ba6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163760c070454e2e1acb4b3a075834b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717be8bb5707832935905732a3df58294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7d24b8ce9c81173a95e92251a3e5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25408bcad92a382b1ff44ea30d12bde996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6051be2d4780c9bcda0f269acea51597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b6d117dc1d097b85e8d22e388c65298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012b2cdfdd1cc52bae51ff6a4b99c6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d782fc3ea097472557492bb8e897c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518d9adb0507c3ffc3e9e7aef99dd6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8243e85620b1a11e0140ddce6d204102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc3a5e920fa79b13615a031365fe0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70992d07b0866e22655b8fdf9aa65054104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f626b26ec72bd39be11f1059dae62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944680d6fa166eb65aef41d194a9fadf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941634b05b9ce88d71c3e0bdb9120af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a2c4c5ac9b148eed33e8fa470bedc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04365fee0e5a2efc106bf0d41adc2bf2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9ad899165a43011806b2d816d5ff9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae3c21cd0800f10a9fc9029be38ef3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171e0703ea2026f09a2429a52ebe332112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756278f971da6fa16e4b4cb572362374113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e718a794d3be6da30ccbff4843c7f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21910f66270eb340c4c399ed1b9c87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3d7efc72f324a3bcc020dcb48f6ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b10d5462067b86155843d86eccc38f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1611faea4b8ef21947fe32ef31658118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72817327517fcf2c2aba42beb85a2ad8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef77b97f40f57fd81bf8d829e5c0ccd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d79d33fa99afe1f5c682292a68069f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ddc442713d1ce87afd78a9ecf433e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6d1e6572665536566d63ee1f01d99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d9ba6392f0991301e51bb82e76473124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dc4ec4cfae5499f29f239b6acb3f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007661714996a9496482254a7e4bc7f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685bee742dafbc3b73c3ae9b054aedd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ef76be195ca296fd46150897a53ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72671be1838efb19e037f5b776d425ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126f06d0fbfe57318d83a2b76cebbce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355aa6821d1731fc904db996056e722131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a2fee01999ea6e5ff260a79999bd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a60bffa19d6f9f3c57a46b32e0bdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96410e82a57325dc3cbcacbc61d9c775134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b53d55b98d1b550340102c6ee20e5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10fc2e485d12f78bf088d74cee5ced136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a60468eee6de2ea6f642d1c0c6c6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa2dc02334e1fc5242e7bfa054bc90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd65de9148cb234b4cb9727ea48244139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70914b87864bc42cedfa7d98e592c89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bee75820fa3eb4ee551036300a625141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2138d6768d4a4ce2368a2d8787a75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2d2f2fa16e20bb30e6a3bb6fcc19b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60313b9c5a11a18f4f8be548528e45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb6d394ba62d9f7fccfdfa47ef4ca2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe611aa54300e0a4d004d61ae70e64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c5bec3b53fa6e1c276112fb213a06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c701ca1c4cd6b8f66cfdf16095796bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146079e1ce720a65f04dc4aba46ca9f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3103fbdb78a2c451d6291b774f752150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141299a814919cf19720d2b981c6ab9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7582f823c5bd2c14e151a43a3e2f89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8df431b7bd48c9a025c214b64d340153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740c12c88d30dd06ff9ad1f0a76d39a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea377930a96725f231501000a13db38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb9c36215306c3efa3a206a7fdde5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9c000285ef7d08fc839778e506847157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a25ef430c67f52abe6a414bf1a143d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ebca9352bf9a1080bd10d93c10309159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47db15c052b59bfc61fda00685205a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e516da51064d6725724e3854f8bca9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4155f8c369ef3cd363a5d9534cf1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d30286c4c2ff6e4a88b3833bd75bae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598c39ab0668ecbdf23403919c263bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838c7e7c0d37386e5b43d75d08ca902165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f10cf9f1d5c5bf4b55fb62609d6b6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e23c6b9a48b994d11fc501084e3aeb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abd6f9104b676fc07c291286667746168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366747bb598cf99f6d43a3ecf21d4d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f27007fa56e23193bef2f3505fee6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92258e7f0d86926f61ebd6d31664d75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee342c42418b6aee5cf13249ec9f42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98239dd39dac085d73f7dcc22b296833173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecd77259000bf44a7b09d7f30e882d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079206319bd1caa515a4a39b1556602175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e67b22b7d34ce8e1a046d20b78576176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d810fd9cff076d3eb01d62b2221de19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e620d7c0bcc18b4b9144ab582be6e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797eb8b7080a7d5a4b9bebecf85d474179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5fec6b51768e2f4800a5a78ac7ca8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927dbfd27f74d64092c959e87db9366181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f585340d4c33d9d9e980fa240ba5f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823b17d329b7b2e17644e8e5ef5fe6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e62a41614b722ac12a8d2eb4b6a58d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47ad506d2d97c986844f6bc9cfb64c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f3886b559298ff6d51e666c79fd42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b2042214ec683ee759649fe153b35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dd7d513b7f9303fb80cad28f41558188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d7b26a964ee902db5c3360c6f7ee0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5b0928db623e3f89d414e46def40e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335f96a03a0fd7b73e20c9e69e8d479191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a8d60f10265d5ee51c9584f52c0e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf2466776564f9e1e01b26273d3067193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c616526f5f584b5aecd0b96793ed5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef09d00bac45316689393748a0db6aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694abb0e856994e927ca609931b9453c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e991fc56a46e1f076ecd0551315e3dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00835bec433b2917558449ea0ce0e276198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fd0e261ee97db0d56c214d754c02a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89311692abef0e19b9c49c61a9a2e62c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4118636c527cb9207696c5f678e1d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d856d313e449b51b05dc4095d484705202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6a14bbbe65a0835fc3d25880c298c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c301088e7e9004b76803a2b088bf540204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e969893abead2c1a37d9bf9c8cc47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a573ab487bf2cd26c6f9d9b821ccb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a075db2480a915291c30582ead440c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab57297cc95116ec71d2ac21ea45381208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53410c7bbb55a9e5f7a127b8caa6edc2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01736a88a0496ffc49b6d499996e6378210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6ab921f53653b5c4799c954151cf5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fd362ad6c7d1cb1e243a3b5256604212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde79604787e49114fe3e7d032b6dd0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742464232c15bd5f27c18a574c2d416214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0258056f7fc0928669536504810a9a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb28bca81c0a635d9be9d1b4fa23344216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d96c55f81355dafb55ea3bee2760c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4e991da11cdf75a27cd9fdf1c65ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7af2a334d91b4bfbfad462ca4d304219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bd402f9c321214188408e3f49b0e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee13b2846ab3dc855882a025896fbaf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a30cc3a92aa5fc296236cfb598636222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd682df33f2fcb8e9ca3d4c73a85568223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb98a0ef8ed32b8a90463db5a08397224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f4a3933f8c3428e7b8841dbc6d8c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78f47a54f4e470a5b804256ab73172226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aeb92857deb5ffd932bb9435652a6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b90ad4a69b743677ccbca3ca2c738f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c442d412bf94d8a4851c9f6bd9204229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45ca1f5508cafdab6488b591b663ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12a473490369fa407e3d1a653f934c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb46ed6c183e719ae331c1738430c03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe6bed6405b1f2035dfaa11283f0ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd287797d83ceef53ba0607910eae3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3799a1e614d9c1dade886ed06a9ee1a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83686c910780ce1305c2c63316f598ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b0201601ab32c8607bd5cef92150a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e50bd2dc59d2c95a063f8e55da524d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509a99da075fd213759feb33a4fa626239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13996ad86f4c536bbe9b3e1d25fd926240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a1cfb871421d099571d0f53fde08e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca761bc3ab2a420920849355055d88cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da6381bd6cf7d521f42a25afaa6227243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bcfe72b6877fc6cb8f608603d243d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2abb0dcb126e240c0aa540ab3e47ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab54b50584089175657d5155605997246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04c62e8720ad67660eb46faa6822ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdc5c90c7ec489f02e40f04dabcfab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f31d913c294d2d47c3153bfbbb337249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ee5f04c97482cfc0f49513d071d71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd13492a454968e506e16a81df5551251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf8136ae152f41445f888c97d2e563252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf10d4a2aee9b2cc28316f89a89fe16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998739cdae15b301fee5e7784fcf929c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23240988fbbd4b96ff962c127c02cbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158dddb301a45a716945a7e8a936ddc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a8028f62c130e9d437369f7e84eed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b0c5dc8b2fd1a11b4bda855fbb8cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73949108141cd7353f876e91fdaaa6a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da333aff3358103f6f58276bff6cfc33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf626ed77c75ce12354a04b6bbfa88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cc20dcffd90058f11afce1213014c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af61d2dccd9c2b67bdcf9aa1e1133c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0b8faf1841c9d5ca006e34c5c01eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9d2452fc786734e4188adb141979e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce004b0dc8c307a8f106d11be4ea239266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cdaba0019eb27aa3bbe808f100171267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dc0d94cbfc2bb30db4dd996f66f1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e199a30ab35a928eb8202e2d6afc495269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fd7e932229008fd6da0b5416f45af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe940eec105dd5b718a76472f0d7b8c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd0dd8670ca4d282185650f7089552272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa667b5db9ae19622e2de24cbfca1188273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967851be6b8181709df8159237a6f77d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d8e4e874628fe0cb41fba1d572179275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05a0ba4c359b9fb5cb3d194042f00d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cb741889c1376a4bea0490cde2e6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efd3e72168078095c76392f3a41cb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da67c869914f9e11c5dc4501629578c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61649677418865c8cd8440c927fdd39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eaca59938755e470a67ea5355f5f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84fcec7d0bb938a87804ff963600ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b183f92a326e94eb48b0955f7a1a1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c416b8b210153f71b45cd1e1c192f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104c1af3e05ae90b76fb2b115c2c30c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc70d96330cadcef490a7dc12a54c7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57090241db06a222efbcbe0a5983360287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ded46b29c0fb8be40a0e90810e18c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4130dfb8f948cb658f24ca8e6f6ab74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c140b057b9a4d235786e10f5a1ea84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d570ab0b35d40e8b90ae0bcdf4d99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab2dbf51db273b5239324dc9decbe7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbdf6668696500240e8c7812334ad6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836a079224c079eb80a395aeb277f15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e29653d228947889df6ae86eb54188295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8025c534bd94aa778c310f44c4fd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71bb2e88c3203e11f1de83fef53a19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1a31d21d78ae36601fb37e3c6cc9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b6fec341b5e73cf2cf46535a5dac2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f232baa1c0da0a0ce3902cab568dc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e467566fa81fd806c47653f3656625301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ac832c3dade3cb5a5a1289e34b19a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebeab06baf735429806b462f7ef1cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045b95691c2e94f5fdc0cd90b5b2e12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa369cc0781807d2fb67835e3363915305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583ff5ba2101b7bc99d7e2056e2766f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6db5781811fbbdbeb3e5adc024301c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b598a540bfcef0ac818f29722de56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf1636898c494a87e5ebbae1b88ee5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8349ea5994b6bfe89e20aa6465baa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dca239606d6b629a86a7c971430f8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed89a11f50d981fefe0cf18ba1278d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bdb4c2cf8e5c8019f2342cf0f74a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ece55cab98d24d1bc5703cb3827b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c388dc33d0d2f2e972d6b975e11500315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd92e3538ac8e5f334c783b3dd2006e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eb2a1a76336042aec8469d8c5e53c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569539850c2c37eb8629627eba03f2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa2ab285d2592b661cae69b57b946c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780461fb57ac2d6663a6cb17adc513d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f7e07b9ac96c2b5cd2012525d3fd4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf481856b1b3af0e1a428e12051dd8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b355841a0a06ae130109e87c1f1dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241eeeb730f9389e9f033c2874c5dfb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a47dfd2b56e9a904c5b02d8357b0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9983f03d9061f61516bd704a4372b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe71b63ec52a886abd46f49aa6754d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa183b823e0f0971b814a23f9871231328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e39224df808dabb38b8d2b965c14f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b3c2301151966979eab41a63335b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97829d7724ab9564f4b865d0a3ce68b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b18da1551e50e83c24439093f987b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679fb0deccdb4e4b6d31ee8aeec3ef0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01394ee9718235af89854e9c5fdf8d48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481425b7efe5f56663589c2b55a6b364335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435b34969ad3c338ed4b3eb367bfc3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cff54895d6193963854254da991aa5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6a650091bd6741f0656232f82ce43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bae7af0ae78bbda2333f30bbfc8b30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc9eb11eda52c91afb579baa1283f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e2901a5ef781b6d3580a5f79e045b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc876cb11d63d3b289067906f62151c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22e9e9417f220a9374473434d57630343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3d363adafdb8d2eee41aaadb776b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a368e3b9410b32bc6d467e38bd48ef3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc422148f48cd05742efb8f937f3cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780094aa7eda9000153b8de2ff94cb52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d82d04cdfbfd591fbe493613cfe46a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f808558c54834f4b9121050c4c3e6e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7262593147faac0196cf40f73ce4e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a06eb56605b704ac386fe9ea6f07d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b205e256b780702a822ebb9550560352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca341585eeba74b21626fc1fb199e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c76952ec38bfbd28a25cb5d27b729354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7f69e85820010b592780833c30f9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c69f0cee1023d2c5e746f28414dd56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0cebb2931a21453c745850fa422f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab51e2994f1ce1d24af5614cde21760358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bb6a2e20d1959345243763c7965d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01272de610c852cd0097b36162808cee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cd12c6bc567a3a02329c691befd88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ab931b3d428cb1f3516c33b71a076362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978b938b1b58912c3db6a8b66d844de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf1e29935e07014d038d5e5a8519ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12028a0eb40d45276c583d90df4ddc8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ae7f609eaf891b0a0fb789946bff9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5c11ee959d650baebe30cdcb3682d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc3914a72c922391e8b4a7d97fe64d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f2a58a3f3885b2d7b4c93c8aece66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0add67ae78eb65159fd936d4627fb9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e30d83af2849c6a477620d3d75cdb1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334e291ee04ab1b437e0875698f5524372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8436a70aaf702a50e803b61517d87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985c553b0c9334f6918212a5a2f4fdd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd49202165049c0180c2dc5ad314ad9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab24cfda72506f182375faa5f760f00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac0e62dfbb7c525222b7f7f8a1449c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63448d234da10440f6696e81cc5fbb37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d4042d745d6dc7c574d3b24d4fded379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bde73fe51fce999ed53123c080fb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2b60e09346136f330820d1b4f8514381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efd0718b5400defac6fd4e4533057e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362a4e95eb5e745dd980e2efd031324383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01044aada1e365f6714e706fc4ba7a4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d6cd0586bfd62a0dba80e5a6f5091385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24006cbaa965c71a7d47c3a7d37b8f27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3a2189ad45bc55c040568518dae78387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e9ac6aa5787fc8532b9aaace2c3a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4ec6489453bc4324b651498e72249389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dbc3e7d87b43c02657b7d4d0ae820390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6824033bf5f798fba9e744352abc7bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc12e203bc0b5c5bd35ec1d9583c4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e491261ce3dd29d2eb18aef3e688ef5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de0a84f6b74ebcfdbdc485a63e7549394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3472f26977b5e064a66f7fa9b55fbe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5901c59c7836b3bfa6ddedabfdda132396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b201c17f882eb4308686b7ef8562a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c492e6a9ebe74a9b2442b57129c3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f9b0ef8311079620ba51296ffa956399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370f5c570c45dbd50c67be9f53996d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649e5e54ce222eddc3adfe1fad22a3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99b2682a16382a0b6c70328eee4874402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85d94e6a8b2352d45d149342320f9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaea0643063b503b8e47b1e9af2a98404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32807a1421c73dab17fc1cfb36f14d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e9e9b0000fbe9e8f51cfa22f591d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62446ac64c43ebd6462cf5e0f75f2465407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e241ab4f4233c0e9ceb3f88363dd03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a35f777667fb584aacfc631c7f8c6c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4ebf804b7027ac83f93c21e30b7aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7cf4f425cdd966453c56c9d2bbfa1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c8143d523227b7de66b81c4e6f5ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24c1327ab272db0087476c5a54cca3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14c499e7f43a2ed984f898d671a64d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e7203408584d4726e74fd5fe5f7ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892f9541b8ef58252691171d0b44e70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245bdb9dc9e47f0feb4c08b22f04017417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b8dd60e11c670a5609b8cb71fd50d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035307c824c7b7a76bf665f903ae4204419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef203ba2d71973f57a94011f4f6ba88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7c57e9a77085da89968422057ee11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad22958336d83dd0a61021a61198dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702defb4b926baa7e63f525d3dd762e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c2ee2c4b91f5cae022f308d1e3ca4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d1654ced305d4baefd52298b02aa4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8865c8ef0043421ba8a4b6c99e9ca59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd861f3411823ffa4417b74b008e308427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231fefe68b09428c9c8a15d93dfa617428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f3399145ceabd0344badc844f2bd4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148e0760c065dd48825302ad8d8a3f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0a43f96ae058fb36c8a3bed9476b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8c266d989ebd5d45529ccb095eca2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea907e623cd1a6cd7ce284b1804bf26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6a8e7277dee8fdb24fc6319d9c5f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7313300e6c40839ac95fbd62cded43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab345023605eb39cf4f5cb9ca9abc4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ccfe674c0c724a31eef45651a254f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dbe5eac1951db4f57736edf9a6f9e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b110330b3f36708ca125a0fc21c370439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b59394156175a49225a63b6f943490440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524eb05b6f3953962ccd35b87f49ebc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531a0fbf9d93c831a8b1f2461b45d34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc36c19408aac70825b329dc76d07a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559161140b6183f10e3c9388485bec19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5eb3ba8a68cb126ae236adbb2e74e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9add60e928781f1824238d1060577f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb62937ebf59e9e27036259b492fb11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467ed5af12dc679522ced25e565daf5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25711a97dbb9782624ac1f49d751b497449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763c4cdfe7dbfbb31d19f7d27b3642c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1960b658887432dabbe774655a3460451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158bfe6901b109e871f8d9f8c4da43d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5c35897a1cb828d6abc959a59e015453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c156989837cd8e5a1bbb875cb0f9cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f5d0918a9298a037aeeb604ff30ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560ffe88dce756d4ec9f5d5977a4e65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220304dbac35b6085ce6fd31abb2f70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e1556dc6a1938e9bba8f1d5d27605458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81849205368edb9b2698c9afbb8cfa3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384249235b42c1ad26608615dcabdd1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7381e32dec2aa83e1f6d99555a43a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb01afde82370438c9cbb07b8e3ade4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71777ad02627308fd4e0fc670da98f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161500f59dcfc2363a703b09c57147cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da2f862e3d552256d6c915aa04a09c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf0e8f543fadf7f2ce78a70bd1c6c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfde4835b3091cb474f573b15665964467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f660b0deb51ada5347b3c59d58aeede468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0501032b1a8c5adeba232f44e27df0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb96ed59d0e79b20bf2e1c5eea85eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e53e8a5a968c00e1a9a4ad7d30448e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ca8aad6f60ea419c80e56ba4b6b77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bc2fe0553e0759a05ede7002ed184473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836f921929837a4b39d0108931ef71a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5deda75704c8e759ed5425d0e66c80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27259c1ba55e4a6a8ecc7f39e3e33f6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74add7d5faff0b1a80c9f24520937790477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc124048444ff816f35c07cb7c52dec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c62fc1fa631beefe2d5a4f0ad219c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505f1fe7589847f7acd247683c3cad3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9771321808868924fc9354b2cb6513481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6591e3c2c6aac41ea0d8e6601fdc69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172941b0aeb0f8fcc433675916e2ae51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4fca8d2a6415a883511a6f690d3f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc9604e05b74f5e97e8062aca7cb9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116a9c63b12fe75d289200460575abc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31800ae8b3d210bbbbc31490b90bed5d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a99f7cb05dc0f41802863ef96a41d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b03543b2e66cc9adc938b274338c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9b0b3aa5fb40d22683bb56a896745490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd264353932767caac74f1008630e2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09c1a3c5824eecf8c2d45e37d9e6ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d0de0bd066fec0c171ed483d811b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd28cc1c4429de7fc66b09e63ba8ae4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c573b7483e5b39db77d8aa3b291d07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477de99bc64524b0db60b8b0f1765913496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec509f634d110de9b5349eb2af4b5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d0ccacb1d60a467229d8887a864ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e553a0834b069d108db56670fdad22b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efea4283d1e8ae6197491f35330395500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306b2734dc6b15105a3099ef53c024f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edb943d113111e0fd7798be1aff12a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d2f672ae81f33bbc15fb64f7c3c22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97699b0c56c1b5e28f4bac62562b2de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1009f9043f28d7941c5b41ad8a469505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc0f5567d752d6a4953c9501e571e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232df71491f912ace8255f495ee754a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29ecd4e3c54751cf42d519da3174e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc181886f64467405cd7919a2b1b38c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a029d3fbf9a23a4fa2ae278d988ec42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8521fabad525f8d26d0f3c0d14ee9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80165474134678322382941b8ccd6a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f50f077df9349d5dd854032d26120513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe46d03b0752a104d850d9e796f2722514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53528567b223348632bfa54e640027515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d141ba7fd6a70446ed26e496cd5da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674e7560fe5dcd11563bb3eb85e7eb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb9a78d53137440a31be73213cb2e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb617d734ead4d915fd68bf098f4077519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3e35ebdf404a8247919495460843e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf938fbd40d4a115770d46b816eb4d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef320b5909dc567e99f1a7eecdd7289522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d00ce4324a0bdd6670fd9ae9fe69c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb7c80d5dd306fe3d95b9f4f59bcfe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd8a9d9050148f055583eb718171b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d3c31e88a94f94fdae33de6d9707e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51de575844dda9bb7af20f05c3bf620527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5231278d572da37fc3572fd8a74718528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abfa3377d0d8ecbdf86ca149f42287529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcbeb3b27591c041bc8eb60835085a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235086f3756772628620d1497838d35531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847978af2fee44f6dd6f74dff46c6bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633a80c0a4bc03b1c5ac2caa74db021533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9ccd884d0731d8ffd44c6191ffcab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe815953b539549f76fbe0e82841618535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61f7a7fca5a22d28ecfc436c65c626536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d78628c52d2b402a4fa9ac65a43493537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96692bf643973c7a4fc4d692d26aba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e322458fa054146b0010157bfa7f5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38469c59be5db0a561cd87156207a4b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fada7839fd297e9cd8fdde98899e7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676db159b823bdc1b7b5e64c6a2c942542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada12ebfdb2ca45d57b9ce6126e6c4ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2c5e122c39f4e62f4c303e006ff3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fe0474e8ace361d34a78bccaab78a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152e6820a0a0b534ea6ba928b30435b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b7e3d31dd39b61b0d8565ebe6da84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28022d30bdcdc3a21380280aa9963695548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196dce81d07d346e0d6f5b03564f586549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbec0a317b0dc1f36816adba1668bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ffd332e57ec7425f0ba3d55625a92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073498c418e08f92041a7864c993bac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce8cdccb4987b24af337feecff71de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee558a9d2bbc1a11a38339051fca7d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba85b4664feeff1d62ff52fcc862bdc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e622192d039dc7ffc256f4ffd33db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba83d469528db4ba626bbc39e8bcc4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300477b52f653a71bcbcd8a1b36719c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0c7a08e2852e24dd7cb7c084c4f49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8909ba9f9ca349a7469def53186045560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6603a83b60f8a95262de164c2813e6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927063ba71504b49ea6f6ec63c659a18562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d32b20fc38c95152aaa74c051fc5db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49d937ff4785eef50312eaa85f19f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127a715859c35a3fc8468f800f268c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e30908457b73ae54ae6f571ccbe32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ce03657ac8fec53910b81014869c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070a9c5efaf61146d954d2fe2b93c24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496ddc0ee86a546002d6ac80528dd46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b3e084bdb7c5d7340d5903e8c96fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffd4dec7c78c544175177e3b21dfd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041e6a58b0902894dc852dca0a5f444572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca625a58e0bf897effdbbc2a07f3581573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264944d2d1ef3ecd2e3b390e867e2e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20a6b730ff05e505280ca91e47bebf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e506554d2800e5b148117e010e6c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68866e67583cc0ad02f3edccdd7fa4fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd95cf729de82a5d1a5a212fc5c6c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbba40494c5e62275f8ff1e78b1a6b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3a703bae87d14ae114a9bfadc36a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbf38fdddb8c5c5b9e7dfe7e35f333581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8702538ec75a7a08ff5fb83fb207e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33845692c3eb5d35d66abb51016592d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f2ceadcd7c9daf0fc69f050ba467c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331931f82171e13ac1d69bbfd0ba982585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca8c6fdd9875e59f75f4b79462c7c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c6651e48afd0fa298e1c3e8598df5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fb936e74097cf1641283247c1163e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b9c9de35c8c9954bd8f2435e5e3aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5649da929379c04e1d06588b78135590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65eb890724c08b90cef697d8f1d1deb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5199b6d17c02ab6efc484c55408f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950228b18a8f9667491eb9f99ce7230b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d129d1d65380d038e7a57c7e93033594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91833edc4c91b18cf852f4b46fa6a294595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6801b3c12c60ed3efdcc54f463ff9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6e954bbd7537789dffa6839bf80d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea769cc926dcb8103f8d59923b2ab5c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e22749366a3c9cad24debc7e04a36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b8dbdc71ca11ac33e8c10e4374b14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f946947515619278866ab97244674bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22135979f6a583dd3b7f1c9fd62181602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84257847b4aeeaf121511a74567f93603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bd691feabaedec0bf635a7c8acc74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d2c9c5088d823a3b6ae3de429922c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd13b06023d6bb9a480aeeb43ff7f65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658a4aa5873ecb2efe0f67ad4818fc7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d86befd0e7cf92a36a1fee95656cf6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373db3f1c2df3530f84d0f5d8a714f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fca68d4e1af8075ee900071981b61610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e82493781cb39f66ce57206351cbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a7d618890f61d878cc8ea1b5ca764612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dd6d0ddd91f776f5f49f20b2d8e90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc713cb9eb78a288b18b80803557fd1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26ad7109f2daff19ef7b3d8e9f74da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996d39dcb4ab9249dcebf17d70609bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3e4a8c27eafa599a3135b918fda81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2804a70553b7d81830d812a533f4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92ec45ca6da2024c4e2fe33bb195e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2c8c76cf1bd3cd50c5288af51c796620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97202fe78403bd5716451d301c564c59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104b67a3709f6f7383100160ab693a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf203de2fd7d31c3e053288dccb5f48623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e587597a1d7f08cf75ae517003023624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455dd8e783fceadbbaca5fc6376d128625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f61bfc356da343011e981c262535e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2d7d0cd3678a758b4d0e72ee5f87a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05ade886ebb93750cefe7524de4d76628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf665deea45e910b4f3c4b88d8a9c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34ece693b14910f2e8ab2af3e0b50e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3af8f2dc14ec8bbb8ea3770d2e1981631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4084d2eb889bc5fc8fe4f86335c0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1b4abef288fafddf48e185509fa63633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117217f7e87be230f566f0b87d7322eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a19e07dae38b6a681c4c321d0ae00635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8961650655ea106ee9e0011cf0c830636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ed01c6ff60bdfca232b4ccfe77665637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f20020e43b7fec898fe8fbc96f5fae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd788f37632697132f61e9625c8ec23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fbf5f201bb6812ca50a27bf29e179640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78634d73c0f5b168ca7b953630ad787641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e94363d90b01d0c23d07e8d462780642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a928c268c0f8848d565d7cee248175643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176caa1eff6c5dba1f71195fa21cc7a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040d76d84b0baab72542f6cf9e33acf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916f016ead468066af9df9c1026ff67646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6807c709745bcbe8ed74c26130960647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dca6017c94d01d84a42d910ba341d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54d78b771af69eba1c70f00f086ad4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab3fcf10b54dfc1b8b1d5020ee9c98650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605e2a98635b63024e56f08ecb1e114651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3aaffc83bfd9d91cd4e0b2cf0678e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3525a40e307d14b89930b3c23a6d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab082b8f014b6e2d857eb211b34f0ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e900286266245378845d7ca041be0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9376aa84606c5eb4c04231ee655012656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a72201e68ac64d1ca806266ef9405657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c48d7167dcaa924f619f2c6a2124b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a033c656761702ccce6515635cc087659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36ee75dc064066119176ed8071d1da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec6251cd9c28cd6a9d5738440dda6b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056da83736a45e053333df593306181d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307b935e30804815d1166b1e05f8943663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d13b9ce6cac7c4d20e0420a32ef931664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce565dba0d1232f7b69423a1b9007367665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba724737c94260fb87fdff55ab80d50e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874d273748334746908c02ab1bfa6d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d258de9eed1cff86f4d76edfb0d67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66e61a003465577af131e8e69912ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad34a76fcf8c5d9292bf0dec1a1a61670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d96f645949d8925806f8dc925cc42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e870c068feb3390ec0b5deb98ba58672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410028694f8f107cad88d389e44fefc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d2501024e776d753e7bb680001ce6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d291ab92e5370ef551c81e67f3774c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21ffebc1adc0085bd9ce7478a27bf1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a650b7e897c333a1dbfa4dcdfa4ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837ee9d5c82cc4a3fc8ac24c1358668678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1867686a520460e0c2a06e8ec8da7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eab6ee8fce66a1ac5a8f03b784284680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed07a86cfc81dd933a7cb17e5198fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa2f760f0e78f373752466183f1f8a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af20f1a2b8e685a770d723682e19d23683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12293852ae7c4ab015e481624241d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaee8a4a4b0b1eaea11a79c92301d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816ad80b552b978bd1dd9f73a87aa33686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99835a0c8e86201659cbcd6ac31567687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324a75d9bda45c5dcc5edaf35b84cf0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ff535a50f21f2af42a27e4599cd3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ecf544d81bf869d99a0d62749365a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b08516a8b1d1c9c2650fa70b0b8dfd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa29acb65a3d899e255bf3d8f46d149692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bea2dc0e5c6dc077b7211266a08fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00431a7721c63876ff6b7e2164a7d38694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b245d21793cf7b26f65d676ac01c834695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132e6da745d3afd1cfd8d6fdea0a8bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70498f511bed6542c331d370ac3e4e67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed1b6e980766a070939b51f93ea448698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb7ee169ef79700653c0b63803ad7a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed9a74d8da55076a0f5f795847dc27700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba83b8722015dd2ab77d88cb0de4f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3e2d1a08f1face5d57856e65ede01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1503335c8ea2a3130c567fed05577703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350976fbf6fef3746ad4832733529509704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e5ff484ba11a6566886c781011878705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61fae690f734ce846d9dce63601d37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04893fe5852d0b0d3f42e2743b405d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35c2cc0e28b22f3248563d280c635a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3309abb1a5422747f2a6e804d6ae87a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252385e47f2a29e9c29e495064ede617710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a072974f75a4c524af6a6a9f2dc75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56d13e440d8a472e535b265a7a1b9e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c9de86fb4563c4e50585e911edbba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d68ad5d838940f0cdb2c2c0ac0f45714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31a58ca23af1e51488b47b9bb1c03d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744fe4fc40e0401851024377b24d0f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c869284245d33c30d5f160c4dfbcf8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d40937159913d59c910afa2b074098718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65ed71552a0aae5bb34f69aa8de6a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad42d4b5b4508f46ef1a57eb899104c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c6d4ba406b0c067ddca25f2eef586721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfc9b755780de163d86db3800a1ba0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ce7408e4ab1b01055855da7289cc2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf328fd2c7bc84de8ef629f0a233e15d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6c12cab41bcd835a7b0a481c2ee87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896cbc5c1a9862f21ffa50e595871ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b8b32b29eb8f0a35498f2611448fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacb2d59a9a1e44078b368ab6ed8abd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5d65a7e589913288d790ae2eb154b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46104f8c046bae6a5595b7cafedf1e90730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd563b542d8f0f192532c4ade5d6da6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eda413e1a6986f96ca113b3626e03732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a4aa32cd7013deb565dbc436bad3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890697e1a66da302eb27bbbeda29b786734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152106acfb7a7a86536b542a428d472735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce152ca9e3ced32a4ff8fc4859d9c03e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981087bc83d6c2bb1a9edefb9e1560d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3941967fec6462fedd8b3dd87a1c3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04e7510486d79c1f74a54e9d4ed294739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf30d6e6302f92b4185147fc961a752740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb263e432e1b1305ce8d27f9f3222b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae101d2a84f319843b7bedc29a4ad7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa924b12f9ec9d6541f46e839bd3bfbf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245e9e7322f175f3ef369d0bf375277744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbaa507ffd7a56b2ae509d911c0b62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180bc9d00cc97285d76f4addba8354f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9a76c22b00ac98c6a3ea55be54cbf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace57384bb8b626b184badf41a68e36b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b5fd437f157819a4f55e5c533adad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63205aa17de56bc71332e44f1627351f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2054ac738243abd7fd428386518196751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722710aac7982a938ba605ec700a6c42752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afa214e6e2de794510b90173dd0222753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d7628a0816d7b7020e836ff53a652754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8053a842a5046abcc336bdf8bbf5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef09baaf3a3f441dd17c8b3c068abb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a342bdeec25dc4405f917bd9b18ad1f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff7deff682847281fe19952e8b27cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5d89af237a85483121e287264445b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2865c280310f330791c874cd589bc12760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8223f580a6d3e8e77a54e97fa72bfd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad06823ca94b90f18c9029a9a54e73762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931b4e3cfdf595d9727c674ffd2556d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0f2e707754eac8da11f1d9371da1c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a0f66ac9e64865331724618c072de765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0110013f5beb923e8ca89961a8f41b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b652ac37322e13bae5559946b84d1db767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7c33f2ffe7efcc1d24af0940af4d1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3dc86591eb900244f71a9ad770fb6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd117ac9fadc21ab048e8f8f342e773770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcf68541b7fde4433eb59d3be5384a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6a953ad2fb66e6e0fc1457173dd00772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ffe86d601c1323486b117ea2a792b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac11969c81553665f55520ff59e9f9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18a5718222e590c51f3950502f5a22775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653227fb36f14e1bafa74c8070ef422776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47400319b056ca2a065d761dcd723ab5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e8bc61eaaaa375cac31854008cb4f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99de2195e419b25a60d16f217a01d4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e9e0231d1c974512f8aa0505718e8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8402a66e36a59ea78a261fda7d40a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776f0db691de8119aceecbbb3f867d6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed29626d7be3be302fa456e2d95d8ef783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169626ac2a1c61ce09fd8c2940a55d81784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d170dda7aafbf278a96dc61d4cee240785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abeaf9145063c80f397ec5f64291dd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d63779096e3963d89dd8a9c4a87e8b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a6d226eec6cf1006359d28bcbb303788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f61d60ed15e3218c793afe7ceb813789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf76921e41808df9d8d2cf7af125f7f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8f4b887c59a709f7edbf3ccdb448f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55a6d9f9099c013edbc84b461795c4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d52322f3870c50a4d2d3684cec98e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4728285c2cf9a559bc07192141113794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28597a4a37ffcd3f24bbb782e034fa3b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e39273f5cdc0e309cf29f0a1c407b6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9872bd5c15a8a1a6186962a017c96797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06b91697c383b0343869d29264b55d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80c6779a2c7637527aefb006f770e0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75446dc20c3065cf2d797e6965d7ea800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164263cf28862f9b940118c3b3a22a5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046f98af4a68148f561071218a7f427802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556172032937d58b21d4d5df0f2fad9c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025bc296eb28a024e55dd56ac372632804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd48df65c6ee1ed28502237ce707a62805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e08719e224f8c05d8f1947e671b32806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7c7cc715f1ec8c185224da14e417b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018a2a41acd63aef90093d02fe7f90a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f94f5d1fac112f23e5e614de2e1dd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2f042e0d5cce51226477d97dfd38c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15115fc2b4e3987f689f2a08b814d657811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fa591887d13c5be11c97dc8c372b7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222b4a7a0bc9f1be50f7d97a6e8a082813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476eeabb32592814355b1711f9abfd8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff056231e41ff4b6ade1ac2034081d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a07fcc709314772b4fb9673ddc9e5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a608461d515a0e6ee7a40c07f601b8e817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f26edbad44463feb2fd290897083161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674ea34a9b27ad62ceef214582fe2a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd283069b93fb9486ab7ea7a3e40ca153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fd2ae7c6a79824144ad01b5954e5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86cff2f294439acc77aa057d3494105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426186617d1bd3c687cb6198f6fe3a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29657d024ba0c6078633a3c52ebb787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7de88a954b7e9560715f55b79ed3968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73baecfc38b23da00f11a0c0d3d94c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63354cb8815ae4cb88b7e9cfee93b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af41f998cc55fff642a38fd75a7df611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fe8f1afda920ce250c859bd353af812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cdb94e35ca9969cdd9179a2d2e37e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ae8bacd8014956396035e4ae0f21114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ef71c5f1a376df431bfb72de7807d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90421be77c80270413ae8962d13c81e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803512ea2730604d407e4b3d2862a06917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c02e59c2e027c8619fcb45915423e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e0f83f456c8ef85170ae83308a37d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ebbaa3e96c3c06b90631905d241f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa33536e0beac125e0fa62ca1d88bf221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4ad71aeed9b2eb97e53df5d1181d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f53e093364f06bfe96bd2552557e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e60050c74bc9dd9de2e960ea35ddef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0978f4e68bf1b3530ed9103250b5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742cc583d36a668b5c174cf841572e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eff8634d09841eafab6c6f764362c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09f345491cbe5115b842ed870e517828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b387f728b864e7f439afa4943d19a0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde64234af590463366f604dca98447e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb306d5ac2827fe4c6c467947f564b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdac19dc9a32ec8caa3a1a5a37373432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b8aff74ef9e3a5199fab6c796312933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7d13f60609415f48dfa3ac96a4bf534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a1ae37fb55c3f279d45884059e0ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7aa46880e8c7c1f656e34b16476e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bad29880f257f094cb29ee242ea40437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318342c52b5a7f247e67f7ee326f994938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf750b5b2183ae6715e10c997a081739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379ea846ead26d7a182190ba5f7accf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b50d1dc3e8957fab1269e4495a593541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e44dc159fb4fe02ac550d5ad6b14aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a9967a137cd81427fa624122f7d0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a178ca2873f5e2c4f065e1fdbe8bf1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7f51255e0dbf3071f49ebdf34bd1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdd6a5a10701fe869a134fb9a51a9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d766ec8da29041d284cf232fd604b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b492d3002426815a906bfd93ec07a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7e7c05932bf9b0bf75023e4f0f74649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11529d99e2e606cb3f763bc7c95bce9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d73ca6d262bc23690bc5c1659893d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa2bcbb0bba0a9c7ca40641fd06c3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a78b8598cc52cd5679f3d9e4675a7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad7679eaca8e85dd81306b6ad0fd2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49531f8ef9faf67d1a064a4fe10702e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34025008b4399d7b373dbec3279299c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1130abcc1574b603b2c20b5fba2b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7b3620f4fbed1cd2d0ac20574dd3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84ab38c91cec2544f93559be2adc8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428cde0818593e3da07df5223e774ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc0df0ca3fed6bf31a0a83fc81c62b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a49a042cf9c87db0250075edddff962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944725c09d9d023cb536c81b191453f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b795d4152591ca22d3fb13c7640280f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c4a010b7b558eb2d0136fdc054c0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b95a5e3891fdc0446dd1ff51e207b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2909fb943603719b75a048035380fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f49e5b572b960b3c49e910b22cfdd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a258792fdd8580f7a1eed709abf7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9920a3cec214b99996aeac84617229b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66495b01cb02e569e7fcec00b42d2d6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004c0498b5e37351b53fb2f13ed633472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10308513740a1b563762fa5ad6618e0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339c0c628b73468f2cee7b6fb698bd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a4cd0c7be561b81b8e394ee41b66d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ee0319c62116ef534a4bc4bf0584576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc2b5de15fb3d6e0e04a2d61be6e2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd773a26314b38441f68131badac9e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8152c0e7c364cc13644cfc60d000879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7d88443d12f296e5172655b1bf4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60775c6271ed06289569985a7a2626a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3018573747384ff9c258e4325b58f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04fe7dbd0c35a8da2901dbf193529583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702ffaf9b8b28cf2b27f77fbbb267b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2033065b3a2eac0cb4f9831c581f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910e62813726a5e1606b80ad44283bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb987015ca99fe2bea10de901353eea687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6fcec909ad8f6c1460aa97d96e11388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3f20e999b8937bb18d86100d0cac989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb6cd207a91b6873b900c71981a3bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ff6edc6d3ad6d44418576cd14558191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d26017378cddc3062f4c7071495ffe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ae2157c7b7b062a946e7845e4001293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b12f341e9c19d440320757199264294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd840837e7506827dc1f4d010ee4998d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2004a2459593a4cff75e820ab70f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a797617d4e2bc4d1aa05fc708ffbe3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9825d5cfafaba63bdc4cd15e964a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b89cdac165aff4421773a22ab966199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a18fc133d39900d5d9fc206fd5fa6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1df8379523d05ee0ee8c04b7e1ebb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8557a9520fba2886859332976a4b30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6320640ab16a93f6c78ea31df41cc5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bd2238b9e0523dad488521844c15b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6e8e6c9e0e110c63ad6a64d08772b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671b570c0c07b3875f247c0e31cdab5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454906835d558e5ea396275c748507b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a1e68b6074e31dcc55fffa21b6cee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526c492322e0589446c7a518335bbfd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08905c2f589d660219914900128812b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f5f9ddd294ec9112ba98b31cffb0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f0352b06ecc77adafd302f0c8cb8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac27c7dea2309b87bb92a749277f11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745cb31d8953a9cef4ab31c9e74abd5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eacae298735edbea350574f9c4934115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db281d9654b8b1c03df294aa24425119116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bdbac121b590471a9c9b4dad15325117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed230c739b58a366e10c7e50d4496ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf40830ca397477a22003bfc09faae7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f3c6f541ff813baad9dab55765197120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1444d20d5b3dbc6f45f6e91d46814b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96700590ad8dffca62fb9b4f8104ca5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e830d2e5d05a8249966058867d20679123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b227573e8781e020592e5d7597a3639124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fffa5d8661fb65617b9e0f7759ec1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef780f721588e412a6c1a6dc67d924126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946c9f4d0cc79e44b7369047464f872127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a93849f840153664ee0971362fd321128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377dce072842dbfc36310a650b56d4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbdcbb8aa4e40e7c24a52d9a5f941c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15433163ff45e521ef65c278624132ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce982f2bb82f7ffb1ea301a1b49f5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5fc27e26e939adb90cdf46391be93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e11b13df2328b2bc4f79d5fb929f74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a9e8afead3b18496e7df04b26f04b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17edcccecc316475914624d09839f3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485a1bce8a7812a6840f4d5548932fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cc89106a1d566a1b575e998299230138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e340e488e4bf5493847984a786e38c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07235ef31a7ccf302e799429d1e5949c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef2ae1056227f986282490c6e5a200141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0cbb3df831504d7868c03f9484bed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1db53d067b8f5b399e110640508c63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760765fbb78e94c854c8b810fe5bbfc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3671c78e55f6a59cb2fce9611f80b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ebaa782d7a19db56fa5698552eb75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53231de576590f30a2f3787fa0f7d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f897eb25f942a14b37534254fdc68b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5e90a43674bd9c97cdb38743c10f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f289efd51f5dccc592210bddf545c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafb52b03eb1fcd3d00b969275c80ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479253745ebf3cf761f38afee207a3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68833779a645660d9e8b5166a97cc025153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c4e06e4495baf40e020913630b40e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4863f624a764f4249f8dd31cb3c6bb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e34be3c2fe0cd57e1427b0b0d460e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423de98f8891a657eba364221465226a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b153bf51d99bf6075063c2ac56bb62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ba6945419157ae36466a9cca04069159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c031e4148fe807a96a45157c4b386c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d668d3eb8bd7d344d005ef23c829b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed560c7318f39ff059da60299a41f9de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d338763ff9327fe505d191d1629f263163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a202d44ebfb1fc052fc32d0799843a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d03d255a345b8cfc38e66531638b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d3077c0b69cef014a03ee7b123f20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f48364d1bfc1e7add1a2b9cab032e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e358c6814a3dfec9154a83d12371e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665acc9a231f05bd035c0a052515c50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa62ccc6b02ed9174e4e817e6079b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696e5ef539fc9c2260612181522abd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb98ab6d48df58a8006920037ddc26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124ea9fd37d2919f261583389d69e7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ad23989385c6f3d25116a1ca8c578174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798567c2d9758ec0110746e994032cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3692dcee492cd44b0acf2d64209ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d076cf1e084356ea2bc3a2709d075177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5478b855a08b98a34298ae402a7eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e48475eb4d57420340033cd0346f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e749aad14ce5721235712d43122306180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53e14cac5f89405d7ead7af8dfdd5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040744a81c04f801377c18ae0a61984182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6a8531d5cf5c0ea085de68ba029f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4202ee0d31517d6453c1c74a48d85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899af0e556c6aa0d776c556ca6a1f864185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409758c03a589d6967f86fcaef8d34e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68164ebef4fb812485b8a85af45e0d1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51c42b35b1dc4200cbd2aa5adf18b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1b62eafb7c3efc32b29161ae5674e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31212b71bd2e7b2fbe8ad1eb6bbb4ef0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932649ad154f23fd16f7a654f26febad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2487b8d734801740f74a2ccb7b5a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a54befa6227be8057afc069dc24c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba6a21c4c1542761253400886ebb1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf6e885d33157c4098479b686493da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2816a912df1521c117d457d7363d72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148a83e572dde89268b1d48e4d49cc4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69736cde7e5a970873f74d9c69a70c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a81e7aa17a3ebd95390126fe55c297199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4152a65346fa5691075c8d339a0fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5eefad428a462f1bc7447f6ece4cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9012aeda23f42cc64a5c8c7b6b65f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285b3bda86f8b1d566b4acbbcf48fa3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1b6cca354175d98179efdac0388d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313138461b29ce67db96de5fc181989f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4a1c4d3a85f2a0ad133c48c817481206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f4b84888c20c1a89a3f3f9cad3c12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07bd54cf2956cb912e09e341691e36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7b238bab8cd939d467b8722a0b998209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85a1d83e2923584214f9fc261dc046210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43745ada7f7111fbd6de0595815e80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fa5c18e4c27de35d86088a26b2e1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fce12c809436024b070f4ef576c8c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc3dc301041043b6716b6f03e5d883214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b8e0dcf7851dd7a8c201107bb77c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f321cbd72d8b43247af9686f2c4a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1be45dc352f9fd14ba2b620f455a5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404b695097b5f18861f0c8833d3951b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571897f51424656888550ea0f13c3e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f3515705678325e5c3febea1ea26c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf597c07427f7d130c2cf7111ac09800221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a498c1eb805e66845cdc00bc6ff2981222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c42b511926a6fa96632b22d11f871d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d806f9db83cc985af1c7c7df6489f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca5d2d8d302fd9c3ed543ee8c4a59b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159e1456e0dff0e511c954d300ed7bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f82133af0e920ade032b61f24a7e9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c56779307b303051422a5a795f808228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b734be6a3d5bdb3c232492e4084f22e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e916cd8f1e5c1c09043eb9e3015be7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b350ceca49badfdeb3e3092b880ca66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c1021c193a319295655a795cc5cb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f88f9893515cf1f2a818e9e46f4d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548accf138b26bcb5e9515d1d415495234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf36439ae38db14949ce74db5e1b043235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8d4484148a10813636a9e54a06744236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc865b8209554549608227ebfa9c0f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686dd09fd72dccd3529cf00f879aef6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5cfdc550120ca36819545056ed331239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950529f9c1dfb0200411010defe2074240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37495ff888a00597d69dffbe3d26ef5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb4b001b3c78d11792beef86781567242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787f050ceb16d9325667f3422c09d0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acba8d6591d38dd4ccf811f077ff47a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd21b4842790efb20316fadb5fa29f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2f264b22625d94dfd3b754bc0a4ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce5c96111eb712d4bc543d71ff82db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96951bcd40d0f05d4ff0bfec5a8e3f07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48afb0376b95bdcf063e4a24b096cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff08f4fe421b33c97c584fbed15b124250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cfeda149532df5c133dbd2311f320251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03becba05a96b008ecbb9efaba0a55a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddca29dbce5883f61650ba8ef2ba27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d52845547de024d6c1d4858c6b637254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fa0081ae1bb85fb489157b21c342f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a2b54922a6c61a112b93b90693700256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d14b9f9f9aa611566a30a0c1bb470d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e706ab21f239a454f85714dd23577b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97604f444c0ba2f13fbd3a374d584fa1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cd395f6a1a8e98a99bb7ca45ab9df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3450742229313baa05937c18a14d54d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08712ef08b763fbad654173cc56ba4fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72474d6a50c2c29345ab2dcd8bca96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1739b5cbcf3904772930d9cd85a38ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d163dfd254f1c2c9c4d32d4b9d9578b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085e5f5c0e2a490c632c41e268a358e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13a96b0f843069a1a3ec40d8b55223267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda3735ed45e9140cfebbf808ed4b38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6767393ea1a565fde6c5dcade5333269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060657da038dceb74915c0646397b230270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914d68c74536cda9f8fa4a89d060e94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd453a74b32fafc1e2fced3e5f400c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc14b9276c987963fad68c4d866a49c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b28ec75dc66aa02793e26619aeaf3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d457dc3b3dd8e409cb78e04663b0e6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e687ae94d8d5432a47496fa6a2ea867276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52440d78d441602f3760c555c53eea04277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8a5d735efeab62eba7ebe6f8fe428278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e68f3ea2d575b2a15fc15544f383b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323846e48f06d20c7a0cf885ce0101e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4e67e406d0f4c84357fb4d5c9d0b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed3cdab677a5ad00783cfc32e4de79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d595ab451e164ae00832951ce34ae54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3feb5619e4fda5279391f06763098284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40c57b01cfeef5a062008a5374bea3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5334b4bca18163a6ea5b938013be0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33ca46cc65e50fc2605a11d67dacc0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a004974f350790e0335c09df5779a9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c41ea74ea46c3d675c145f32f435f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a4f150eed5cf6e9dbad03c9bb8dc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467dd35b22ff58d9f03edb60a71869a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c277ea340c332dedcdb992ae8cc53cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3eacddae01908ab109085ee0c98fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8c3223b653727915dc9909b0f6070294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b4e8d97407ca90009793db19ea48a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b606b85bb2c1a2f6b77319559ca9d21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94878ca14b77c51f976fed1c80d9e834297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038e2bb65cf12ba66aa3dd23f801dc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda1b0b4d5e2154c1cf0c61fc74d9a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28752362066af82e3ec92eedae32c49e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab3327022ec1d5f36f32e2b852409a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5129797c1200cf51f2e3374769a8408302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f40bc5da0a8361f85953621403b72a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778612a89e5cd5316e6f5276c20834c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747bc7646255b99432b37a21082b402305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa527fffe4339c1947654172491a9e61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c3006830d7a3e4a2fd04ca813dd89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f71a848878b9106dea980a1e2ba5ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406b8533456dfdcfcc83e5c08d97c54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b86709a69a6110055f13ae30608782310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2b0adf480c4461ca106090d8d8ec0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303344652d96509b6fc8296a75d0edce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c7f0624cc313dd9d4a177c2ae2202313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b76fe59330e952a41f29521bcb0f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368fa01f9e535d805f265e29bc2ca65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ef2af7b31804c22c92f3e19d5e90c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502071aa6d6f2dceac4b1c440346bbe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce81e3ab2930c6ee9020809fb67dc0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d758c3ca791584a281bb6dd4a8e257319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1723c9af309b6aed507ea1cf145b684320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ce96c8cb52346136933c560191fa2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06556f529db8fb8a24041f91110f804f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ae75058ff64c1493b1281a4d0ed36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c5fca3f277acff2cee5e279f52431324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fae84658b13f25dd5ebe86a7fa7a97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483a72243b85d40bc8115771d147b98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e7a49189914693230c9a66afd278e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa26693f2b65b74b5fd9a432d8d1896328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a88687b445ff38871187efc5f53047329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112217284974d5059f3147e53f64025330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c05b88e2ce3232472b0c9ac77e6700331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0fbbde14a76d1ff14f5b80aa9a4fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaba06495618c4354570fcbc16baf4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff782ab9c21416db3647a517b54e94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab96e1d98b7f11a5e3fcd4049445ac3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f44368a8752e1e17571d14395bfcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ae7708fb03860684952ecfa8e5120337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d11710501c30e0c96df62e9b00d66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f3b50736f8099e3d1422e88a0a2e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3372536440ae4cf57da31aa6723574340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179daf391f53c26d979728194aead2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53352da831530783a31f8cbe3eb462c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c423712ad3c5f0ff5f8c20701d90b63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea7c3fd7733f037572482a362e5a92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b308b20a881a8d200e514ae9a3123345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290c40347c686dcad2f4c1254a8b39a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0528ed5e82e208d9ce8b7f3875e08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba2a2fe4ca51e9caf8e49a32ab95fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4687c05497a99a44ffc15c59a729a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783796d5318cfbefd3ed326b85998be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d667a0834ab475b5b62901c9f23da1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7989e2eba320ded151641def293cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279e345f3f61110f83a6049ecdf81de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177ad799aad404734609c6fad5ab544354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b809436baebca11029d8edb369e62bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fdb69f49e8b87d8bd593d33b94e78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48bb7b88e7dcd84a9a1749e93c1abe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf053463d1052f0820e7e94cd6d90751358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61404cfb02798925c0aedfc6c76c70d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c960b888e98abe36c1f6f5b6850a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeb0fcc884aa78cc9023a4e3abc0fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0667bd5c2ee73723c21715ccef6d90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1a343d7d927dd0f74c77d9c171920363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573490cb109be6bc0baa017ead177f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d1ada5b5c2d086214d9d223f549f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97534f89dab0a6126673ae1e85b31a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9dec34176915715156a6d62fe7837367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132bcbc0a1677d38cc10630cd8f7465368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3a097da799c77d1ff9881fec1011b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eee0c655c296e8e624819fd27f812370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336abe2f7b1684a2949380cff8671d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a607d696b41ee5a97fe195375f05256372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e40d334739667969ec50141b7fd9a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab503a386d8d150d0f154f67939df8a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382cf14be0b03118d395d7124481f00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fcabc3a43c171f704c0cafadf4df4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c20dd2b27b31210d73cb54807b867377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd49270962ca11ec1cd6a4c1757f28b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596844da271df073d616248a287f3eb1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0a52d950a369188d4a179de6613cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d9b8d9c37755908c61907cad2185a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c111797136e86f27f595f0555c09f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9c25cf572fcac56781faea54e8f20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed06abfa06fc4931876b1ab73c0818b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c068875035bbddb088f97788925e94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e056a43753fed7f3b6bfef05e1eae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff91301a9c00e33a1fdd2e9a7c07bd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daf4ecee989985f2d05d30d0c29433388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9342fedd889df16d9fb3f8b14ac888389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346fac2331d582c446a471b35b47c81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d238c94a27e03214ce1875c28114e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dee689f9d2d98dfa7ababc0c79f623392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9a7c9d2c9dae83a4bf19c5aaedc47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ea61ebfa63cf01d8a7da39cbdb36c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fec0b39ea2cc7cfd72d0b69907159395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8b029e92a1a1bfdb4fd105272ac7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e5742f16c2c3e569ccfb10cfe044a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ff913add283a007ba5b020a9367bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5025ac6bc79659b649e067af4d857b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4217c5817d5e2cba49fe295dc1c3e80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67bec502501bc30ae25791f572e09c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37732aad34b104157cc0a759893758402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9415940f73a917847a1bb110ec6058c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62efbd1e00a3a1ff4c3963492ae70c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9208833e303472720ab4d4d8770a39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8fd99c6249e20aabdb72b99c1c175406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789cb9bdcd5ea8ef9f4f54f0984c519407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4de2ebfc04212d42f4c085619f0763408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4f005ad99e0fd9d2f09a7164191c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e989850f6cfb96015310bf1f57af2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba9bdf4ac97bd5cb9fd3aa74a4bc44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22ef326caba59d70f7fb849779566e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c622ebe198457ae9981cd455f886d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765f2242d040f5798022b983cd399a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7abf67d8a907a534cee2041b87e29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073cbfcba88681eebebd0743f218474416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5e3ccaf4e354c6bc228d5a146f823417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbda8944b8a3e20eb2040da3020a24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4f2194379da22610a8f1f5c8747fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cacf8fbded97308f03e8fed397a63420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43482c25e18a34edaa28ed34c6e2f31d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96643eb0f3a1a68f2222d91a6b25e428422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb6bd30ba56f3e6a8d5de365ef33e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59532ee0d1e8b6218e2d7c7b3264fa1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933f64a0d788a6631e39452d705dc2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ce244678c0dca7283454268433a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0520a15ca5856436afd70fffddef968427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb064e6e743c12ee9bcec731dbd1150428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7be18425f7d94eaac56c5373dc2c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc0e6187707142faeccb52412bd5cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff758fa4ddc928a53ee722b67aeb189431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86841e97266effbcbeef8dd998a40840432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34919caa2ca92e2608fbfd7b5d947b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa729d84d852cb93a299b43828e353434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eceac22377f9ee418bf0c6e3e5eead9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa3fe4eb180f88d9c999e85144fb33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657d89c9c47ad4efcfeec7d01ed10a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d44b22d04d4e6b42b0331beb21f6e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afc70eda37b37dde8bceb9073d9271439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f955959a24c7fe0acc55d898fccce4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4d01a7b613e377dcc4d97d5468c43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ce40f75d4a6a66a443c8c14453fee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cf1c0422c046e38ce5ab5eefea5fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cd64975836c23d7435adb4e598f38444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96720076d106aff82514b66b20b07bd1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27872406c149414049c1b21f031ed6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbd1a79930bd68decd62da0c28386c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70dd5ea69199c454fb960d34b80b61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f5434291016b135192a90fa9e86cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd8bfebef9461373a30f168708ae44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be311603c6388648b364e350b1053c1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30f6cacbcd4ab889d392f5c0975ee2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cff410745cde58f5fc9409db37bc40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda2188383cde9815c958cb208d6f4a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d0324cddb6cdc92e8a843d835881f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026b38ea35f6c644dae289e721dde04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce670c81850ea3624f096a7249c71e0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bbb291db86a0283f0e1711c47486c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3dd4bc946cdf3eca69cd735ee1c32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe3f2797569df16d6e38719aa17d26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db659c56fdfb7e03ac6878c31770ba1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2f424f6b671a9ff985f61deabb5ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac69355c65b0653437150c0cceeda39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7318a1bcb77689ad31defe9e7e32465464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99e72a5abf2b1f63351956a34e3a78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6eb4add59340364de0b1fe25c3bd9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72589245a5368ae71477508ff454e1be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66289fd82c784905c0ebe3cd621ce6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464faf521fb8a63346a7cd90db74cf53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94f93307a84d20e69329eb56ae3c6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb07ed251b0e729b7cf92d570800b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f36b2f265be4bf71510376715af0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec00ff97715490e0c6c4ec9c89d663f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2aae8e40a8f555cbdeddff81fd1657474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3281f87c85d5a17db77a6640cf32d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf8886a68f747df30978c631b5ba48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cf66f568dd61cd5c4a2456718c2a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1d4ee9e09657ee93a1d8fabb09cff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13f4a64cf9162bcddd4a949b2c7e05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a43da3a261ccab3b3b55db0d1df0cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d52b0b501215210814e3be3f97e08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e34047a7f47477a28492d9e66a38b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564ff088ac36046fa3ad83dadf7cb6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251c12176d9bdb55dff0eb3606fe05e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1100253242ac46ea888f45c16d36449485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e105270a999251e00fe2837525f4e1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbd7be43ba6f8cc719acdb2e626ed6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8272a1155d4e8f19a9a2c82eec96a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c608a52350812398c2d3fb29e2b036d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038a833e1a4c27f69566538292bc34a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9375b1f9f78b90302ad2d2d41125f9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb1513ea0af55cf36054d07a6e2ae9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3042f5114598fb454c0618bc8101e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d4966e2ca0f6b408b50dcd874cbe0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e41cd4be8cbe29b9b0a52ad5b7ce3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba89ef81cf3bf0c4f948ea530cd4f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699005547363520e17e2aa008f4b9fd9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24156c47c81faef9019665ac47a0ac1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4b5905de3aa45e95133ea4b5385b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cda9da9445033af6f0e94929997b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d39f7e122d8e82170dd04a369187d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb838deb173ff85c575fe46b97f792f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43dd38181c892264fd19daa2c24bfe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5982d4ad9e030796020ffb7dacf5dd0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1f9b664e0e00d0e7519d993475a12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5350d2d51d990f780f84bcd2427826c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d0b8390b117a0e3be61711bcb46fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067294736ee3e8486b753804ef7ecb1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375943765b6d25351e1b59dd668f644509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa11674f27126e9dd0da4d206df5ed1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb89b82be085356019d33dd3db4dcc3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a35f40154a06489c9e6c2b713083f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f36ca43959a3b2f29e2b845aae327513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117599b25ce881eab10ed5feb7ef844514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a6bf12a7bc89e31ee21c75298c1d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ed3a63bc49e8e2016934e1bf0d5e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b552f966f490071e6309e05ac74eee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85752d45ec4b41f0ab32bd6172c0b0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1b303a4b7020da8b7e46cc6ca845b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a8ee745d286cad23d0f9dfbb5bcb3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3cb27c9ec755427c35c7404e1e74f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e404c2d782128382cc7ef62de5ee41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dddd583c00965f229c5d5617254009523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3045b1b69d2b225576cbf31a77fbf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f580421de8c7017cf2db83f08319a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c905321b3b035c27b194add35461c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9584ac279c1a3a363da8f2eec902a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431aa346aa2b2c33ffc91712b4fda88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bdfe25234fa2a38e5a2bb749cf586529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e3d2aa7c822734eb34e1841ce89ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dfc5213a664bf336937c2e3383d38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec828a2c293cbed42175b1f4665402f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1c9d20931ab5373ffd608b0ade7b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39a110d526140527bd4e302bad98bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ff3fc23836f475127224172061e93535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879c65ca583c86f9c357dd903a0a808536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b193235bea3fd19750ea0c17a0c2a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989c1df5b6738fb8fad1ed122930f2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75385703298eb06b7acde4045d1eedc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b93bc73e3d0bb8f67a0d0accbe2aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147a16bf6ae0917c237850a97505b8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11e76e5070c513cec131071e571d71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f75f150d7e1caaaf9f9eb00152ce97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a154c753cec3a8a7f196bfb8c88810c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e46d06e6f168cf3a36d9d6615a9a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad08c38374d4ab9371a1029df2f65c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb2edb1be7d4134096572872ed8442547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800d8739a9e9360377f5a2766e44923548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3fc98736aed4b95e21767e1de02dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bebf6ed278a3ab570bf25ae3fb2b9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752adf3755fe73c21a34156a10c72d52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457eb440fcbe6c460748a0437116c24552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befc618b60a617306887c59c12644dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad914535ce379963b8b9ed90caf05ada554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a11b4cea58b677e0cad3c8a446cd76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2d8329d28ea1f2fdcb39ac4151647556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e61455a3cedfbad62daea9682276a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2567911ef869199ee0c1c57883b54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78dd1bb3cfe5177099620142af625f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11282c9ffa596975f3ff89f6fff4083560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6384a6cbbc8f9c490cfd5a2d8a569561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8e9efdfa10f6e49ef54e6318f0242562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3a34581117e3a50a6c613c7eaef93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ba832a92bf43ba6d040579deecb1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37c7a0dbfd9b93f5354a06746190f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3c7e0a2d23c721b243c8cb0862c73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b33ef1c25f5ed95dbd76951368cbcc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4d5a3b982b49a1941117ee5592f1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eceae5c03d61e6ba8fa43266f11b67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54513d8e17c5ec1cef37841611621b6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa075025b10f566364aa15727d18a16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34963e0847777709d271522bc9178505572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa072ed7e8ad2322685c09dd9fe6717573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2477381a7882d4bda6ce69d77c341574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8781d51cd14e215635f51f13316780a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafa735e649eece5af82fc62e3ec440576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05c56c79043f3bc8cbc67dcf688367577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460d92fd93f304c0f925900257bad54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811f44a615a13b36d9cb16a58a70b5c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17061a26afda2dacf3b4b8d819ca143580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f0388397b90370f0fa016e8503cde581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841af95d81a31abf12f3713de4d413a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaf567cf6df12f92fb841e36dd22e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf415932e50e3ef01e0aef4f5d49eec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db3c4e798f5573228fde407ddd0418585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eccde737e1a386faaa3dd07c5e789586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb716ff33913bb2cdff98e7d3678ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04224bf691d84938fc4c76c1625d8113588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044d400c8af7843f66fcef7d4533b7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b289771cf42c784f4671265a6d7df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89141b49b3946ed439bebb74d1eb607b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b313321b623016c9af0535c12b131592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8b3e2bf63b8e0d1c1af81b04bf9d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443fd555af8dd5254839c219346d324594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cf40da7ca78b363f09abf8ac5a32e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8ef9bb867952b7e4ad688de780430596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9ee939d1782c6764562212f38fba3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a749064f1e4bbd617f1f950fe81b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b824c879c261fd8b47e69f30774f6a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938b03aa085cffdb425de8575181c8e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23b36ceefee5b03a1d70a874488b93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35e84b057dd15f61c9a212d45bd914602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08c6731a1a355a4dec59b578de7326603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb5c61fda8c77b93e5177c39c1be29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea30d996999a4adb495fa9693a997d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a290e99afa52774af716f4f2974e24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87ec30f8a20e150fbf92445d4ffc3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfad7fb7951931de1f3ae93f1d14de7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738b78089ecd9ec41658845fc4d7e1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1d97783121f23d788f4b0e717837b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16d2c5663c2bf22ce537df44e76bdc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ddebb087984c5179d50d892c68ef9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968b889d207b71765d353f4a7ce399d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe8265663718e31a08f502bd64dcb1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd086d84624124e9489bd7a7e4c421d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607e245c5dd055f97944df7e51afe57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ca0cd0a15ee2f51a0c715bb5c823f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c474e2d59c32a8ebe9c1bb526f0f086618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07571e6a402929a68183e899b499e2f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21810350ae076af95307fbaca6d4c608620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f912bd8f6b302dbb5f5ae431e74be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe4db275dbfeffbc5c35a385f3a8e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f791eb79c48bb25c39a618f3f9ecd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce14dbd7d0a431d8525ab39f95c77ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c29dccbd34229363f936199bdc655625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148989d93ff2d1771cdd51531f8ff3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a7f2842a48da1ae086beb6b2d9e16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378c9bff16cd958542288d21dc62c41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a67af5412cfd0fd092ba64d2727b10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42cd21041ed614bcb2eed917710c02630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b826a3325434ddb51a686c6be757c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba7f0a04060a945fd76d75cb96f0c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e25a00ec4b0e5f8cd04ea137f32b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546e1af56bd753a1a6ea3c2af77e500634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeef0b4d100e55a557a022c851975c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6170a5fe8f37c29f25434fe55725e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe578508fba2be42b12a05e21d1e41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f839114c4e5758084b18c25a08f526638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895e2d8efbcf062d5a878aa6a0381ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d4e951a72841a986262fbfb14152c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ac983283833ca27dfa1eccba36d02641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413f44e0e63d9377fee345f557d742e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da773fd3bff6b9c60371edde7a2cf519643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d8a2fa834f24b0fe64c4eb15b08fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff893367ca5ce25bc625a86b53ba3dd7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d644b1576f36ff53941206d8ea223646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efdaedddab037a4463d2de6e942d41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d6f19b1eb5451494d5ac2284d6e77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e65ca4bb1c4627de693797c8c855e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52367d9c3c1ec281dbb6cb3204ade0f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4d54eef09e1f99bb1f1972c77199b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ad4cca1ebe5338e3d654871a74e8d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761c3d6a0ed60e021bee55cdc094df5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b1fe3c696cd24155a381891eb2303654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19752fdb08e7e968282afcb0fcf967655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c186e2d1cb6b68470b88b6eb4601e8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda1904a2e6bf72e85348fe680d4f0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb73fb9836e50e3854a76beb2050819658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862f571532fb71620127ec6367ad115659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232a82b2c8b231116c8e6de9975d7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40ed7928fd87e3ed362b6213dca8bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815613bad00ec9dd1414a7009147b9a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fcf3c059ea6532176af885aa96311663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a07208f1fdd8cbed1e6c15353fd00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496754579a462efb55c4634333921bb6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20819b3d41359ae93e9b1ceeae2bd8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b00d587e5308e3d264a682a3e991e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b08e2749d832080ea5ce5f387d5766668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23cb43d376dc2410e6578543ed6dd2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa155ba95f302e862600d163036cae0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0539ee7ca64bcfd54adc1dd5700455671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91c5df6cfbf68f2203f7c0ab3453c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6918f3330be5de4d0307795f35391dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67515acc1c1d3fc698e79b1199fc1f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d666a6d9205425236c732b29a818b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c109a0398839e9d7ce35cf8d55d344676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d479d2670ce21af5d1ec90fbf301d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff487cac17bb4bff15fc050b4249c10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811a35ec03484c9c36471a4499e8701679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903710e217e5da201b3d383bdcec623a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfcc183ac7b147504aa063a8875545681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5a5835c03eb9f905ee9130886bb07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927555f241a37d20767be3247826b61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b311c5434793eacb583327e959eae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6ae342a46d62ff75ef415405721e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da208ca5a69db771dfc550c68b98aef7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8d7976f4524c5de7ffdbd547e406d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ead762d7efea7c5da8dd0dac48a5f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2707691086a7f7096721dd917dc334689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238f91aa4cee56f93afd88f603b3125690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45386369df5cddab399507a86428da9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae07ea1ff28a55a316e2d99ed810933692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d32b5436d2275a5f468bf3dbd7a909693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe359ff182b9e806ec792e63a6a0df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682210ff14b0172cc0eef2680c030ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20033acc7beabff07dc08cc75bfcb431696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e51d9f4e9918dcae5b2d22ae3aa5f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c71de97b7ea20cb530b092997546d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1c0115d0776282a37c4dfb86119e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef07d6ae2abaf0781f9913d49e02255700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a073e0915b3077e8156f8927f59772701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e62e2b5b826b5fee4e1e45cd5b9dd4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308c6724e0d8884e6f06c4c0e7752ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2a56e388c6f9eab96a195024c281e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3296f8b1a6ee7b0ee3edf39897e02705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c6608c6f89dbf7fe647aca8b1304f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9d348db2fd5dfbf6ab1dfb2976730707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f0abebee9c93c5a5d95fd7c3d0775708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13339c9334f50da62c34245c2b9dbb6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d06285a87136f2c304df060cf2066710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9200f00667ae755051d9df56879a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ec009b57a748e82d9fc024a25a23e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fcce30c16ff2a862e6aae19daa727713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b84bc584c58874d26921830e6411b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec89f5a53c42526508c88d7b24eaf0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5666e022cd2ec00543c0ba5726e8b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaf379b986e8f6d5f45799e355284c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c4ded345107d80c48dd34aac114e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503b641e6367a345492023482a7dd2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e30f3464a9c4f26ed26942edf767f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a514b5f0075c017de8cc3abd52aff53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73209e657afe0cd16cdba2127f5be0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c7c2c7501ddc290b8f3926c80e669723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21117e77f3bece60e31933117914d7ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db19862d02e7c5c8f35e0b58cab44c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6a67fef62ed29408c8ca4eadf34ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241e89d22081237810989028a1060b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761033a1c399fe4afdeb68efa7e38be1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dbac1415152ea388803db04bb96d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bd0a1e24b4c043bbbfac3ad90e9cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564a04de75e599271bd66270ec10ff4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad57513c9f935a895119c3ee6d91bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546db40abaffb938ed3327de0fb685e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2674c9ee7a4052e622f8b2886c40897734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d173fa16414966892c1da118119f31735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a991d896b5a15c29c92e9ae92ec3601736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14534f43393f6c8ec8f15c6c9e1ef0a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd422d85b27743c988f473e9678027d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cff35379bd021e68014885c03e1eee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a6562fc246827c7553c2822fcea8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d515d245242323914c29f5b6639ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d1385509f471123d28048048a9918742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6602115c17258abf997d34a385560743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ece4faca963e6c738d8cd4385a7b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f542630087f3189821f237adf47ed7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06157faae6c93dbd5460db65f4b4a5ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc6461937938dc33a615e0bd2740e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18a23d396285ef99d0bf8824233877748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77739df6f41976dd9f572144bf2f2e63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c137f3c6c016d5121ab728f36877457750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b0022ba5cba4128577f205b39a328751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6813c8947f11f8cc5102033dc0c35752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1db9cec40250a0512ee778d71b6e39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f636c2ae78ee2a5773d4d5b490ea18754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef7d4dc3b73839b44849fa34ae14b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a33b9d7a39399607de98a37270419756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6775e626a5299a65edb506498199b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0e754a12191de6f5e0c06ba512ce6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1775992031a3403e404c94b0df540759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf88c3fe485475542ab13f1ceee0007760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3501a3b6cf09ffdc269d99de06a0ce3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df72f55d5785871eace786731dc9c3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fd14655c03ec9157c730bf3e751bf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158c65655296d4ef3737f1afb488e67764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6863b09a173c3e871e24b2138239d28765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4f230143314f0d4c8433f9e8eece3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64037fa37fc0d708cd6af3fc36536ed4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c44631bc2616f250ac0897cbd7899b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf285abc50a0d40a49576ce339200c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7920796f29dbd9186762a101cd0897770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a6a050ca09ff44a39d89f7c89fd25771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f41e83ae35a208b94ce3235dd6719772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063258e7962e7f5c57f26a78ce78880773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce0cdd994a28e20788841950f417ae774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c80070cae29e089c153470e144294775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9c4c86254a407633439ce67601303776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912cc418a3d610b57832ea42bc21e35777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc850226c37b5597c23d99071b3397d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1ac1136a1801821d57aa8a287ebb5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e62ae19038ad459a189190f76505d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c48f8b92fea3e727fb741a24ce71a7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e010368edf08d36420e35f03d08c69782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d97749b2d0a40f71438f79c3903eca783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35027746668afa40475578727bbe6f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202816aca329065449ef0ea6a3dd456e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb798a45954d0d81abc67bd76f3161786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cfaabf8ab3604a95072e9ad313cca787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72463d5d5837707ecf115a1bb6618c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eefe55cfa9ab35b39da95c0adf8b5c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21da49ea88b78bed96376494541b1b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7df6c21921756336e0657f86ef73d2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0646d92e7486f61a273f99f25b14bf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226daffacd633c5cdb41e64e78cff1ae793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041a7b9f4d3db0d21ceaaaadedf0168794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896cd3d5c7ee1752ef39bff515de09d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d3c49ae4361d87a7e1afc741bffd7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374d628c6c63768070eb4aaeef2fdf8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811340db85b6f7bcab929f6d10be859798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf08acc03b1b65f20c95ffc1f77e718799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0515d932ebac6b7623cceca37d79d5c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047cfa826b476cc73db197bc28242a2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e127fff3aa99e4e75f0b62e0793f0b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55054a3f69b79dd27343ebe9900ac0fa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4ac0dbf1ec667305e8f08f71a8a23804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb29503fc2058bd7eb1fe46ff186908805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad314e905224c7a21e1dde73978a46d8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db7a6444eb43ec09c2e701a0a99367807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676e89b55c74c9ead1ab21a693ebbd5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cc8f057888a388884c88fb24bc82d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f485173368be64bf08bfb97ea1911810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9103d321b3ffcdbbf87a47b5204284811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e3309c521fa0bd8c88172d2d883b7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514502fcf0abfa9e5cd3da39f226b8f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88e2af8aea65a6fba4792c14229fee814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9da62a5230ac46d5449828b772e71815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6761728cbbe2e3ddc37500eaef8ae80816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b2e3c336e75352e15cfaede3f5d87817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>