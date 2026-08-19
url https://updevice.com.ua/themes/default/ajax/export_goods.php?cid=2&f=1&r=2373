--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -3775,51 +3775,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efcabde7fd6397d2df1f519168bd1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d073f568e29d3678cc53772969aa42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb84f054021e2e7047c1fbc747cf123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057196675c8e610cbee323a728630794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46a74addf2b36087dc166008f003a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02ed68185cfc9fe8025c9f953e117e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c2b88a38eb137fb27b1e7b5dd20377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874cd5398142277bc697ff2d813cc8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f9b03c0fc22789aa24250e81e4f209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701584ab530d6310eeb575e0daf4a6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb1ef619ee0fa45322e87e94d0516111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8a55a0a28d9a41c654da1e38dd05112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bfd13974b840b695561ce0164622c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7975f785bcbe7c3b06911f1820343c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3a4663bd915837dc54a6c3755266715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a53bc780e291dca4d5a5620873e3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ca224a203ac0839f23a6f6e96782b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba1374f2faf4bdf38f4681cae48eed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c508f3d1d210ab496b7d068515276219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fad7136375a96093d7e740af462d0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41454fa870f58c728434c7ac72a4c49821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c29e776c39b95b5696a651419dbf822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22067f6daad598d87326c7d1e0d0524123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732d52674754e6c6de096c6569be4ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe666b6abcdac44bebcfc0597ffb3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85118e1fe90d7ff65c543be3d473d8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614f057dc6a955b16f0778401ea663c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c1193084543eacec31fbb2380f4f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264807ae3432cf09f1f38fe5756e044229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a67331664374102f242b05895d58a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2dbdef9fcd4c2bd0410bb707e91e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7270face53e33fad3ce94728d1d6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6851d1ea374e5e53fea38a150b392de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418139fdfb4d3e1df98356925b0dd29034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb1962589dfbe7ef66c1186dd5ff3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2722bc55af3d8f4743e06875fb063df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f24aae55f9ed8c800c9543ad1855e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db7da72ea6dc96e3e04e9813f3c6cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c033757479436d30273c9deb95e96439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e73f1f5cf486cad39dd0a459ee54b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfaf1d0ad78da2389b4cef859bc4fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2cd07efe6f40d5a5f8cc014e9f8e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079de34b3cd158d43ead50acbcd49c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49479ef8eb9e43a47546cb922681a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317256842e9f2f7ea6e7a2bf1f356c4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88b5ad921f9750719197ec0c90744c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06917898d9d619a2292c1c3faef4dcda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a3af04d315735ab44c6a9c34fb7fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601af481b9660030af3084832580ec1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7b43df2fee2df6680fbb999d84bb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dee7e4f2c097d5e88180afc30ace6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bc2718d977911b0a1e57a32db230152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bf3e6694b68090e88e692202be1f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95f95be8016b7308f5281253c6a37d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d348c928fcf8494afce72f4558f53c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0602c734915bf0667597f52d109ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67abe9adbd169a3c1e2297f637ccae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80173b0e39a308950b2a4a0f03bfdc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6d630d777480ab8631644554a880159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396b4ad63748f2a8e3b90885a38357460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d4ae72b2d655e207cc82f326055c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5626d953eeec6f3c7abb336bd4776262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d67e84a4171d8598c04d52c3ecd8ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9622770f82a1a6631aea238e2757a8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37282be42c4f7cfe8b762307c16d35a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cec9080a24551a78443870077d8d4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595b33c27c0b6c7312067ec9539190867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17105392f5f7e46a8b90430a94a46768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d758e0a3f84769b3cb3df29ad249369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172485dce15a5a4b2c62f9a21c594ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af768563e992ce084d32fbcb97ad7b3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6dd57af34f9ed035c6bdf596ab24572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a079f0d30c06349b52a8f938600c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c177daaf6baa88aff0be2febebb6ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52333bb55312b58a48126bc5ad4e9e7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fd14af7c61dbb66b6c074229358f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bb387c517adbbc0292a514606003777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a63bee1de6f333b8650395fcdfb7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2f6e484c8f3e9088c68c885b1439079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a86d656622c0eca87554ad35e1644680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b8f7d9cbf2ee3f11da81bbd4417d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac05760aa500cdbfd76acf8f91e6d2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cd7eec4778be44d55b0e569b6600d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b576f4b44c004bcc83aa719bf1dc6d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9db4bd3575e57b6c6d2bc5a7e9d4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbafc4dbe3db0dba21df72232f6337786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c01d35e812d0649d5bfef3216732e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d708cbd79022b1278115e63e8c940588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11370ba994bcf1dda1b90b8a00dd8f2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631b214eaebd7c7d7de74f051c11c5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c05464ac4076138c9b9fd62234a1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca34627cf30b9faf3507ffaf40ca1b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb97becfa73ed99370de05238d415993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd03769d3d70d65e99a7754d36de88194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215ea50c800935f1e1748300a24099995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b0c78fb98c195f4110315f2544fe196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f249c9ac9cf3435523b5fb9a87511297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b705e9409f5f76067a68a376ab541a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d140f0ea3c5e555fe52b2742af1695b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6975c84f7f35bcea74bf441d0d4cbb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f9f649c45792996758daa1a0a9f5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a29322187d7116c013742cff1d378102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4a25fec8d2ca47b2d2bad2bf5acd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a3cc066811f25b16e71815045aa60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b63ac68e8e7ef1af16fc1245c4f2da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e784505287eda599361e1d9cb46f2f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d2452854208ec03f02656010462f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59658a6bf27017ba7aa624c3e4c40fce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e609a2048ef7338de2b908d100c0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70d96d8f4afa2765381b8b54403243110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6b3407b8285adb666b844d83e13c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3eff2b475698c39ac74974bfd23e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d5dc4ba50bd8198f52c9911c1768c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c67da685c61afc759a3e81d2ef2b51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df84b9306e6b5598a4865eef1dded0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae651ce267ce0fc0d0e335e85e7b6c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c10810d3721fb1a6a467e2403b3f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f3d16cb736f273cda1f8c386feb42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61e96dd2ec5ff4ea1119fee8de3294119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d01d396eebddf40533b3cf9463f7bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aed706deb0042220caf625f71cbac4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b97aa9e6ec1366da307d7067c6bd99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8931a19a9c378c449753af1b7d1bf58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeedf9600ec5d0f54427a632fe2e52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb349028966a2511b2c3b7beead132a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4c5cb1b7362cc9bc347948c4fb857126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cfd9fb1f01e5f5bdaf1818b9cf414127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50719c211e83a6b64cd9acdaf7b3486c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef638ae9fbb858f2e3500b16ba005f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398ab7c5bf51e75ad44e21d62b200f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebe803f9fbd0346e9563522e681802131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777585668a88040da66892014a27cf3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65893a517a7d10056c68a42e7776c96a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69955b494efcdfd0442a210048b04ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582079cd64e69e22e65a80449dc881d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561abe673c0dc5721c0ded9ca873564136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdf48fa6472518a43917ef529a8e3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2b573b910ab6f11dd0f9950856269138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838a88493261c035d1d1d017179eca5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cee5353be72b3e1f83649da946c816140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268cb4e4396e6edb87eba39e24de4b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a847f83e3c05ea72d2dba3f3d1e7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d665ff27cbc011921ae449636a13a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ff57b7385d9304ca1a409ef591489144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e1a83a2a5fcc79ab4129f309ce046145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b9259c129c0ef431ae87d306e6885146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b78a64fb0b096f682b470cfa82ef3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbf8fad0d6bfec5cd4875f58b3e302148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efb25274237dca965d63a8795abdc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161cafd25a648260ddd8b675c149068150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15ebc8c5208f9ebef680eda82b3751151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283eef3c3f6242664b8363a2bc32773152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054fb27101cc62d741109bdf272bafc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f856e6da21363c5a12826291dfd13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71000636eeb226ea4acd7011d3360a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339376c411fea058891f689979c9deb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab70d0ddddeffdabcdb60ad3044b62a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e4a47f84aab320a4e938992e9571b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bdbbdbe93d8665366bd81cbb6204b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a938a182030a159f7ec5c8ece3c3b65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2064349d9a4812a173595c2256e0aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5e7b555f8f278f1dd6e20513640c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac1ae7720fb99c9137d9c528b60f30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca866c36bc0b2e96958bb45a68dc36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79915bd8b597d9e9e7c5bb05e68dd924165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ea518c0e5cf2b8d92a3240f2e22e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c2ffac847a01809677e90674cb791167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb729b7ddd8b52a080024f474e41bb0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ead97aeb36a107196cb97f9a30732f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7174c6905dd889d186767bea1a411170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02729737cbfbad2b5d98ab4fd67be3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f18bed399f8efb7d2f88b7bda1032172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a111a54cb937a5e60eb3d0a6a676d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b30607fcf7f53ff59d6d01b61d3e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1745978f7e5a7dbf1cd57064c742257175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b479a1390f327c0b14e03cd19db6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0233c97589a1ac0bdc9ab695e74841177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdff0e6ef89af367af9831ca09d9116178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21550e5daf8c4fb11233365ff134656179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0fd8485525f94e8233abd45e08bf7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e0f070964aa1968aabf1e1fa0c6fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327a805f0918eedcb6430bdfba90f60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348a2ac95d54665065a629beadfdb55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f679a08edad048732b5eb79f4290c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104762df003073b0635a19a46608864185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456d79e088bb4b5498d9a117bcdeb13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e1672f0755dba98e74d4c6b911431187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032fdc7d14024959eec2f4e4c816625188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3023f1890bfc74faaadc95ead5ca10d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6653543b79e80134ef3600f8a4be7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee08a7ea1495cc5a4fdcb653ca42b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224fe9e0a8a02310ba53312655ee4be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7856308a9f1d472d6b0a96024f8260193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40c07d0a2de0798e26d75c4c4c23b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b0aaa36c76c9b47022f09c6702172195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691ffe38fcd9c0e8a09239b394bb79f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf6b5726c270216191e9f06b7e1639197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec32dae1ec64f3651171843dccf3193198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6a9a76fe05821d97abd4f409e2492199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d86f9daf8d0cf2c0e742cd464b1e52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93becb226f29150c5e26e0ee5ce9fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d183b817ac90ca91d06b83a57963e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79d360b9ee859423526846b69a15d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989f4e198fa6730b950687a9cb5658c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afa5c101d98d80d4edd96c10189f26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0ad6f7b5ff01b46b635f7a53a418c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb203523aa094003227c62b2dcfa86c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f801c4099fd2d342b95093581afe4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b895a545f957d29edac2caa103696209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a33e79e3227550c69ab611ffcd859b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33026a4c977e17c92309bf9b205b8870211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75217465fa2b2fd28694409c1c34a99f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b258657126673f2b77d1d36cd49e61e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90071ac39b6edf2a980ebfca12403c2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9106efb58028f94a76333ea396307215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba66ec86bb1fd1c7fa38d21bdaab8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b29f835aa3b9a308dd4f8c612d2f1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41de80a19db4aa006c820ec26d88d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a155249c6f931f5fb67596b71c4a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66db4a567f0b0e3d5fefeea724c2a45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3208d71693d70331f45fbea77b53b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf2e05681dcf1b05bc9cb077c89689222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f448560183a26a15421cc671323cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6640388316f96535fe05f3719c15e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308c74a27171543783fd447a78c9dba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24109a96c882340ac9fab19ec3c1dc6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9e24fa58627b430754880b9baaa1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9fbee76d7bcb3a60bd35dbfdb2432228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed11b2eac7cb5043ce68a21b2c46f95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae019984216f3841abc4211bd4330f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31d925a318231c9aa90cb8d4628595231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d50148b907c40bfcdfd949ffaa9d0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d769b53230edcc87badc557f41fb1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8f7aae4fddc01ffe0d7a6605b12cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1ba2d4179df4fdfbde1f4104ec59a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167a2b66d1e16e1d55ee13c3442806f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00ac3585f4f5d0a899614230f961ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fcba4cb81c2ea2d4c31a8eab0c685238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae673927b5e59e0d190b3283f6b5b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e73e5f28a0fb300bb1178cac4f0ff0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00b7f221f45e3b5c5702b89998412b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8f413276cc371c8664a6e3c34dfd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5de5f1018bcf9cb89a7f52275df2a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950f073e14e849f5cb72fe528b9292d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5d2f4ba0e7cc4f248c3cdf081527d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eeb3464762050850001025ea4b1ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff383bbcc24b62506ba96d80eb319f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6a40a0e213bd37e49e2d1dd506f1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ea208838c69537b54eba5b723f3bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ece9fbb1a8a825ab76b89b5ec6fec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbba5f20460d2ad697f2b314c182af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48182d654899a91508b8e40f8650bd3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b536dd3ede0fe6515ea34608cfc2ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec457c3d484c1b9cb6dd6ffc7640ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c526d74c1362a980b512e483d0ffa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be9f5be26592a27dc3afc10c7471e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e338eb4bb26653b469d52328c6061257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcd70b7bda3003bd29c77775ec9249258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef793f926b8caf24e4c7853ee54492259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93cc4e83cab1fd95b504503a1f0611260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bcbd8b3ea0ba8e7157aee23170f27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4637d2112b3f1f1a09d9dd73f209a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba6a4b1df9a6c92677c85f33e80c9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b941c5fe0ad06f46944d8a31d0691cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c58c565d38234ff1a260708d165519265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e45fa07cf80736232f491f1f02c696266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669cc48fd3201d4f8e7beb8616a70b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a694e8283215c50e9ec00bb8bbcb72d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4469c09067f352a708f676f4ee5ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed54e189bc77498698a08fb62124ead270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46b097c22a10440637934a6fd90219271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5024b732871f3ffee83455fb31ad4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d297b9f0abc10a208515b13254d5deb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04198df01ded6484151006fefcbe68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898666fcfe7743241e164d1a73afb73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2fa67802f167c667782e1dae5d0dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aa77ccd670403c96cf00ae0570b2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d2f8de2794c32967afccdd34b6a70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bd6c907e4d73b8ad057cf580e742a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bc3e8a0b417555b77d88c8641c3b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66fab6420d9f9aadb1aa659aec4e9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654f1911569f4265fb44b04089bbdb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22e9546a787e38b56fbcd09b66f8b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2eaa411845adc4fab36d1c2bafdf3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5af07ca3a5581f1c15fce0d8ff540285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f659aca33800716bb7fa0ce2b87c154286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054b7ad362a279d8795bb998e0ebecf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb137dbfe95a133630c389d3220d2b47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb9736a3df5b9cc789f13f4472b136289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b969201d8a8509768f6c90502d133290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17709b3410ccc5ba5acd853c0834f458291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6ec058568b077f7581f2370735dde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2f1d0692fca83fb3e8c211c499375293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10b167a4b49353b48c966c55015df4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdb93c59b5299a90c0127445c1a170295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf00d0ab2046744409aad140718cc68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3227c06886a33ceab9d845c9b7054d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3377c99a21767a898593b5a0b453d72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463faf542b2fa442230d433f49601616299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bd344a15371e9ad638a3afd869ece300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9489d5a8d1d8cb313b8b16f798134301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e91f569b6a2d8ad68605a1ae42054b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ec86f9aebf47b11afba5b46d125cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacbb7566202f6010d951bff304a7f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c3f18b84ae3c16c859e3bb08ef3e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac016c1935aca4654ba75f98403f3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470a7a18d767ac6b2a66fc88dc171b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc22afc2f16d76e1e22a5d9051e90d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e41fca5d29f780bb665cd59bc6ac1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245fc8c3edc1d6f907faf3a4f79813b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b673a9be288e6f57d841a63ffc2f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7c4830001093cf6578207ff1ffb6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd4c0d9c771012b37d559e0a674b59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a1cbb70bcf6f2977c2ba0d3373352314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6049a48d01167bd8e27d085d6bbefe6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b0a73c588d92e7152259ca65ba5e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644d2708f232e8088720efb213487d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fb6e6ec5cb56709380f31af2f2777318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d953f423c64ad9645886da7d6a069d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe5a9314a3606c19a16135072cd984320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c331d5deb521d2db5348fb535c69d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf2fd28b1092fb8d8d2d8d03b081b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28d942dfd840f3af83912543f14d62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d334bc52357208dbc86171e422c1ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5e7994ee1271b429c9d7b6879440e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74bfd4ac512f7afe22dd8c09eecb2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9328b5a94c817747be9ccc249d85f01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff9873c1e674d1053c1f937289ccec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c6c03784df3069bea4b79d63902e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528dff49c7de3d857336903a09155d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5a057a9ec911e854ea81ae6fbf764331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906674408281a31a93d0ae1dc3678f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db1b33bab09c1c756507ac9ef5e362333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c7ce9077dce2d4d1ede51196672bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4d92dbd077d3199dbe88a8cc0d17f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801e65744cdd9443e3e3a044e5ee026336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9676e9e10451b6d7c4a8d67dd6086337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24e4567f6cab485a4683be2088f564338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e9529f2bddae5cf2453e01b695e56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bac3baa673d27a4d40317a80547ec3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c87d98ea37c2ee11bf084efd0ddbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cd68b6ede3fce7ff51b3ef604c05e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778a86e2259046747d075005fa6af54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc057b3f1a4c39b2bf45d52bfd6e271344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9cfb809dfecd5072ef5b5966f24bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dff461027b4daed2c108bd9790658346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d21472250c32386cd12e0006a9444347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd0fd826aad9790f947168ebf147df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d45b58c66047675604ca54c2a6b67e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b332e2ce77364a3f805d874672a712350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e6b0529a0dfbf27d28700297c8740351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2543a440aea5ce8008e23fb15617765352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f316fd9e114e0b16364436b762a93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3bda110bc6b494c41f0a05f578b00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a11aa9096b9b21406262e2735144a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206f4e7f7962392a31e39640abae310356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e5ff92618004324c7927d70d7146e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa11b49505fe12b63b6b972268afa80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45121726bd705dbe9235f4341a8dcd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de2335f8a970a5de7b95df7cc4a77b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929c71e787ba0e70f38e03b28247ffa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7128c403c8ada368c3f9e0d60d410362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee347d76e88fda9208ec5a7cc58250363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0206f3e518f8efe94e76f3f8d0a4e63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed4b0010ef43a29abf16c5b61c56ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f31d971b84338b181b372b2c1b85e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bba4dc6d668854b8626fa3277675c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca70138cc4dc5d2bf8b46861cd6b1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcb631f386caccbfc96adb876387a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b9287d9cd260626f6164ad461db0a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e375671d13cd1e78bdabc4ab41ce3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cee5ff3a3b56df62db258c664a7480372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0d2511bf0081f46a705589a74c763373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182c616b2c92accc33cc935325afe48374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f51fa856ac3eb6e20a59281764021375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f5972e413a388f384089e15481517376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363108292dc03050c1775520defd02ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14691cb36b1363e3c24d8d43752cc56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439abb484b142c0bd1ee0d76aa8c740379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc05a1d3463ae5963e8b2e484af077e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028585165fb96e609bb124c376289599381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f37f75fe3fda4bbc2b2b932201194382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfeb8548e3d0aa9a4db50bae00296a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7a28b08a7c811f735be386cdc1158384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04f715606cbaf8d6a2ce45348797e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f417c0ea8a59991ecbfc34fc31ded23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd453b7fbcfe01d372b4e102eb9ab054387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4c2e39de8c72579ed0951f4fcefee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf4e28af6a7efd15fad36799596960389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc82583f2055187c53ebf34473e1a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a27768bb6e6736cd65ac9e27759c0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7231d874062d65140c50a69d2572fa6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca51ba8baca5f9b5a952650f737dd5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abc5c263279bc63801bce60e3021d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeef6cce74de59a1b89f8e11eb6e1ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5685143882c80374fefb6e2268f46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7700842b6407f5cd7426e75bf42fdb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27618ab7fe0e1e48115231e6aa84c7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d27041b688b8a6e143d998e2a8da27399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2942d84497fd09bb9a33be38d83f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bbf35e46c227b27be1f144c607254401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf1a85d405e4123e6be8df7e293437402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f9b03dc831767f45a612717eb39b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84804b13818d5692342c85d4bfd2a8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6cee316245eca28865a4fb19619f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9d05c6296fb1b5b63e5aa16a3bfd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babe088cfaaef012e6fc37495dd8b36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ac21863e799e15380a6cd2287fcf8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e492b3ec763fcc0886b53e00f5afa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afa413d148e2e2becfcf5751bb9294410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fab5c7a120ce6567f74723ebd6eee0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29e918a853ce6f0905f97519bbd54c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd8349a3e0f0f2693954a90e0ff1bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3db4d284602464838680fa80698094414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd2f382da7e0cf7427b1b6365087d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8141186479528460aca8d8eea52d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11de319ea4f2d0df6f9d156d5f09c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0837048ca4e58bd5d2dc7d9a188101f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431dfa8e8f5a55898bb428bc7467a7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5167faa97986856e971b2646f5c4cac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c1d6fd880f893bf2a736489a76fc6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161354a8a0cb5f15b468d196ed0ea04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a331e8bf2bf6f3ec70412af21992b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8304d36c9a56b1dfd38f767a18a2d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fde6b4ed26ca5f60641b7408d9d08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573a2a92f1dd98d0e0329dadf470a18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad618e811c392b4ffc69debfc4d4848427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c0a78fab07903cdc94d847ecfab1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174be94ac26dc4720b7976c0089dac39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303765e9bfcb14a21b2e1f222baa3549430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2653c263a96ee42297e2a60759e712431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafa466e2156cdb9a01b4b4e4aa1320432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fe96e480ccb3c2187f8b238519092433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193b0af85a21414d6e1170b6876faa7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd8e439e37b7c1bb0e5186a4bf197f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0f8bbab6eab94f5f5c3a0aa76abc4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b45c6cc5f9361f3486ae769d1e63e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e0c5ea6aa30c3dc1bd29d4d4dd2a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfbd776bcc8f27743f5da7994ffc8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9772c19b93c84ac94b0e8b6395230440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4ff1e8c2fc6e2b656206ad251df85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9619d604b0962c92254974ded470b63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e5df04dc114fbd24fc0d95e119398443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4c82f0537ae1f980bf9bd2e536aef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede40396a53cbd746b9399af549043e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c036cf65e0c468ae2775f2e1c7e55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7837da93f17c52c2b359199ef4eedb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ef340f3baba46bc2c92bfb153fddb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bde73463c8e5a8730f2077ea05b194449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1450cd9b473bc8b22ccbb2eb1d1b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7e49ed4a3ca22ae4288f7b7ed9522451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99472780665bd748297cf20f61bf291452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dda5ddd9d7832a286e97124a538a1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6227e553f2d236a4ebbb26351a0315454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7001361555c2c7d1f72248cb95ccb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc86c8f0c7b8f76b41ffb9a29ff0cff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a57ea40632a60b2f22031c3aa0fe1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeea781aa65024d9799b6e89fb8aa11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f615d0c419821de680da18fe043d5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3914fa0f5fe426ec766db4cc1eb3ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f92fc4348c99ee107136e3f762ef3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcd505acdb8648574b2192465c0068462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922703ade429830a06de14b1c9b89ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ac0dd9a89d163f027759f7d5f603a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4f6c821ab48e718a8864941f98b1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281e7ecbfc2b7c019dc41659e94db1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bde01c72cf5d2aa2dd31011fd5ca4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa6e818e2660df46e27560b16d4200468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99846d8459176dbf2a68ff63fe998b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92112955722f23b3339ad3cf03ef1db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7594b35d4a859a4e6930ebd6efae5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21608516fe4bd1f810ae5612e6c4cbad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f73aff059773c6ca90b6f2b0e032aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29610c0835f1d48b7e4c0d188d299b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be8e1c5e82d6a26c3437d8d828d832475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2ab38a87ae7b64d890e551a3c9d49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2225b1f3fad44d6ec062d3ea58469477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9e6827763383ccdc337d9b1446625478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a7e425a621f5404bfe261dee74f2b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fa96636ad92f07f71d9a85c0200a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a03aa48e7c0277d45a61060bfb7ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce677e1d5c9cf369e91739ce2030db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad425a6b7cd37b53f52e103919f94e25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4027b16ad271380d06bd79cc7435f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbba4f06d670903772ff9291facd8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0181a17edb13eaad81540ede56411486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68039ea914253c067a632140f1091166487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2504a9d4e881b5588191971fcd9c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed30d18753f707756335894840fb46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849d4368b323d407482163994cd53fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc0e935b66cdd0ddca5fc355e9659a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b89df057bc489738831789db8ad13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd745cd101c3e295960e425f6825df73493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e39d8b75ec19c3eacb35dfe197d49c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885505dd072be279c5264923767900f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5030750ae5c40e29b8cc41f466c262496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b7b0c49629d7a8dedc0190cde3bea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f809725a2a8a6262a7c043971141814498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02263daaff04d00549c1e0e89208514f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb0b7b060d26e3d2d00c01cff050e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d6a74af18edf306bc207a7ada5ac8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de367e9884725d3fa3c1807b37d14c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49301016f9c1a3f0e8bc3d13e69e5bc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f841bc9c07f1b2447fd6eb6997bb8ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0212e84c66ec57a4bbde9d2a0c6a684505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9a54158a2e69ca50a8a0439a38f5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806283ecdbb692b8e71573da47bc84ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33155de56992ea21dfe1f59b0b6fe04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5501e01e3f3e27fd467d9fdcd1e1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c2d111df5637807c507c6f2852d5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69084a557e03637a032706d0a8100e85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798178a4833e4848fe72cdb9e876ee1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0c899eba730fff496ec89a6357a31513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23253c812e82d321528bb2b25df008514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be092add2cef3a80b347012a1920ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e00a51801c2afda44384aa5074b0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6acb6e6a702f8ac46f0872976d958d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33890b59c9aff2f187f2be7eb748fa2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6c7f0f0f59742ad940fc7248f3a88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb9516f936bf97c08f97e44d7f17aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea353de3c7d8716ef4cae2600113214b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7184b9a8a581448b76bebfc73268721522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9e2afa3d43a69843b304f263c43e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745b399d39122bdc9fd51aa6955e44b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9f3f623e7981de36dc89aa63b04a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600873578e27286ac2971dfa2e7f9c14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32259e3839ef93d6aff0071962e2faa0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a322f83cd969930f30b340d5e82e35d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5abfa7729f4504f4cea1318a267cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e65f688841bcc171b49909a1c06bb5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808ba9e4b4d6edf9e29db64047cd475531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e44bed75c6fdea243cd0f3edb7b088532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998537f578b6e7916e3db58d6290d38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894a6cc20d15690183a4213a75bb838534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e5f7ed489266fdf40a584a81f5977535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64233847227dbccf8b37964c1825383536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dadab99022e6896455ef2d90c115b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3db3411a55808f8189643ed83466e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8926a7ee2da008b30fdf3722f35c8d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebc54a82bb6a181de1b064ea2267cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414792c55465b1e24ac006cbe05c8243541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b2a0610b69137fad55cab822aaff0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddf5c5f3aea2c8e9d4f88a91ee5c38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f668a624ee27ebe357292f593fb6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdabdefd9c607457fc06181b922ef2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa383b621d48f21406e80900fcec3d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07772fb70a3b2f92e40fe90d64190542547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60762d82e0669911856f2a4baeff7616548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c07fc560a756eb1817c3427ff8d87c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025144ba6aa051f10a7b9742fdd9d605550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41a7b6eeb5db2f9992408d73a830d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280efc674b9e7732507dedcf2225172552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5096956e43cd25d0cb4007f28c743aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdf80c9408c382a0cf9a8a31390fa5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59743d67a6704173dcaabeca16745318555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed752428c7397a570c09045c7fc80e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54245e6426813f24a19050fa9c58dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cc456d6b04d31d97845aac05e09c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90c458927177d2b40213e4ff40bb81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fdb31d4cd6e8f51899eed66302c4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850794806818352b4e61c358b7170a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aec1f799ad85b3bad924961fc0e6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9e3d478bd8d77702aa38ed5f04850563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6997cfff72ef4fb7df59b90ea8bf4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c0cc4ce1d63dffe85f250c26b2652565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae2fee4847fd7d5184b503038164be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02963efbf372152e70b32df584a75c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f39d8e8a78460f0f891643c035a9ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791454def3001f995cd481100b896e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860b343518ab67cc689fb907fbb0a77570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7238f0e144f938cf11d83a1f3eb1fff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106c7b8cf7036050366cf9f871bb0af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e04143a28177bd30f2389f275c77f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8153dad46ac0718ec81ffd1bb78851574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dab18bf846512f04c4a1de72c9747575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241a0c2bc8f01e223eb1a2c173d6d1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d093339a5aeb2e9649c4eaaaee3f1e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1531cc2bedc5f94ae31ac95b6b6ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01f12ceb0e7ebd1a3267152fdd1724579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859541d5b56bd8b9f662b4054f229de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93476cd2fa09010b57336bc86ab04732581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86e7c5095d2857b15e7861f0e5aebf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c2d0e527a27f76e91b0b5ea1cc12c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e34601450861fadf4a0a4febaf7ee0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f3f5213c0c08302a916d7ba3d7a79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf86a54ea3e020ffa7dbd2172193558586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeeecd7047c2c773e9986185fed9547587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7553652eb53f6fc6aa1c4e41d344c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c553d90d8c51693cc0404ae090ebf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21237b8e1ccc36e76e5578249c5549f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e473252b42cbd604a3ed90a8c3998c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c0766e8aa356fa6e6a255fea0f74b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6baa961be01b4555798e48059e87b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f55e1c0c757138f4e4bff6af083e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952c9af6ba64e2b1fa0a4c665aa55f0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1fc1ca5393f9171aa34b638a88b53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bc0da070b5aaa9b8f769a743bbc6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a91a196a08342b54fe60f520366bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb46bd26edcc55a4de11e76f69f7932599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ea74cf174898e8cb441b15c23de80600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1cb1709cb1589d18a86aadd654ae5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f286a29ba910b26f8c270fce2b2f3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26d8e4f1feaa688f631b7649afa85b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d3d5146b81fdf3207733b09c1837a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ddf8b04b3af664dcfe731075eff49605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52512f70eac1b54deb6526f49eea7414606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bf9e3b53d929e98ee1ccd205bf669607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba48f00f726bd7e124817fbc504f2c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb184a7b061dc829ba9c1034b895ff0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725a27373b6ca7690c17a2fbb081464610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5155b2ddb88f20a87806574f675a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a35de9754d46d002b5f3aaa1b8e6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e0be2b5f082240c3b6347b3ebccb8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40360d4e9ad11482efa037249d826b79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10798243faf382880ee32a4b53ffa01d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e66ada65025bf9a26faa840d923d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebbf36e1075986d6c40de8e426f4c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41cb0233021701ebf119f1c67d6c85618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89c82c4bb203ee5854c48468f4cd25619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1feeab5a49cc4e074def2520d840f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfb695102873de75754c623906d294621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f53099e129e71d94c190f598ca18ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576984dbb3ac947c4421570e04d6d74623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc0a0178f6e5da3d06397afb79532a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cebaeb557a958eca75c0e3f9595f2d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37668a55d4deefd7a8bd6316dd0d825626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dd8fc554c91e1f5ccd2c74219ae89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb7f5db4604e303f3f1e0de9f151cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803015324d58eb32c4ac6f19d577ef42629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881acbff800917bf41053ace81134fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4d151281bdec44498852959fdfa2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b0cc2493abfaddd6bb0a85423ce47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69684dcaf49b1e52071edab07ec49571633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b58653e2bce28fda5b0fd063d552d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fe9206b9df70bddd8a6f502b7111c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59833814acbd3518caf0028bc3d4404f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdfc3c065ff087663eef0724823ade637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c702a68b4cf4decdae8c4447567a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5feddf49f6ec0a6f324d898356b59b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72015b3566a090a36889443a41f639640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b35c5e18a0b90553264ffb8d125d94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c50d30ee89bdb9b4f94d3aba2bf90642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b810671cced8000d1a0761f0a40ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1ec80fc6d577f22f8a540fe82cbb1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78732213af665d6fed8ebecc51eb336645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0f5f1e46a569e174d6e0a34268836646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003f004fbe2a19a9f33159fd3e08b81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9bef136cb8fd6cb4ce17ae1080a89648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77a5617b5676f82b9bc1d091f2652f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488662579d345410bfb5f16c836f1f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cc85ff17d3bc7c902553330862530651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae32904a47df4b5589c11a884588e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b0ccd9c9eee18200b81adf5eb0511653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48677b8d1dbd4ac96202513fadd8c4a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254868ee16e7f719897cba78f030bd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365f3385cb5eb164bb99c01288aa285656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0318ffb492d209c5fd182bd68729380657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c57919b4cfc04bb18b9ee719cd3308658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396800826c72e6e32482116b6c37ae9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8777a279c3de73e4ad07443024c300a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee57275a08f447ba1425de941f34f20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961acad128cdb6b82502c2e9fcb38cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26eb3cf54a5538958d54abc92d022a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadae5807a088cfd37a9b61ab1a580a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df44df8b2ef97128ed0c7f893e00d1e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01668b2257b81bc9a73eed9fdc95e9f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894d134f3fcf228a7ba83e40cf989ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846fd5f9be49d08aa0419900ad41360668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1e130d1572a757a03fb4c67c13766669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964b7670604f3f6c02d87ae03427684670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d22d4d837b0f97d692a084f2c3e40c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9097b19c806aa542407c08b000c2f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e0d579be9bb1d13789e92e58dd183673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736e47ce5d6933713dc6547937332e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23596bd4415fb0a7bd6d9c5e411d8c98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f8424e55ce25234dc7dc8cbe03067676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e3ad2f82025794a4f2814853e157c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8cd0ac58895a7a35e49517fb34fa6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c272cb3d4faca7262fd5a983d371e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a19a13ab77479ac7a5a759457be7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fd352ea53bea5ec4d282657b5772c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e70f2f97b4d1a089083ae87ecdcc9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d5be4a929c6e2f4b42474aac19515683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a3cdbad84a5754a8a32a9a29c239d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d4f48a0bc3f4ca54a9d3bc940d421685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497093b06967bfa203880090b2b713d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf4d179a6d775ebffe5047d3706a16687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f02173228e6ebaf42cede4c133cb2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ca83659860da07743198dfd4f4b60689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c0f958545748eba9d7c7e46583115690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa686d6bbe4345d02f054ddbf5b13f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6bd00f90f51707430c6fd81187431692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01a096730ab18faf0073a6b0cca344693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e571a4bb59594f838d386843a1d66a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6f4095ecf680066e352b637519de1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7e77b92d9ed0f47b2a58bdfde01aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74360cfe8efb124bc96c82d43d3fdaee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c01f2ff9c76224807ef4daae39f07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267cd8683f9f469ca178c4fd49ae568699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddd8ae115b7b27c0e4ea359b2cf307700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c02525d1c2930356c1328761fe04a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e8a2b91152310155070f3924fb25c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd7bc4aff0fb13c3e5e173b1bd680e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171e5bbdd6fdcf41cc94f6b1a1daa2c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5ac258c982c3977ad5b198f602b1b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca956a010c87b7fc84e86bd32ae909706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa888d78e86795082d77e200343241707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fdc23313d32b96f904b0f23830144708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61142e72102861bb122a61fd4747a30a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70685698de5414bdf499b9ca7c56712710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c6c04efcbb21aedda9187d504eae7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbac8706d9890de9f862895b2b462b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9d25f5e063aa326e67b8e3de8db76713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efc323413cef7f1199dd309157adf8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995395fe6b522a9845cb45d61cfa8098715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af36efd57e59304c02c57d40a3c3443716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d867b15e3e34e0d56687912e4e7bb54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbdb040330fd3970838f65ca73c0a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acfc4350b22503eaa8e7944ff053fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69662c6654ad79085fdec23afc0610c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c081f8ad49f6f6f41bb9ab07e1cf8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da276c0210da7347f37a10bf9666bccf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abed6ecf139c4d2bc9e8d8eeddc3845723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15810a7130e703b3651f5ffbbf88ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692770552fbaf6f904e4fc62a5e5bd1c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310c65bf25466351d640f737e9d54ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52435e0b3b6d05be1716b236c586ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a2bc0b1705b8e3f150a259c4c3cc0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b7713ec961425f8cd845a25f8cb97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57e1c9781a957894e6b4a6423c2a64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8608e47464892ce0a6206622304c57b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47575680052bbaa2d299c79ab063c71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a62bd55499b2255e73ecdb051c7ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394d41c41cb3ae4f4c81ee852593332734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd9ffd7fd9cef5cb0b188a89b976cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49742c2e00afa4758ad7f2964b11e44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7772510a919dc27bb83f47c5a386ac9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f2bdb799dd95236e732fd9395c458738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11299f5064f09ca642fa028da9657a54739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664d6d836d3eec6c05826356286cb32740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828e2df1b1d8b721d8bbd3fdc576134741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b5e4e3cb4747165c11be58c06a096742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d77b4ea9263962f2dfeff63cf88ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6003eb5048cee423d5be612174d70744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599553428aad45f230b2cad5b440bdf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5da2b06b657cb126490df9ac7a58e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9900d74016bb6ce97028a8cf6f0b81747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33582ac0eb3479c05199bc23c080007748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6b47cbd9b3bf8e759cc4e1c60d1d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a3bb783222aebc9dd1e9ae6cba81c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc2b9d628bd415d1bed92fbe509372751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3be6580e996ef4a5476165a71dc40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed6593ecf6f87a2d76533756fe4493753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1026075c8abf2ec74cbb21a59e9d0be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73dc062869ae56cda17bd37815014f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67597a29cc52fed72a8a38c9073935a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89520846b1e28a61ac510f603175a1b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2bdf852bdee008584f4493531c9c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37359bb0ab612cd26c9b667f5ed4eae759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e512349430cdc13f7885b8666396cff760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e8de11029f5bbd5f28f0d31c3cd5a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2558aa089174f0399bea19db99eb4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bd8ef65c58d6933eca266418a9f9a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0389b1df5741994344461764ee3c2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d665af03d9df5212fc77e26c467a3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1dbe4296072d82feca4fb2a26a097766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d427398e924675ca082867565b658d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa99f03958e750dfd2b8fd23814fdf8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e1cd8805505645e05d03552696103769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552210f8434a492c65a175dca8847cf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a222ab7bfe9e3ba335c71e07f19625f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c349534395a123188d3b10314ab5830772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df5f5c4d9cd77442f61c95aafaf63b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3465e3d15a09e1075013209a4d8035774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1212abb302f32070a558055f8c48f1d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356b2798ed817c0a5a39a40710f075b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c3a4e8b844a165b0e53af2578e104777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496414c3d34fe0e8edb715a437223652778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f75e3305835262d87c4514b3d16394779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6769765abdd8ef1a1adb306526185b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e75dbeec9f98e2fcbf6ed3ce702ca781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539e7b09c0ce973ffeb45d89f73e9ef782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbd50530c27a03f148319c573fb2f8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc2f02a529834e3d86b33b84e5a59c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70ff56b33427dc2d82faaf82ee1fa2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d5a3f6eac02710ecda18432eb0ca5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1af2f7ec5ffcbd6a3f00e46883e7f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b7e44c43adc9a761a06a56464d24b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7041488cfed1dd4fecadfafc7524c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835c28ff3ca95e91dc7a219ea6d8ee5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38fdd6ec6cca5a98dacaebd1bcada2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4269f5a3c9908e8eb1de2e9e12848792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cd6863e184f56f6aa4d1cbdbed328793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e896469a479b3d83226f5bf46dee8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053cc91d15248c054c97a611ec751ee795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f013ebb73dc467f67f2e1efd19614db796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58754be7132ad61c0be52ef7de24bb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffe1ffa5ae6e8ab66c8da9d1d53da3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19e40a2cf6e0e4b012c2c4483f6ecc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90efa6abeb8a0ac3fa620c24aac42a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d33d03f6f13d160469314f30488f3a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dc1819440af2d03276e892dfdbcea802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd29c014a24172baf13706e9466a67d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78465404439b0a44adc06f8a5c11d48804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d198c051cda7b88e06e203b11c1de12805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc4686e1af088165ce8490dc556891806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50d6d1344ed3d02b3e2682089f2ed1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc7bc6322cc0a3337c677197c01957808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52b9b3e0f35eb0553391938c4a30bc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084235c318fbdb87732206f891ca116d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d781d0c52bf4d28479d467250ad5bc9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58a7c9b534e3ca5a107ae9564131d2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12e27393a5ab0cc499fc7367c00d81813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f71aa5f20bfcfdeda538bb352b5e5d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e71418f1258b87eed9d2a9e05381a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a507675a85009fc6909ca2c1e48efe816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f229b2e162384b61a30cd6eb74895c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdc50b460bf74dd035a12f052b191a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daeb465998156b8fe8a3d457c7d72f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80701e44540612ef6d48668bafa4a34f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58600b072f6839ebae024c631e1f93e9821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395710d245c21acd80f3117816063f3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1347bafde6c499792be6656267331c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eea7304079443fd98dac8ac0a4c8b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c3aeb45b709630f0b91a3cd825f194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbd55ed81994e072dc0e03f61af7c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76484345479991de915bb0fc03aa45bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901b495cd27057c16ad94da2f77adb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb118704debf16496ec073a2b46188a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0342bf8b1169f8beccc1b0c0bbd68cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ec0e33128ce5300f4ded598b06c6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6fca9cabb4c08f742d0f2b637331411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429f4f6fd13894b93caea6deaa0a9d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5faadb38d8e77ed245fda6d4d5738113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6139bad01bcb7eba90892a1d09f8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73ad491c6439dbed44f6675eaabfcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7875c6af848f90997d881d874ebc316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51e43756f5e83a2a01122932b1261117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058212fd83ba73c6c128fd1123583acc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd247bb855a7ec01e9d98c07c0dbc519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b653daea74f920189e6ceb6b25476d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f14badeca6b9c0550bc9784c55a83f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20623ca23003d165fc6d41886c20519022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f113f3de11f65a4dee4e94a8c8c7b5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ff1534547a0f9db12eb139a0028a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8b6b3833fcacb75ed2d59511fd7b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e4eb6b388368b48cd12c5b4c39aef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512e8e3b2ba9c39383220caadd0054727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d520869d83f44483c17d114bc72eab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b638e1413e1a37046c82ea0a89e26c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f139d629d70e26ebc11dcbca58b9d1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989c9d7f91873e96d7021b00d2937db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b593b1c1b3d0bc13a5df0a4494ef1d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef81f3d05d528cba822dd083a76fd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc107fe779c6d3d3671155a0c0d9dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9df1a1a91dfeaf06bc53503e7d6c0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984090ae84464b63954482497ecdae3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec95cbc1e252f9889c2fa10369b3d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859a99cda564bcd234db705b590e22938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a4c1ab09f17274ee8352aa0cd4dd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ce43924f29038e269d71700f660e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982697c95a174df77864a0c7e5d0bb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfbc964e6b30a50730e1cbb0ade05c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e516013cb58eb8cbf053f77ff917143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dca7c8b093a17f46d42e49eefb2fb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95f1a287de6f213eee738a01600f1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580deae68b85851638d1a99cfb13ba946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733912c0e99744b6075d336a6253e7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a33feabe72b5fef255a91109fd5e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daf0ba0c8e167ec529e08a49d00e4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c439e0cfe2900ecf406e28169d43e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab14aaa0e6e18a01b129806a8f8e70f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddbe169fd82a4be8d92e0d51c89bda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dfebb5da19cfaea09111745be44ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a8d89787daa710f3ef9358dec4aa354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4336c4ef7c209cf7dc1dd054c456555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac94ce5ccab7fdb44e4a7611e9587f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d51943e6da4bb684c5a6282bf19ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cf891aa467b95015d575cbc0ed2ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c95d16bf8a11730e3e37cc71d588c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7ba9be7ba29ac258aa82bbe0ccd1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12353b871e10e54eaf73f7ac69bf8f7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a864c6e484876e8188e616a0eb0c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e9e654bd7d98c1e6388adf98e927463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892727abaca51befb33e08d96fba630464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148bd25f319b25410b760da8c566b6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e0a8dc02a40fb9fa34b10f62f248a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce4471f1b21df359c104976c04c31f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301d5af514a762abf0e8a98b20b048c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448409a2de24e9580cd29fa43e8ff9db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053f7435ec0c2929069002beea6276b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a78f40618136d8f49724817ac8da9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbf7545bac12f9c4699014120e773a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c923705ff1d25b36ccad2e3f29d7d8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0137ec1f5533f15fc4c888b6939d7de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26e3990f9e22e6f3f7ad076bf87d3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f7333eab980468ce850285efcd70c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8549067e54248216949574a12285877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf6077f09fd97a08089c78b9f490f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70074d57ebefc0ef1a21bb998c39eea779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22612cb70ff595792f0ed32c7a772480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153245001deb8cd5d5623138cd4ec1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fde737f0463b9d29287eae7f5f75782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d1bfd8baf92fdb927a08f6139656983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2e3e7328aadbd41c66f4199dd77d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e314601f738ee13fa7f232eff247ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9dc6927174c06f27ef3656848098286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f894d7831f48077e15ed88a04dae687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8af5e0e6d44f3678f3e66d2ebec0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17875949ecbff345fb45c43d7acd9bd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad95d796d145867b6c66059dfda739290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02d6b654676cf1e6c77ffe3a48a70e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f175f460d684fbcb8c14f65eb97c00992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac01f4dcf4aad92fd1be25ecf413a1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512a0b15a0a699513171f3ced76bce994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b784768ddb0340420e4b3a2a6aeb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31ec6ee07955454a3f3498356086d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8cfe5f077e62bbb7f874af011c30e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4940f8ab2545e92b3d5247c137c3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c28e7cb2c13a72a4fd907d52be91e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436a8fdf66d4b2b71cb5a5db9bee105100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e44f67db535bec10acb4c81fad7f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fc0be965fb993e29260773bc3407f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a22bef9c83b9533d45ec756e0cba12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4bd5e059a6644511092082c93c40c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98766a942d66233345af6e79806e07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b48d2daedcff91e41a7629e66bc4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121feb3f47255095c5ca46aa3844918107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ec8e17cda0fe2578545610e33e77b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44159a0591bdb703b1fbadaf9e415dd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce4a6540d9307d19a90e72e6a69d54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115a97b8b8aa107ab88dccd57d6f543111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7502a50bc64d176f6872b8a2f53e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecb37dbb16fb51ad92169b6613df7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a0b10316ae82a45891caedb20481a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16896b31353b344c6aa2d61b726cc94f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81dd75caaad7e3e93cbc6537e8702e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf738867b52e5f92a94f33c10d5be13b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998dc40024d860094f6a5ff981c8fa8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d2d2f67cd24a7106bd52b0c35fc22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b26412dddccf23f56d7010e88df2c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759b392394b30f668da6fca7d1d8ce4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8668d778b68341aa8c013a7cadb90a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce24168421cb69dcb2c5dd028b149d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c4480cfe2604ac16147a1f236897e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db4f1cdfc89059f5c4bd08349a3f80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84b7a3f0f5747a1975cee9e6d86fd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d161d449a3dbf9597bb2a844e8f5ba3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494cee5b29edb1703e63dafac6767e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8238ba8f89ac04b0d505abb8c79cb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ff1916a2d703649c74838494847d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68821e26ab01850482fdab42f3bf7b5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a209f688b4b24bc984c61bd5165b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dd0f20eebdf1aa25745f1482e7ad0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915043890e10fb9890c9621b7854850e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553df6c4bd098cec2166b307460e77a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011d15d7d223f9bf0a8603476f3c7b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159ee4915102719e9014aafcbae5013137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99777086da37071b7a5d27c12ec960138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab529b50177f3f0f2e170a0ca0c56f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f5815c317afe6ec0480feb370b395140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111071d4a00e60f61088157dbcf1e095141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1c49efe84db8632f5b0c7e7d42498142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a367d9d839ed3eae9e6c525f244d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1425b912bc22666c8764acd05ef4694144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8224a5d666d50d85458258b66f09203145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c0449434bf613232acc412015e8a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937222c0b3112dd0fe1103892848713147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1d4ca1aad75745a1f9af591a24917148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f27ce52a4ca7a6ff05d529469dd4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7efa4423c80f048044022cb66e3bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9cfe2ccebcd9f7466965871e0e31f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac078c8596efcf5cc7273389e3da5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821ea06f58cf3802cd16530e011a4e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba9f2fad05a556dc90334970f8bc47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fa56f8dc95006d0ae03d1a91c6669155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f7b1f3ae292b7919579a5a46547a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e7080a1e7b02a28fd3b1755e6e286157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af10134247b5c3a06cea2a5338cfb8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228c9afc4dd8cd4474b25fbe3954017159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5f9500e8381f551534a1139a53dc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5ffe9487958820e195e80b64ca267161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbeabbdc5409e408cfd3d754bcdf73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497b8f19962a6f6af86578faaf9f892163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebc9281be08c6a8a25401da6e15748164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b82e878c196d16ff4dc8ce9c1e7537165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabfb2db360e8f2ba03c3e49f50b841166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c3a05a0ebeffd18793bd8050da988167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75047d7696aec5fd4f096e20671686d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ddfa5e0df41f4c0e9cd15a9153a11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d54a02712d95fe6c4c5edecd34acac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e17731206cd50b140201249fac956a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0e63ab1d629f18de7963d3c7ca071172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fc17b0718b0ef7360b0944dca7a5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403f57d62ce69b0202a36815905eb28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1525ca53c23e268ba5ee777aac83ff9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e555f31198472fba049cb1670ce3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccbbbb554d3438c7a52023d973a336177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51de46a8fe97974631ee10a19966b70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bba74a6e877d2f6ec8b27f3b6d4c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604049495853893f20c20c9bea8b234180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca33033b451220e56ee1a76c6486d87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec537a30728dd4b3b11aed93761709182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28685ffd9656135664f7131b4b6a41b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26130a839b0da7a8a0ad0f581fedf1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e13f3a2c72b44230f17d93de1dac5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121b048258af6169cce17ac075d7fdc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81436a0e39c8b4d97fa3da073e983c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e894bdf2c239019b99eb42b29fbed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909478a6a92f66642888c3d15ca7d806189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417e77153bb1f358d89882ee2babf30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbb9733c7cf4da7dbce30ac8825cb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e5417874488a37acb7551505eed3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c25efc98d55fd70f8f1ee239117be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02613bc3e2191fa23ecaaec4e26f42b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90947e1c9fa3d17a700405e72306d2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc3b77d3c3254ed411f10ae3e7682d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663aa2155c6f18048d4fcab6308070f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3799f3a11826d50aabb5617c9e4384198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cb688a632eb1a5dd49e4712af88de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a227c87ceb88df885d15dec8a9613200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f245860ad840282744055f6fe37d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e5411c513d885ab5aa3399c499edc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ff02dcf5ca73905d0939db821ae0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc2f6b07d2d997e7d4e349f5864eed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4d7d3b6f8d5cbaf1d15b312a8711f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8e604e2b6e4d955c26175b8e9545f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1cb4559fdb2512c1e73b1be2c1a22207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e80440b26c97aa368f83ddb63308b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cec13ec5c2f19a9b7526113cfee6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65889f038a5cfe30740c43a4895acff8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74ce3894f0f6809058b2f6dc371ad4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a42f13326341f3b1b45c1a8eae52c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5a07e45b34700f04d1e89e461e0b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326052e5f4435230183dc4fa8ab814b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19179f72e1d2e3c61bd4aee600266500215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a395dd080285d39e2939926ebff33e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e3c879a5ea0fb4f6b21e56079ac59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea219409922cb0562bfb7aa37f4fac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4d0afb76eecb3bd2a214a9250205d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addfbe04b82ed1715952114b0dcd122220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0638ddda2fcb470b0fb902b216d3e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39575175bb6b3fb1c40d79ae79900830222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41379dae83ae8853e4565b3c8869c036223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c22734df6d28f84323fd0878d8a49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd774eca21ac2e57d82fd70a1ea6573225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffce30a8dbc5d501da172a0d1a7cd77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404446f8e5992749d6d60db8c4377dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591e2966b77f4c1f70505b35fc24ab7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd6732cefc08bbbb6bd1d0b18c7709229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67184e3ce3873cdc0619cedf793c97d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d91951b33c72187dcfabb0abca778231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec92040cb8df812279b011d38255af3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230f12825abf32bea1fc67958c24ae8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e0c791bf8aac40c827b020c6c0fb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1fb56fad56749ca3b83f5a55c2a66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53738f1e66289d7f47ad9aa075b69985236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b8cb1058dc82eaac6e003b2425679237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe5c9ceb7b756e01668940868f154b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4998b6d3114d58ced7e827a166f9d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45320729e6d1db9da4eb48ae5ed01c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f1503ca309c364dd3c5d30ed37148241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de837fff7a1fe101ddb5ca42be29390d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c022b3303ae72e6cdf9943e58229cab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5cf4263aa5dd1beb23cdcda329a34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff88aac161333e5453581d523a6f77e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62031ff87dee817e26d4e28174fa49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4a30ce0cde8e53432a434f02e32e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8672cf52dc2830546aabad4f47460ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb19dbc600c1ef24570cfd101b03046249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cc5e0378dd7b32436f9f7c333b9f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab5d18fc36581d573982a8742c208d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9b840d35da26e40e2b4940d95919f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d7e79b7899ab3d2b8ffef19e8d0c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c04e298f56578cb8d65f20744dc43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7775c43a0c6561b7c5d0f61522e1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1733eeb00f1b2839f267d56a2947e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2636bfbcd2ce2752103d04aae6cfee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550979ed6611d088b67998a40604b2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd689b3a8d6c7f512cb19d7a63a018259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1935c4b164a7bfd2c449a82f4461b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d48e8a99d55a5bde754fcbcd59793261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4331c065fb41989d4b4075170efe4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c87c55fbabbd24ed1cb43a09a6fcb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac12e2c7e180a6fea41866ecddd3ec4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dd063e2f3436e493f9672b5197367265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f126861c2fafc8eedd54de15103c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce109ea732c6efded71863b11dd0fa2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b49a8ac5286a392893818c4a1e0b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6cf5c78517332d9253615e746e8c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ebd5b940809e55d6c685db1eb2a21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb9c11f2cce2e401cf4186c05f11e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7ed71b66663e3bef331dae673c06f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068b0b26fd098612d175403c5ffe2ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9277d3fd4fc5731dff0cc78ed91e942274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7d00fbf91bc3e028873d07ae6d78c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4771bdd3643de189d20bc161061b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12997d53912ccfb4a9dedeafd262fb82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461a139f8238911b17d0842c55f23d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079a1f68c77b35101e5df2219cb9253279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfa1b38f42e743abd3ad49bc0f49cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd777e93ce522370233cb5b244dce45f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491179dfbeba3864849ad408298459e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e52f79afce8ec658227a466333764283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150c37f931d59b3420066a6687f3008284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064fbd0cc617f2d4f4ff340ee96ce78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00db74051bf28cd67211426804b0f51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bf017521a9540cf118e0693ab225a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555627aba1c8c9184edd479ff7cbd325288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b79bb8918d215fa99f1d053bc39085289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82210cb9bf8914a6689323c6788a778290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd9adbe850ec6564edc699040e9688291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0ee9631b4449e4af4489a0775a1fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93855d50ff612a5875e9c7395c610f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9657a2a7edcc713f32ec5df201ea6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f5be1ebdd1041fa92d4fa6416981d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf20f1968d83ad2205ab5b2fa847146296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2b752d8c74cc5caedfc954450f777297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07285a12f4e56d9e5fff8f589b7df3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9d0586fe71ce8e393a6552db0a4ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54573a62a9b0d33f3a6ac1fc117183b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66162525d1e275794d2927bfa6c51779301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e6aded640cd51c13d9d745032c32c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d5503b7ecdece5302e40ccd902f24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da4e77d8fccd7d61f4ae4fadd9b6de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f78205491dd7c679ba2216bda560f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2356280455a0b3b9901a7287473c83f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804187428d5f500d49e443d11056302d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55979c5f041b8de26d665528cb9d3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa7eb8d5e8b5f290763216f0a8a0d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebc7217e7bfdb2d67de214a81de4d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfbecf4941c26daec21a81d9f2acfe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477086dccdb448b3f5953290aeec92c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36011d28b515c05b91696f35e8b608313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b03981fab6e903b828a5070c6cdd1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bf0779c3b43d0f870fe415819dc08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c657b4176c0cf73a687ac3f40f5b74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce22a41d59f5fb02dfc44063130c2d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa2fe87055873431658660d87c3070318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91936f6c8da1bd3b8ea915f61efa74a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ccb0471f0432c4269585a7a75ed31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346e9e59e31f3f3d60fb8467da57d5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44accdb366382a9460cd2caedc439794322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0bd021e9f7d6abe1300696d8eabd7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b6bf4acc4dcb71f12bee4094fe483324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81341b518744259e3cede191bcaf56c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13653d30dbd1336a6e66b07793350a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179857848a7a2c460b3f9089155f7d76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accb93a8bf28f6f2e23117bdfe6ee37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9479ff3c4549a2a0baa22f7fbcb9c29329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e60430c9f87b0bf68c16b0eb6b9e99330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632b4728cb7469e0d91a398ec6dc2d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4def4108e4b8bff283d921ecc15018332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86424c1813520b5f7a8e5240b8574838333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3aeef17a7075108feb2d9d60cde10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cbd5f043464ea7f67cf566a5048a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300ad969ca1f329d8e9ade40c18d740336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4e5d8ada4769bb53211825dd7fea0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc53df32a940354cab9b4c3a8e3861338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1e00642bf4394167ab451aa42c46c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9544b76e079daddaff608dda92c3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8768a9436ca15d7168c62c71e52f00f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dfc8b6076bbb5d7d3600f7470cecd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f533c70f5d6a4a5d2fb8d80a3631bbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4468adb3ee5524fe770b2f83feefb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cdb292198fff1f8e6a71f830f7706345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe64f18cced874e83e3f126591b3f6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46f9aec32a362178ad22b5c27498d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93cf95540f08903c9ae1cb105b2b5f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309c7ea445746315d6657b6a7f6bf43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546c8f83b868509d6d590342b57ed03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50016cc10787584d0120efe9572ecc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38fa7982ec168d519961212a0ac34a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163a0d1afe019d1dc7f54aa9de5693353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f496df36115e7a307ded2a6b7c044354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3323676ead99034b4f31b57062ade8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444075fc2b8fb1850850a3e6bc376fb8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f790964f9fa9425aafb43c5575dd6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad21c2cdf10178122c06a5b61c8c8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08800bc192260ce6697a55f53a69acf1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254df80b6bd4e16286f4124519c6b16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81ca24e21844d8bf4bb9ad4526ac0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6311caa4506c9ea411c9ac6c7f656362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31452f977d6007709c0df1811fa28f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9c399bdc8ad641b5d095d14cd3aa4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb8571f5d20b8ff515337b7af9f364365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaaadc37252f0c64a178ce5e43947a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707176bce38ffe49a77b56acca39bf4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39385f860c3062232ff69b92d3d9eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8387876adfc8c23959c69c01146283e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc50d9dcbe84b5227a64001efbf580370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb5ec7fa132622b43f10ea7f53345b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecde53cca09bf6bc567c23fba4d970372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293cccf2e877242c6686c086cc05c88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e71375f9f51eae2e205cee61699a39374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaad05509c89d489b7b57b9e31fed9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8fd901b2829ba0eff143842ef01c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08ea0bd5a42577c678a26142a53613377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade583e11f114dfea4c2aba25f470766378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2fe079e3f80649155e73164a79a38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd99d88552d53a844dcab1d447fd0d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7843dc9f5c5045c1e2a5daa7e37a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e54ee6ad0a088f4e6ef7c53b804a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46997a4642814369af6c78688c30a385383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6c752ff1235dc20738ac025feae10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdf787c6b115ef9f64d858f7adc8b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51efbbb978dae9bd5a0cf8816a008e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01ed68f8f2820c8bcbab33bfa65232387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfdb13d24009a07573a3aaee30180d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38159fe6e2349bb2d62371099c034a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d3a28a7f63388f6aff0f85c16bf40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe9f26c5fedaa7f83033a2b8ccafff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30793c983412c23a069de5fd27ab2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71913626ff5daeb47a68713b72e6170393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098c20092cdf94824c8bbbfb2e38de5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14ae92b49a5bad69e359a00b96a30e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f0b6d25459405c34b28900b781881396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b3fd900e4a0504770ac7f8b505ed3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db590629f38059c20c87f9308ac4fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960718a05c1fd0ac8a5e5c95c364986399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde06ac1ba771914c8c3629560aa0bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63871ae1f739b8c4253d76a9e02774401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386799deb26160ecef3a193b2fba5ba9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d6480a2bf37cfbe124c4c83e2700e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc20cfaaeb3155a3bce585f6f6c8e8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cc7636fd2c713c09efa4c5bb3a3b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fd2ea97c971d69227eee4bfbfd36d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4142b5a1fa3f64b21ca75f3d27ef2a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66662bc90b7063442db136582d25919e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee955bdab3d805e9bbb15afa68f43bc7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1b0e4dc6aec50af31152fbcd748e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633a9996468e1a3f0f585cf368b664d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6a83222a4d212b82b9b41f8d47cd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6f5c8d73cfbfa2671ead8b7f7443f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26693692ee1bc1a2cac30ca60be030414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82446dbcdc4215b8ae9ac953a45d402415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176b1a33637a55ae4576778f6326434416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b123c32e5aa4840ee49fb96c34811417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e64450c1daf1bb1992716cd3d4bf37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b789481f1b1d1401f23493fc457c53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d797467cd65550f74a77caa0c15cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58638c2a7db924a503d1f25aade57cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240612bd1a13514456f12054c3d1b4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dad845f363789a2552136ae178c45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca97485e9824417c821a18e8c10dc19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493dca055ce791bb1fde844a3bd2854425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c6194b6b819af515d37849fe08350426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027dc6c455ec46859df9fa8cde8d3c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff2253feab39bae7919b0d7f25776c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b8600247b2cb75a703023d8219bf8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7e72cf5d0e3fff82140d88964f644430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52514634e63f3f59f1664e089e7ed08b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d535e1d373cfd762e441815b8cb73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeff407969a7b446f9d21f76544d83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e65e2699b778cc104f2a803e69d933434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916453d7c588c136d9882fcac73b5a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c85f334d8d3848151bbd95cd35696436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9083b078400ff64c432c42fdce7a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a8457089d9d48dae39ec6cde4cd07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706091689ae775918e933219c138d0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e322c62d6fe96ee01aa6ed91b67e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a3c9f7cd9b81677d891c43eba693a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa962c75712ad142374bf9bc6d16eef3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb103b6f5a38b6321462d34291a594443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ef2c42cdb6e794cf63bff88dc25c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73db7b0fb00cedd04266ac8f7993644445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f279095965969226f112f594458917446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec81325d780941983930d323bf69639447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeff543a2b631ba0729c57009392877448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4412c30f99887aea7f04f1f219297d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d3ef9ca796aed0aa80588c9997a8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3278d16038a47a132badd9c911f9bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f94b853c03f148642420f99e3e9ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388207655d51632f7ba750204de03f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d19d2671f5c83b82ff1d1903de25f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80443fbc37952bf641bd3151203a7b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d485fe3c843c531f52157c956b4b54456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b32391f7617601de235888a0ffce6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b8137bb98dc3885f414604e14c668458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36b701274c65d646f19ad9a14b016e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49becd1280f960d6ebdb439756b2a65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e02382bb4f443633055a5bf7ad0f51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb73b1eaf40404008d0f95352b612d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00754b7b6645e133cdc435a6b6b47f77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6e259dafc47f49a6e8c247f095d81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea0384de4c11eaa4f4b987146e69e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cc3fc45c4b1af7e2b2041c132207e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a6a7d45cb0ea72895389761b7ffd2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2059c2bab7ee5b28aee0960653d3dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196d86339de36bd2eaaba7d332a17a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b768365e3e00c5a5f4bfb4c4f41cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47128d413c750bde6e51dfc8494cbbce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaa8f744f1f0f5bb63fde166f45e8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3923d28e151c45b582c4a0ce674a2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425900d9c0d68c86ecbf2b38617e529474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced483be82dba2494fc04311671236d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7809e53ce67a00d2bffb4f9f7c9c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3169f3bddd7c9be56c7463d29d6fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cc2f9f9f7e556a9cdce81a2c4bc09478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2ab217e811c788453806c46af0631479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f1f3157edfafefdd6e304273b471480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fd7a005b6ad74b3e3978ff19abd60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0586221201352018c8812ccbb58cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a29968185c684419e5b9e92876f8e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4787b43b278d112f208436a89b06267484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406c0688dd34215b0425dfd78a3eaf6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b1d40fc47fc0667e431e7ce64aeab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5647d023abfb936a74fcf5e2509a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49513612739918f0f6f03ac88e12efb6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e33139b5f258edaeede9d92527c6ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cd11a970877a343d61135b31ef54b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dbe2bab44838afeb6007a12bbfe28491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b80eac32d6709f5e73492cdffdbe8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf23fec38fdef0f5fc4b6c2c63ffba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9012c84743b2a9a70d7c6023ffedd3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a28ef738500146d3a3759459e2fdf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a6d026f579652a7507e0a110f7472496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd964f451856e946e9249a754a00b2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cef77cdae6ee71574dffffba47488498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2024302a57fcb05d1ffc4af5cdc07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bb2b8d46fa35b49a61bd4ff06861f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012f1600d622c957aea83a84b564cc5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719ce11c03a6aa62a8d54e3b3f87b4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ae1fd1505621220dcd90208086395503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f267ddeae11c5efef2cbcd0e331a99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46a05d400e7cdfbec38e2bb5692a58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfd8886cc734502eaffbeacc7978d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2241e431dcbea7d76fa4563d08a6d9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431815de8ae20577ee1e13544e40346508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1d44187e13894ad76cb25ef52acb9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef563fb086cc87e4d3d45b8ae8e816510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66d2dd587c19abe3470784be43406f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48277b552028c89850efe9c4216d930512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd829dc788daa3fce68b402b7ed6ab4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c075ec30d2ebbae3dd2fc71ccad7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab731787e65f77e3f4bed78e243efc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23da4de0b3661089e8e242d1dc1d92516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84861b51e8a107f939ba25dd82afcc0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22d9f2ad35eafe524c8950aedebde8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287e63641e2c5f851ce80bd689dfb41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53de261c279cd0a341c6a355e9f2e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9c85e8b11cad73ece62832dda9eee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bef5b9ef34f938e7a5fc673897870522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff67fcf74e512e3d4884a8697b067a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60284d146b3d7b66540fdae37c40acde524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2fd734ddfa03047e12327819c67e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2313026234d46a4374c3b8487085e22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99038b171c200cd022fd407b70b1f6be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9add666ad05e4075466250abebfada528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61db9f9b25baf0979d6c8d955033f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab8e239f82b63eb31b8609fbd20906530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459509377e628656a008eb03f5f7b5bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16b57ff022b8427f8ac186ae0a40f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c590f11bff35ad7f2c3597d52d03c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baff0f0596c92a6127dbfef1ced26d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47949a56016e5e0273cc071f64fc7824535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f8de7087125fa76eeccaaa3532a06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6f30f406c79c0b7c9b0823647f65c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425264515d619ba79631104d3819ea94538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a07cff68807cbde69750a122d16709539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f01d4490434b051e203770117d41c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c4781dd9da47bd98e6d7943cc29a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5f378d0c0602db2c9aa836858ccc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821b5fb1c328e0340ef4c986fa5333a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d974a36c650ca710c50c601efc163544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55055b30f0e232a02e0edfe1a195e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278071ea3af225dfcd3514d0a1dc1b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056589680b38e276e31b6d87d0c4da7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30afa97cd285660e6ef06155d127e0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b485d4d3cccd4457a33d9125a72e567549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a8ddf6047917848d6279a0b509035550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cb79fe8b0962936f1de6f6cd9b970551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444e1ae8ddc39af70ee9c55381d6da1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0561b804c686a90debc2e28ed017fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc24221f660e798c3d40ca68175a0af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e85890c9c1bce8bffb2087f35d5dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079682fabe1a9a437ca6ab5f65e02838556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4352f4a5c0a09757a4482397c90ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af619cee2ea0c06d7617f7a3dfe1dbcd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb72783860cb012ab5c90f4679b24cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad572584282165697257a480bd2b1c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f33906476d8ff60c16e7ac8194a00561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c3457aa95db569285183d0d25126d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d35bb4af723b0cc5d95441d235be6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a9fdaf5614abfe356e36a642189ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618be34bb1e221e1f1e1a59bd978bd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d73a9a125d66dfa0da7d47ad4c4b82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b997dcfcc564b2703fc16de028e924e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f392076fc62b675857593cefb6691568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb29e56164b3426d8b47ed14ac06c99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb24072b29fb7f6ed513e9d8db22d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f233411728bba701a9985173c2d8f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42314ea8b4707113d0c4f17145d559b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac911b48df9d16884163b7f496bfecb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739eb3d8e23ea741ece1fecb97f235a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe9d45bdee6c65fdf96fe2494660f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509cb430bb879b75f56f8c0d852c9e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfb2b359edeb854df0e2c4b1df7745577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac2e41972a755e4c1f139551d8cb8f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87034a8326046867de0c52b10ade6260579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fb838ec0e9ab8b26717b5cc58e31d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea50a2669019dfb382be71ce913ddd0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4e3f4497a6069d17f300a2d143836582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311151553d2393e07ee64b990f93fa48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70924ee9e0e4f1718adba583867ed915584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a175dcf71848220d4194195e4b598f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871bf9d2090ccdc892aaa8769d46b8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d90e68fb818ee12c6c30c57f0cf97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4060e2d4030fca4736e86a371a3a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3f152c49fe9fa7e3d1997d287b50e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4adbc41a57ca93580a7fb9681fae5c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f01b121f8f21a4fc93abe92b38fea6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0fd5bf09103bd4684352bd321e46e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd979c65076d928eff85bc6ab4c5cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d79f892b3063911be163c39f244c48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f052b971ceef51fbe1f05d8b2f58dc0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83c4a9e6e5aba2205d19e5a17336aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5620472e3e76680df62c50a2dc29fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba7d04088d36d6369ff12a50d6be0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cbd0ce69d758412df2ed76965532c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366a5285a899520af2943c588458422600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749d283b790fbb203d086aee43f867f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53876e30dec199aad4079b36ece654602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279794b2c47a79e39ffe444f63c352a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c344900e23251c11586d2f95db7fe5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69670025f335ad73686c205541f306e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0159d6adadeb36e62975afadb8dfb5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e3046fa2b6111751b095ee622efe1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02045be84edbc283fa6475a2e3f24565608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9748499430e9e4fc25a3bf5473835e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed28c8c7653cd89e1b2ec473da2b6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafbf4ab71cc242811f894e6a08e506611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d61993a8f40a40c439fde9ff1e7ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25f4cc078abac4e80a0754c8777948613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa22d8329573b93e3d08245cbd8162614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e463a622ce56a32970b090f154512615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439786329a2052faa8d497c266282608616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b42e70f25193d6fc5efa8aa4dc420617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71682788dfee290c10b1744472536090618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe5c04a5bdcbafd1e65abf29607da5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e3e8b3e5bed28a3f83c2c8d2d54e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d4b4d85077d98f50d5aec3e94c269621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34814f3b0ffc400ffdcdf7a529e7dc1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb849dc7d7775ab27299aeaebbfd94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb928503898670b3650b90f12576c13d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624525f675cfd1df4241b7a6d3143d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b4196d3b4e5f5ceffca31897f4bdf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dbd6cb9f7da71a0dcb8a43d0b53a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1737310834aed1919bc9ea02078505b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27a49038e8d1a3db6560cc96f49d2e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645aaeb317d4e24de990d606404ecf05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2101cc7232c6abb34861585c2e821c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad59a5d1e55c5c01197fa7df3b182be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a89a8a812b718f3c6deaffca9ba3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779aa9277b225821742c3a27acb703b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571749d9b8d35a8203e2f189cf5102c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9a723afee69b0e543b3ed70a5a9d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8851c300839f5c3833099a4a461142637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e988428da16d98c2209e59cbaf7d81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082e66c51233634f408a89d6696ecaf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa603ac910804fb11ec993c5b1bff5c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63f5fc61880722628e048f5cb923cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394a7e451a5b08118141bbca3f202c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c1ca319e1d680558935240fd20631643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f687cd2beedca9a3f0eeafdcf3ec3b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01f569639b5c4904646f9a16e2162f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db4e021ab5e5b4d201327eb2cd7a14646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7351880bd821f474b5a7fda4ba3cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a25539951c1244c7f90df12485e80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e021d7c900842c49f7ab76f8f5548649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff9242271415303c405abc90ab428b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478addf3cd8551d59de07a2bc3ee94c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a490e70142e7fe49b71e885fb273d87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebd44c79d053569545b2e0f8e15c13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddac54ebe70167049a7b4b60f4d7ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a9f7756140f9ee22140862e896fe2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d973f15666532fccdfa66a1bf36d043656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1e81fd6c0fe6746d0b43e30241bef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e5907a7262644a29e792e0b31d19a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17944a485e09d8cd251c4c831101f64659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b0e29633cd743538d8261eec86926660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355b6671be9f15b930fb56489444a3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19edbb508fff73e6197c6e14ec86aaf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e14caf55a5f69b0c3905cca4fe392663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd16a607229f4d44910d02c95b0aaf4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5e5cbd5d11f54c8a094c99a0f6795665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a0fce18979979ee1a5a29de2906df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652adcb3a015fbf6dba6dfbf3ff0e85a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176394b85cd631bfa504580e0b59e4a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba0d55b641db204bb0ba7e950f8743669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8147af08b2af8ac8206cbf638c85711670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ac8458892c8371027760bfd1bee4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ca0a9f190720916443d64d047687b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d3eacc6a6562360a8f261a38b4086673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe2c02dc34759d9331bf972c8231dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b581a50089e626eafa7dfaab748bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e8535e21972ce985734b787092cf3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa5a02389f7f30561565bde8e9c4c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85625fb40bd358ea2656a0ee4269d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697be6f4ec0c0dfe4c9b16534baab45b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae1b8268ff5b16fd40f788a48f6359680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c0b8eea39cf5db7d403273b82fb0a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aeef942523426eb9c14c8d4872f9a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b106511e8eeb650aa8c91c027e014683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c948759e89e1c81c68fd8527e98ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71b92ee4a98b32cbcffd35921ec0b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feda48a2f50b6c32d782c94d044e5f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381511aede2223c303ed5106deb67d5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57974988b7d1218da069e4008ead22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efd0ab54beeac1982a9eec3b135430689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ea571f0fd958b275b55737cce52b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9c0cfd8f8ef0825793d5325a8841d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc8043e985e79c8f2c870429a9bd10692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2d9cd6eb22536a21fc9ebe1af882e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdeffefe05d00006fc846b59d80a5d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da443f93d50a3419616a99ea1da14d48695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2dc634605e27060dea6d0687d0992696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76f4e5d4d154bfa3359ea43e942af6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecee4cee3db12c54d63cbc71d19885a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4885f7c993ed2983df52f42ce2563699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fb9bf30a661f1e7191d9096070c55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597baab12c1ab33e7c706e2d9e3025f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92296960833a83b463c6953782b146bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede6de0dcf1b6c87c82a05e513c480c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22be2c9f21283097ef5f42f94ba36f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f16be0c365a02ed51e73e6d5f1cfc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10741f7f353311e5569e5e538fbe812a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c29d7ca0a461f61bbfa51592f228d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca7695ac66523da6ce4829e794a431708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6a84d5b6691bf72da0e809df40010709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8c7f9f67097e01bf0399e252f3886710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610185eb07b0f84abb7d59b411c15bb6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e253d908dc363fedfe02532d440d3cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7384826241df1476e0a8c786f6ab23c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cd62156f3a9c14aa7f09172f19f25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fb41692e546cd216b28ef1a9d6325715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d80081a246da702ee62230f3f2516a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb586a72e44c0befc5ca82578a5023717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c24219294d04a891edf3680bae6bdb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc0bd5924e1bfd3d4125cabbeec55f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3aa8742a17863752dcb29b95db66b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187cf2d65d90f7b4b0c48fc1c4b5711721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6532c46aaba42e0fa3be8bd535df45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b9d99cd646439578a8823d114b400723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6475f871d3c41deb1247b087ec32c96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3ce7421a856fc47a40958921d16ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8a4658b6b3ac0e88daba854873740726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164abda4283bcc886bdd75c1058a5a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e31ba52223ab8119e64ee473cae05e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7b0c46e2ee96459735c44e52502dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522f0054a940befc7b2b375d698f11730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136d9ee35e8e6e947d01b83f0103dd7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386954dd2a6918d86012ddd0f391e66a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3e026e1266a42a101ceb217ec93b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce89ce98e715c2171eae1a2cb26eddd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c06422ffcf6a66d0b26d14136eaf3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a52a97fecf70e4b033940235b40a76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041635aecae0245e0d816cf897c784d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7ad409855d1a19825335dffe25078738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a33a33ed5a81fbc9b8da3f4bacae4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff05d275f45a3f36ef902208abb43d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cab1a09facc0ba17964f3c7e4461e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb9f5b0b1d64df275e913d8dc0f2a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5605e4c1c9341a4d3e46af56af07e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77865a00b1ae5afb7c27def1da60e11c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49f92d3e398ef45234f09b5bef02b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2fbf975a4e84e45e3adb39ccb7997746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08c3eaaebf0417bb010c0fbc70f282747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4192f3764de90c86c9cd5bd8f505ed2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe7e8973d19e599825217496c73ea2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42db5a0c6b8697afba22a91f4ac4527750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9b9b0a8548b80abfca8edfbab8a62751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2c3ff9a8cfa46ed1086fb8ed9cbb3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f1209addcf278db9ed08b811a3f4a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b37675b6e1e996f55e16972ab1981754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1b800d875a7ddc3ed150e75dbed12755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988c0e82e6b8a7795349b60477b0eda756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd179d3aa559615cb1561597a2495209757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7adeaf76d41778628d46ae95466fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77a59b59c8988b5b292ee2afdbad55759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d15a13f0edc08e6e1d89cd36eb534760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac29534695736e1a1a4abeb096f41b9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0771dcd25e430bba2c259668dd69dd6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3367557edea2ecf69449c02d1fb5bc5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d82cd215a94cfc7d2267ef4c43cc6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadceb4bda031d42269f7e151c6c99f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c0f7ab1d0cd74d87f666ff16201cd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f0bb0bdef263594a62d4a02166774767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fb23e8e6dc55e7a1a20b16d0454fb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1adf825a709b75ab3530b55b29710b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7012a8688dc1b53ef268eeaa3a85c09770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b50931a1bc9e95139c2bcf8b645da1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e6560bdf36f82a682e9f3b89bbb6a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001cb1eacdcf4c42412fc62afcb9070773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cff52e9a9904c0325af295be3c426774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313c240ebde0bf4b28b04028751355b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e88bae0de94f50bf9e1082e2c6991776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67ec9c8eb3381f39a0f18b88936b63777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0486a0288435965f99be3cf8fce36a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b5e86228c872956e85b3ee8b672a8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363056227acd8f29a06315eaa621c7d9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7068122ad4b53d9a64718c4dae669fb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9031db8a09c1a6f7609d086dd5d3c5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6cfea2091cfb32734ba47f0a011c2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc1f9493ea7b1a0d2b02488cd579f2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bdd043cc8dc6069c5e6728f45365c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9696feec7de8fa23f916cd2c5eaa0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e497bdd06c88920cd863dfdf6ea224787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cae4bb1757b16156d49264ccdcf98788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9e78f8bc97576f87442f04e2f803b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fd5e18240b054ca9f99791c76ea80790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642453d570f300e34b946c7730fdc58791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c40fa084f886c54f7cdb8e559b4cf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1bef64e26555848b294ba8fc5a8be793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834693ed0176fffabd3560785887fed794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba67f088d50c02518a70ef098e99edd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec537d2b716f6561ddd838a2fc78f03b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82663a973a8ddd82459068ecc138a461797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19585dcdd783f0255b53be3fe4359b1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18d2f802d240a99d5e4cb4602b5d99799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c320a418a98e933531ed3afc2161867800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343457da6ebb97ab28a00356d595d51a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a564684d1b21c8afe1bfda43fd98b3e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f184c3f566031d8fe0f1010e6bb9c9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af91bfb8b2d98b8159cb2d7f2a76328804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a580e714dfea6d421618bdfdd68867805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb668b23e931df276c24afd3eac22478806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907400e03c0defe0904562ec4217a683807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5541f9f51fee137078ae8b9b332fdbe808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010b3c0562b4955c338c47daa867f6b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df7a98c84f77f7f3d76366c8f256fe810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e01d636e2fe384015cfe90d774c8c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eaa5310f7ae37022a3af0ae0c62d0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6d2102cb31c5381290138963935ec813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3d838fe9e47f3c1a96ad46f979027814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a23a32306fd4027fc24e4d595c1e4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8988bba8be06a07ce1d549c095152816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade10afe872d57fa9c4e156da01efd9d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e710127823d2142819366951b3d24bb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79c269c8d559a2c5815e61c1dbcb44819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a00f0b66d2e6aa8727099b306356b2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787c1a090f2e054496ffa603ad6e541821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>