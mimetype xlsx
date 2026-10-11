--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6054f078fa3ff6e472bcd15fd23ab91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80e992944fd34658f7ad7bc24bd1b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada5b6270bf904f683fc8c5842643013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657afc43a109063e8a7b06b3bab6558d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac92fdd725ed8255564fb299f8ab4bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bd002638635b2143902939c404fa36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f69a8041577751b44c27ffadf018f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705127dff0dfdf3a525b6157f318d1188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45b2e16e26d9c507839f38f9c85da49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04728de76fa7d1c573dc5f968bc71a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5b2259a9bc5149405c983f524224011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8fdfb19a94baec6c09daf6260777d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28d0ffb9d007d2e4d9ca1e3aee594713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc05f6cf3b6b02c8607f31f21d082114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e8f90f80331df2134e6b2d0029ec215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8728bd25e67a29d1ab2533614257b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f061c125df47aed49ccb7af4dee16317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8065d4fdd00ad192bf437838d0b38a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590841a478b01c3d978f5241b4c811019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455542d6efef7d4c0c3324d45945aee620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d449a7239586af2eaced8796cfc25b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9033703e146686c7e2d05be078241f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54ed7a0fd17ac76c472265fc3239f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7b6dbcb6a21874e53d9b410b1ba8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90cf65fb1f52a1eba32b4d3e3821f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0360a0484c8e44abbf36d15a0d301926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dff54fd27693bcc8dd252a8ac21b4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d9821ed4ff1ed9a53dba670972c5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21971b95a1d41c3929f58eda5ef56e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80d3460a11b8b29089b06080a4c95e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dade0af9978e2a5d72109d47498a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6f276223b56c2e851f22a33a53cde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3763235df888cf27d2e2fd5334d694833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4dc9cb58897121399e629919d08d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fade631c60a073d6d3776fa2b71d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe91fbad904c7bad0920904940cafd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663fd79ce438bd7fa5a23cef104783a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594586ca6b2b43fbe9a9940d09033b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbbfbcd509053a86868f509d8242c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a79ae7b72ad4b9dce4c4f706148d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222744089dcc9102771f10752f3ccd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74c77b9e8252b3a5df021bb4dbedae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc13c54210e072da314d4f1df388ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02709fc8c0b7bbb9728fc86cc52c7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144a8fc8c6b9a07151e6c260d2a875145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847adc43e13b8440747cda9b983417346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0ce26a4e13b25467d760a37dad5c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87ca897778332e1f8e1f7abdeb1b6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38b30fb4eea20ae91a0fa69194c39449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b4fcd9a10a102343f02986be7517f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3760cd94225f8d9b1108865bd84dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52663c26511f81ee5f20a3e8eb15e6db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b184796ac7e87239e886376c538fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205cfd8d698f4b395579b949d923e9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ce4997cc5cda2294de815f971343955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9b6c8daa00ed6456b834691414f3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb157ed2f4d12965a3f0062cedca0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cb1bcc8c71acba5fa54a7e2ba2fce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e15a5e1d9e1f6384b9e6a415b74d6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8e57468673b4bc9cd043e8ec1823160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c819d608ba2685a8852671605d0402361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667976b3033b066919e2ff5caaee519f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052e09cce4ba9c997dbbfc0d8e7b99d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f74990fb57215b0d4dd8f8474a062764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4183cdd56d642121cf112851291f3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46309f8bb8e9ac7adc1780b58504d67c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc191cb7f247713aa3b6652b54cba2a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a83813f0c97cea34f24118aa9c58068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6092ca3acb09c79d9b55ad8b5abf269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2b62b7b9df04581ea3bef69d94efa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003862770a42b2430af58e9adaeb9e9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de293eda0ccbb68eb32f6c8e7921cb7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1478275ce6e850aa361c0cb13b954073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14f1ce4634bed4ee4dbefe7844e3ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d13b343fac7cd82d7220603ef6a3af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0ff46a1f510a57ec1f60fb29b7d0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bf1e813f8e6cb9e89d9b4e7a8b00077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893fd835a704990234b5294b8098dbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0422495a6ef93b1b8515bd15a2aae179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc2a86b6108498611478317fb4636880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782024fea0b46ab8f21278e6b6d0561181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfe37ece602e0856c0584aa4be555a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206e384dd926f989c2c97f8a75cc5de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e499cfdc6acce01b3f03b648482d05e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70630c17110592c7eb4109eda64f13d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52b015fb8527cb4a070707f83be78886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fcb7e10cf35c9d0bf6c3930f215bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f229c30d32f74cafe6ed3260f85d5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048763a0d8d46e6ae4b3dfe890a59d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3d595ea2b8b079a7733745a6c8a2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04ff9a3da3b98b0d9c370750c5044091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898ed339bc66d35870d4d5a03472bee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517130e60b5c1c556588263cc268aa7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9d4ecccfebbcabc6f07e4204f6ad194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b310dfd82e397a86ad92264e2583eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770f5c19340e9039b837eec2fb206c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d90dbca1c34d3e5576014a6477b5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a95617d17735b6d41b7a8d38ce716198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3be9c68550f3595c317a825875a5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b73feec355567138fc4f2f9067f971100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ce5c43e1edb8108498c997a86286a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535c8d9850b483ae961fdef8a5ca1f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16128fe53a2892a7e55026ec42a275103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1212633cf4b449227a0ce1e5da739b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761801514ce4d6655ac0196e6a2b57d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d075efbfa4e773488d1d3b7e0f2858106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51695164e7b0abaff638b0755e303daf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede3758effe3eed3b7bad9223076305108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39d66e7fe65eb8cbc2c3523b7b10fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08ed0d348c2cc6446ac0a899d344fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb1b911e87acbcd302e3c7f23824eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c9fb20b7ce4229330765762382527112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0568fabdcf8b7c5342f6d9104b357113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac014f2e89f48e2786f05133f6e0048b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ce788bff4e6160e2adbe600c6c577115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bccdac2153c19cb0bab2864ad71924116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5809d1b1682d26d0dd277f0c5b989c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52901448f510f0dcb6fcad35991d7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873f9572d086a6b2db2adf437a60143119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37219ff46ab113e6d148532992089c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000940bbbe61a15008ca17a3d5228ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948e9d42dca0a4bf8281ca93b650ad7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60ccffb8472085c1d5395f9ccf3865123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695406699b942a8285755152fe8c634124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52592d5c94e763b415c1712ad39558a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370be77032a9dcaaf7756b4df98a983126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c42f223d669cd1a19bd81c18307af1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ca6694d857d2444ed5afa6f4b0b96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c180ae301130940a7c174e5ecf5d7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8190b6b2fc84be668278ecd45ff835d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b83c2a8948374234d77b50d1cd7e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b4e4a3c376048700a84055b9600e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c8f394b11c863cbf61a564075d2a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b8cafdadaee66839fb88faed31f71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2426363e38d00bc621207f4f4b2173135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a431976763fd903fb4cd0e8a520e0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb414b28e3b5936f656dfac8e06fca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee32469e662858601835a67efbab760138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe7218b35af244ac5b7c7c79eb16c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fba9ea3ad6d829f350a6860f442fae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8ed7552a9cf7f41dcdbfb581d8f4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d73a05ee3c39f7831fbd3cc62e097142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c228731c25c23dc303bec09ee6306143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c0c9a434a6d91c3e4bb0d5e9dae2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3363fb853693e3c4134c925acb09d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ea11ec2da1bf591940c490965d7a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f85209e7bde24bce2f2e92be4946e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d0c4eb16a39bc9f42fb7dffda580c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c6e8023d2d8a225d0fed37ce79fb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45361c38eafa1a2be06b8bbd06a26278150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9c210b14e74db8ba14cd1039e3a25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8b5161b044e5276fa1e9e840737be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2cb7ef508586549713e84bcc38d9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1d2810ad6889e7c976030f0b64d1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570bd86a494ca5adcebf29bc0a8bebf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f69aed8ef9d9acd0ba4e326d67952c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61343ec352f50387c618c2553f91afba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81be9a9c68ef531acd037f029894558158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c778a33d3280d4e4408f02c6b4f5bbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b0792da4b54d3c443d792ed73cea9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ed2e9bf9a54ab4a20b3113944a46d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e16a338a0e838bc62d4d17629286b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d1a1d68a7173044a00d4c0eb8e9a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76780fc2e37e428e8d0b8bfa19669566164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d95645a5ef4f31bcf1fd53cd1e435165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6ec00e9c6988a10a04502a2a605f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf29992ea9396d8a923ff1fb93a72ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e680d7c72de3d37805c50ac3a6d64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b298e2cdfd2efc8a782164b73ac9492169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a907d2013f882c4d4b8fdad384a9452170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a17c43bce56cf8d8745b6187045df6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f790d67ed924289ef1a9f864a0304172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805cacfd24d1268d72fe845dd3e4263173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cd08524f01e6c5ebbcb236e65ecc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b84c2464eca28cb788c1d12b8cff67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97b42f8eeca5bd1ae00c73936dcf51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa76027ce6c1edc3d214a3e84018c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cb96694c1de96ba0e6545f3dac0b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a468a70f1a63919a38c838ecf60fd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff137f9c6086e9f384c2184d52816b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6a48f439a6a3b8ad5caab2d43a1dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af10d71aa3f759000576c3535f5975182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ff553c982764ca7b65480768f22a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0d915afc2fc53b71db827d4d4fb0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75089263229c6522ab9dbe02f99e622185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3f8224499d2d72f2ef279cc6b66c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f187a435bc8828bda0f5df21f0b3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c50b1bfba2a8faf19fe69d422050e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220d27b3f99788d0491868c227b81fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f715aca3604b394de4dc3bbc0084a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ed7d5d6f53998e90dd8fa7c9c4786191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62e91103b2edcc6cab0d1b91846638192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728ca0e8b6e4b02799aa02e0ca37474193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0d7fe21c2915ab3b38534b499ad08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef294988fbb0d5d14d7290e26988c775195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c378ae4871acafaad3960ed9f529ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0802b679dedfef113ca7cedc01a94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e527240a351c4bcd11d4e1f47cd4601198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a436684bde814d5d0503ba152a161f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8144a9b56cc2cc6ad31579df79e8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bfcf36332ae5d48905e0312a06df0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371604bd25d739747b0e20e1a356863202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d95429636880b946fe2c719e1e23e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc3b4dc676394341b3bf4daaad55ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d36d58348c47ee4539a5010952f788205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62eedf1a77293f8c1f12abdd9ce806206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b9913238a8c62ee4d411c35570b90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9671ea42a88026283899e727eb71e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27bfc76ef31985576064542df8ebe4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331c509d631b120d2813e52ea093eca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559ea1287a83c572ac40dd7e381bb8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e125897e2d394ae6e4357710c18d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb42d5eaafc4567fb5a34cff3c87529213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f926e6db60913d5ecaa2f237f4639de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2410136f48e67dd04a51dd84b9a28f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423e4c977e0b249c5ee2db3a09dd383216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3efaa234ba38aaa89b07d633382ec8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b66bdfcbc633b226863bf70542f171218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7340069e41f5df9063c4bdce611c4b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281201ec0f061e72e0a20fc580f413fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d350d0f31e84aeee657325ba31d13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e78d97bbaeb973c3897005ca3d65d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f9458184c70715b00ea50abdf4947223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe783b085d93429854ba69a9f91a25fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf8fc29f5e53411fe47afd7d516bc9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64505554af8d45385a96d588554ac0d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df47d6a01fb1a1c296a859088db60d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac85766c98bbed0d10b6cef20e9f6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cb65d722122bc16688e88b33c4702229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75482cf6b5ef2039cddf7e9ebc7db5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ec6f42db444422c4a6cfd577006d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d6c94eeee18211b13574375223b52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59076c46de300b0244eb539a243af949233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb69a7046d506bf076b3f218bf4b4c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dd4a9ae940202eb7911f787c9bd16235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeed2087f338faff63a6ae3f9aad53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580df338e2885f1f7b17ab5e44456fa1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8aa8fda2bb550b79151f6ffeaa7ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3dd9aaa53229518ba85f20feeca45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a0aae03eee862a7b17a9c89827102240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0a5d331cb0d2ee8ceb42748c9ad42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b4ea40b33464958903df47f2bb198242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67493d456f7674964f19a469febe5bf9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147af64907d460ea8a3f95b6ad1c65f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b65bd29782a672d7bbfe1e0dd7acee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec854c6cc00dd6a08d56f8051f34a50f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5244b6b905fa546d26c19a8a201d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a684ad6dd97d04f54ee15a5b5fb37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab3136ae6acc70885153bbe052f2bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4a26ffc13ac27e2d34f893e167a25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428bf31f52890b267f48d7c3e7e2440251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f21946def3c53976f7b9bb4b1e1923252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740a5188354b7579b67df05be54137b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be154326590e0f926248d7ce8697a2e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb7fafe6937390b9eb7cc3fc363a93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515eb56484fdf63d16335fc2ab8a105256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34582077eb7e4284485c6b176543a5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97f59e6a2f578a47961a6f3eda8412258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa17382a8363ee23f5704684a47d8d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c689afe2e2cdc7eeea017196d7493bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc990d63482ec7025ed657000bfc02261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091c30367300aea7a1313c690e127d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d465ba2da5589b7faa9e451ccec9aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841bae53f6e89edcd4bf486e8775209264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976085fada3d169c9b4e90a06d654d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a5573569a62e92756c6fc192f4707266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e0e50e425e9d3b857d4f3538aff0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c19c5d10d9091b0cf7db2f0c00c96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a6e4b1cdb84e30671f1fd595ee29d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d30b9b8522dd5e0e2eaa5baf2f515e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c060744ffaa9d08b492ead393ab883271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b836f85b199a66433e417e47f9196a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d034399c95b3e1bfe122ce48c8ca34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47677b0de71bafa302bffbd1dbfbe0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da42003eba1f0b89424f1a1160f3c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873d972e0988f2aa1f6522cf6a5dd3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad52c90051fe66e2eeb8ea55851de70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239f315e0639c851697ac372c6dad0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b2a55c1026372b32c3df660abb791279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396a7b788640eb6cae2037666dcc3f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189357dce69074c3911c687e4342f1f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e26497515c41d10f5b71c116721c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f023cb8957848d5b7ad3b913a1b1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b8636776f06d2d0d6a1b862e99147284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f997e23e3e30d34d179f9ce2246c2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43634c3608c1569326cfb0eb95fd993d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65e918a7da273d2dd669b20c69658e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcdddade8075134d418ed6a396d86b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1064733dee6f02699b0339b93b1a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8fee4577661b49070b9e80d412c35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5462a4808310d2cdf2f794e4736f08c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b69b59e4643b8075bf4ff2f081b163292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecad522f678c1690ef5cc931eab0249293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14133ba8fc96ef50eb30c1e24dff62dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139fe7a1c11df3ed4993977a7bd1b6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb1d71eb81e182658b0545de6eb979296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242795fd4d7ef7b89b63d4af7bc8dccb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff91eaaa377d5c405dfb20ffff29a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829e19ce30d3292da09a7928b37910d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf536af1f9370766a20d50acecb8e37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82845bc60a4ed0d4726792fb4798da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55640003046ac043c43591daa411a6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048b777fa54683a5594db8e4d694ced303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a68f424b6ed19ddca0dfaf5b20b049304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698d2e38284eca43f97f54e61e58128305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0392e266aa5569d1b9856f9926e44e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359c575340cf18d87d04b7a445ca4a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92075fc86a0d4f938c2545282eb6414b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c762434d6c85e176cb0cac0761604309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629cd87cb5ab5f68439bb44e0ef32ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d9a2c25e36f09cc5742e6520dedfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12414548806906f0da24906df47fc12a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb704b4a4d0ee1ca81a707684b5a4578313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3b1c36867b04fc068f890865a74ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d58a70a7e9af22f51c70c7573a6d93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed657a3d0f02ad33bf03742b7476c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c94a1757b798b34e9c8bfa0b5461a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00eb6113066a5c1c460b8d8c142c6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd5b9751b161f2f951f577eee217fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6bb832dbba285b48c7d17098714cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb0de80549f4a687a47056ac196a52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b688b2380596894d527612e7f7280322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fd873c45b86ce3a105efd86eaf829323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7e3839b0b094a965a301dcb63502d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5d88775921035f83270329b745cb7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8bf89b8d38b560f3579abc635b1a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371095e94f1ba3db6cf26676adf73c1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbaa670b3c41f2d8ee913f791a6df3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af5ea7020b685ccbefd74c22818f92329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e9d7c7f21c81476e0a8af3fa96663330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777a3dadf16a1fb3d394380367476c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbf380d43ad123e07943469645a940332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e4edebae541c3078dc9edd8648d69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a76555f1304e7ccf54110a69b76f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681bd764bee5cf96129a4ce6a2deaf4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879120877733e71180411c0dd0557592336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead36e68e7c79098febe260f9fbd157337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c45917fded3cf0b1dc25e710e55e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a0af2db983cbc5c3f484a514e58bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a34d2466dd2741ad302d8ed41a1a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c4a9801b41fc8230c865cd8c1d94c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5af2a7aeca93695280782c9a175167342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247777744ca942458c91722b25aa399343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ad5cbef53ce2ef0007d1edf3a0edb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c159960cae76e28e3485e659bf82b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf212963085214b53194521d62b158346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfde22fa2333db4017ce2b1cbfb37a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712cabc798c680cde4ef642c3ca8873348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7b820b644d4a8a513a475e042bcc4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608769be385351d9d90e54aa5aa2f5c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb033226404635d2784f8f70723f2d41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7de003ccf1bac998585166c485c2d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aec28c71575ae850de694cc5add72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad81453ba74611a915ac7b732c3ed3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8a49be6c48487847627339b8ebb11355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf41149c73872451815cacd8e7a471e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07afea6d9b602d6edb264557152dd8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac527e140f342f2cc625663a20d8078358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c7dea2ee0347c23446d3825a95d83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99437c80cf258e704260a9a8da0908360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f01b703e135e7f3c96558ca826480361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b14ada15fffeaea96da325e8d5670362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486fef18651cbfc646aaf25be78c173363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e704eb7f4f0642f933bdbc1f0897c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6884d98e7a3d26dc857b607016f01cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b5a4f37b3c1c82af6867bd205c132366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adecd27823fd6d320d75c99f2a14e2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dc5ed6e992ff2d27449ec3e212cae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451bed27d775097cb5c3d84e6a85cad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b17325b9042dc11e8e91c588257e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2cb1c3b40be688ae54e48c86eccf7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d5469e1ea60b03471920e4341a3c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b62f71cc50cc09fec89c220086c61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839d1be7a6948d7c3020a92ab68997c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58194b1141f9466b54caeab6442ff14d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0a7771d3569f74048260cf0baeeb9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc336369199ea213f621ad310610a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba508944382f6382cd8826c8919a93ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9aa67b9cb6eac5a154f52e3ec9b99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5904091c0169359aa221e0c3b55a1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81c74c0eaa3cad89a6282e56875212381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef81dbb394aeaa9dc3c05fd0a0bbe5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08e07fc03f906a44d304986fc1d20f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ccf7dc8a4f3917d85880add6e0d06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223dd1a586fe7ebce7627149345559b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9338d89b078d98241c76a9c44bb6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442466688cf2be7fa5d384e417a9df8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989a1ae66f81ca82afcf8f4ae8012ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ef241523466b9777681bd7e79db3a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d24ad30f9498aa6a8ba5ba7e569c73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a356cb683612db1c84d79ea2d1766391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea44f243bade3902d5ea207ed909763392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd879f4531180cd831a5c2bfc382d04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb7f47ab5aa0ed44c5271915a9c961394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab67b2a28dcc519ed28e8b30d21dd6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6396ca8f513a08d0f3ad750963f106f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27484cd6ce26fa117f796d0ef132eb83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920c05f8545917307299673ec4bdd9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c29b64848748e1b44a8f6ebc97234399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117732fa45cd89335cfc374b5ba0ba4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256046ecf0cf0b6220ef87f0d810c54401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e62495a21e16d538a0e2b715515a92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26b779e4235420d75a3187efcdeeb2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4c40f5753aaab925ed6321a64f12a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac1ac95a320b4691f85e8700777856405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3819a76766be2ba969ca6bda35acc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ec5c89edf46f1ee9cd7177910f5ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cefbd8c93da5f39964ba92783baa5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0a3a575e71f0bca856349b2c85c1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512765a9c5a70d010f6a1e5826c61067410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdaac5b77a94904a0964c57229c0f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5765532fb18900055f9b6b0c8f8b9f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed76745178b659a83521d379a7ca957413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba024e334f905e619c0caa2a6876dde414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127d069987c92e03ac6bcfbd535316d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc69f253b7e3840995f97e3e751b301416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2a9738191d2ec2651a09048d78022417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74cee345997d70b58be787390bcbba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812798db9d02bfc9e134770236508274419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858ba27d2eecf7732b6fedfee12b58b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13183e3177e9acc65908c585b4809a50421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd43dca18bb0c46e5bb8d22524bce09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9026b868963633f598a909b287cb17d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ea5faec818fe4630bd2b440313adb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824470b5fe15be7272501f3b4a0b5a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5fffa10fa1ac36255c11078a1659a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2066542b184941b07baa8db3ecb4960427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752563542f91736d5bbbfab8919f0bc9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f61d76ac29612dbfb1ce5943c1d603429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cc3edadb53cd7f1236767ed3b7c12430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd55b78251aeda912302bc40dac184431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42fb0ba355950fbe99ffc95503b158432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392617296bcebcb4185aeed0f9ac713433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93032dbd6123b679678c3cbdc5e2d3b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f8319723fcab22aaf72406915d7d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c687c292ee948ebc2b70a0b3e95c1da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0a7fe2836ef74a2c920616c88d48d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e3233b2928b827d0c29171ac71733438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8a795a786f3710ed35a9ed52bcd63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497943cc9f71ed352419dda068c289b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c2938b8b9a6bcc809cb438b87fc67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16698bfb47bb0e3314874010f1d7da90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdd188ba7ded242e52b5b830817a06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8863711bead5073175ec712433bb57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555c5e68d064f1fd9d39bb6a1f9a736445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fb58e27a37faa10663e85b748a99c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d625b5412481d1d5875e8b4073bcd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a845db63a84bfb113f65f342f32cebc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4d42175c5d514b5257caf9b4578c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74958865ef15d4db726cc5907379a43d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974ea1a02cc2f0db08cb6f78fa02071451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20140d86940e80131b06cf5b681772c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f0507c7bad49ad44deffb588c3c71453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe80295e78f46e469fc014ab963b66a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40cf56dc4524631e0bd48dd4ad97ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b1f3e589705c1f9ba3b0cc7cdac47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cfbfd4161ddf0ed1fd11d7d30fe21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b01a953c80b2a31889e47f0fec8712458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f10c2e4b49360f286a14cd2c5726b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb90dcd4fb0d8ca5e7ca7d816a33a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53110a5c26d79195886f12b4b67c6c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f131cdec081e93b7dcc2c680337992c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343e76059b682242f6413046ddb7be8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9013a26c393be79e1db276e427b791a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad2a3e32c2eb6c7cd95ab40db42387465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0eaa1883201d52cf0c116492147266466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204ba60b3323cf662aed84c37c1236b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e1ed5e67b18cfcd388b279979f667468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0558755e0d6b741e75788459cece8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51923564f747216fdf78616754b930fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3d87ed2445e4055549c11a1d75e7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e87dac0ee9c5aed7ecc0a30504eb05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103117ab7132e327c8f398fef98d103473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab7db8e9e6536f7285093262cb7b83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940fc634b72ca0dcf3d4d70cee327e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c591a48c78e93ae2ca1d32757c3fbcf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c702019e591cc1543903949a3a6714477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f10ab31fe13b82150f711354820b2f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8e5e09f99bc6dd17141894027b9b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa9d3c27fc20f96e98664b88aa139b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be892195f0bd72cc7096df1dbcc005de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614053c9385dae234c885d67e3ac2dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4982e5f1b934b493e67ebafd898cd30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835152aadad0c2260095068ad92d0e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dfa6dba2b76fba364dfc043a4b8c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48cc90774f0a5d656b4823ff8af16f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba1c4302734829a166d6ed2abaee52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218ee0e2f520d7ad3e02271f56abc49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71f8ef9cc51639a8c98d0ef8dfca81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddace96304845248eb1c3112d63064cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e03d4ebe490b6662bb41511a401f75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40182af56995a1ce9e4b3f99c440cdf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad315ce790b3c184fa03d1c75dafb9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cd0f98e38c0cd8c74a698a89d768a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135441a17f9786e889b55ec2dac3e78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f99adbd9c82a786440d89d7992fb1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fe76005ed243b088f3a66995a8e19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf429889b0d8960ed8e499571cbe22d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b43f9c21412bc081c5bd06684054fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417493ed82261fcec491d9be035d2597500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c98bfa069b4486e8c50a546cf934e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3c86f3ece4d6c600707e5e226dea6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec451632f7267e691571c76f4a4cb89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d41a031827dde976c4ae1fdce16e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f589b0ec1e8acb162c757abd4e2b489505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519cfc884bf002af294ad2dd32c54b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c65bf52c3fa226981e4dee0767a607507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326a33ccd3283211af4c7a62e6a79a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f1bca185fb111e2dcb4392b44295d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4e9c26a80843201115be41314c134510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40b52e382ee2357fd2a52cb7b1b3c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65cf72cd4f9a590cc6067a99f81990512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eea2f03af612c99b3e97bca44617a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270730f301fcb4fabb835907e4cad41c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f49d48d7d37fa82190c54d3c2b206d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51561a47d37c9a55dc7c15ac94da28b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b84105ad5ea8d8d44e692b86f21276517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e839ee61853f4acf08909c56f9f5c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7220d7cfa9e87abd289c95fc53ec9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeae13edb50e061c8e490994abaff81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bc20e68ea554ba055c535f72385bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac6ecfb0e8319ce2eb97fe83395338522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd11e709d86e88520cb1aaee7fe0d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbae3103b41604d122d4d98f2a72b3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5ce669a0bdf5f221a50531e9abac9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27913671aca213e552edfa6f0278b341526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9b1a59398bc42b94c3a9c6767bae7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aec55aa0a08aa69e36342b7e21c9e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe222246816af5be208497fbbd1464529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a71f1ecda57fc4a28c00683d6f198530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0991d41ff10adce0ee0a2bb73bb2ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdac1af3989d8b9c872d665ce96e2cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c47eb8134b32b6748fd4a704729d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114f33b366e5e41bb6c89cee3c40f3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1299a9cbc8231bd679cfb3edf0a24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbc109fac0677b209d84c5f13c5773536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884494f8c0fffea185cf965269768cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e8c34951f7ac70d773cdbc3faf636538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a965286a7371feccf65f0496b4541f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285e65d1ce5e6f677bb8337fcbfbd71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907590ffe3753cd5ff91286821490f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc07f68199dbede16568289b4152eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4215ccd1f7c4ab3582ca1a8238d0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec960366080a6379145f287a5398528f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59000252758843682071a4831dd7575545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46335fa861ba94338b15e8c4992364a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82519b96c0fc2e852f13adf6c327c0c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b259126d5c0b03b340c98cd477a7858548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabdccd58fc04be7d0bbde928b1685a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fe50a5bc0c87bb85ff428b4ff05ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3833af99fbef8a82c3dbd2f4b9caf5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b4dd1466f09d422c92fe236915f5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ec1e04d50875ce3a7c147b3751f61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7fea0a07f470dc4464ea10860ab79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8da9046aa45ece6e6d89a83650d40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662c603e2202e1e027c7b6e3a269848556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a427fdb604d5e75cfb023d38ec250557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99e5b5a683554b71d87f78f2f28682558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088dcd91c7285b541af31c795f9375b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b27d83e24ff49ebddfc30e83f6643a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded576beafd824db84738f73de80ca7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c8b09d75b3515eae779201bf9aba2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a281c621bc61ca2d5535e009d80f94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7314b9c7bf732d8b5d2a2d24ac3ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270fef0eea6ca724500932adc20b7bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673ea2a1e3271b2a02337d82244b59d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9ab159b327d3421ef39eba07eaba6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b3e20b5d532a4f411421bbf0b0a51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2715079ce444f6d8b51438018062839569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d71d01581ec2b101530f1c3547f5b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc0c917c8fd35757faef6261a2d8b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b05e1b00d7ed4dd806209996f20631572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69a83d9634027d484254aafef5fad7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1e8733106b4e9dd93a688cc6a291c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75beacdce727c58bbfb2ba9ac41d00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4bac7831384150e70b221bfb3fdb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f52fe4647ea0fd1299030b72e451f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9757c6b5041cf4b660baee035c715578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbacbf2bf2725763c42ca70dc403bf2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8eb8f9c9f5253ee61cc3878a7b9ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adc6460a7dc91a63f863388e1b822b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82df0f2f7651ada404e87e1db2eb679582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65702b28fc4f95bd8e91e08f05ccdbb9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cc774d9473a982bd48f302998f2c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4c7081895562a7c4102b9f71236bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a8942783e091de39294152c0d821f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f418f93777ff4c777434497fb95db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438ddf3f2a7f52ce87566cfc3ff3c4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3ca38705702e25033ecbe1e8a27d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f7d427b66b957e38409ed852ac10c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20da25800832d45ed07c412da244b7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07c5a7716173f3d6f9a077a34749cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddac89ee5e7b4981ddb707a5a8fc850593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7cdd6b06696bffb7c3e8045dda27e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a759a669e4d9cafef5b4ccda5b0a6eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34498deca07ba5b01d53ae0c8a57394e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8108154c7bbea39c9f4caf342a5b2a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861636dbba4b115b11ea4d64fd01157598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92737401c13407e01b95b959266662b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4633aa6c1ada02a8ff262037fb0062600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec60b52f9a9f98eb6c3ab9457df81d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9393cdde05fc32a942ea6bce04cc1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443a3901b7e22e7643354455441532c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f326b58db8072a306e8f41e52ccdf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f88ddf3d1f1cfd40e158d99e722de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7bb639c10d0a7f6a5a32bedaf63bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95351806ddd0b0e5b2468f93de80508a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0001160fe347a85af9ab2813839177a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce570d68576acdf063275b33d75be5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a42eae01f83ac5256445aa36a5a6b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec004d6f5593b61a9c167db81aea1d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab86db5c994b2d6bc30cea90a76f1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bd933673b13f38f0a98a0233fc72a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec358c072cd3f5842b43af9f7aba0575614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0e48b52da73f8d3741a58bfe72407615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8f5861c8a7fbc60f77237879d58e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c58395f279053c4e041dba3e23536617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c977da521aa7b224cdcfe44021e5b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9982d031055d9958e544006e598af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10633aed297c3ee2d0edfcb9f57b6ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e55d425b166700710d1bb98ae3269621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af7f36aeec3c9eac7eb400167917e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b666b873cda6250a718c6cac7ebebb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a1d237413197f522efc7096b0d53b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeb1e961d7da137b6e16d935b9a478625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30aea8dbc1309e98702f5e76d809de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9445a17aef6d2ac9a1c933f912e208627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0cc3dd292d1a55ea0ef438da98234628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65e70efc6f6d81faf4eba801e004b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d94de0605726a4df87058a2a35821630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c30276b92b1ce6d2ef4186d2e0ad8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6b13c6d73e797dfbb9a3792a70e0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd718977df961b995a2ea475d327de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184240bb1cb35c3a9baec81b1b68136634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d0c69c1d0c193e6d33a6558c70d2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44034a9e09ba7b705ba7e04b705c400b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde15280f3e8bb602fd38e0f3a1f519637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a78d56473df355203af453fdf8be6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7592c4627183afb91a805c6783178a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a528a0882ab91c63d195778902ed632640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc607461a560a35eb34951c9a2209c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1268eb25d7bfee0f2e689ecc2eb486642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4b9cafdc2d7056614da26180e93d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f27f3fff965aa34e03481d84e0b36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984c25c383463356e84e2fdb62f8f83645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178d436d880ac61f5819c28c4321489646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474850832454c49881d4cb38078a181a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ce893215133398db203bcc9525988648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3eef8afc154fd35ad333b639969ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b771c2fb1a647f7b1a69eb75520a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac537b4b2fd823e914fab4b3cd08c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67c3a430cfabfc4ceccb8510a2fdb9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea32ac4a8d7ea26cbd965742b0b7d80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda00eec527e0373b7c4ad55d54d7a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b6d9446ba268ef59c83ec33a6d205655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1087106ef1ba027dbd85518ca1f8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151c8058fd612096650497e3b839396657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31742d20f3e6bc69e231467b59c0f20a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da12b2ffcd43e778223f9eb9d92480659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5a1bfc213167e719ba5dcc56f45b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9e36b6233a698d685e18838442cb2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b4b4391bc5e8afde6813108e29892662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c80257a113b9185111af22274771f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bb6b4329d7a7d4f40ab2054430d13664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99ee7ef7e72b88ae642592d5751026665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dec51f687ad36a45d62f6770434ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c2ea7ce6a3e5fb4b82175914eb344667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba40203b3ea5bf1428b5356c5bd2c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1481be4a1ff89e7f2b27333ca9baf4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e2177290050429982859fb35de77b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fec0777690bb706563c3c871b3b496671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1320f8e7c85c2865cd70d7eda32b970672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa125d086a701d06ab33b2529847216673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536f98caeea79c1566fdd26aceeac94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2152f41bebf5d16421217b7a9eafb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb41aca194eafafb7af3da6f2eee9f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749a6e9ab08e4e394a7c0707b7015f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54240fcc62cbae24bfb1ff470ae58b99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86671ad0351e82ccdc2d89b14a793e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f08103bdb6d20e6f5fda3d62d8e48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b61a58b25190dd15acafc22bab57bb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee940203eaa34ad03fae916676cd593b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1210d1dcf26038c4d43aeff42ffae5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b8b58a332c8e58125c5a05e1c880e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca2639fd175a831cc414ccca19c4bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8289154a7a758684ffec13480fff8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48b7c39fda7dd9754216d66b1a59d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823feac55f233a87baa09e82d135a47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93748d4c848fd3d7a61144ecfe9c4b0f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e08bb6581dce0075c701ba0c18270c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c50c3081087a7cd4b0f1fdd7f3774f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba720aa20e497c47f8fca5c3e190998692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99433f272248d0e529e31fb8507675693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458acc59fc4a47e1993a97858e2a6cbf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ed602a4e6a48bc67b6f46aaee66f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748dce71ff3587b958bb8a33455d95a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17444d63b78c1859bf518fa726fc18b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef2e3510c98b64259552b223702468698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe52cefe966c5ac1748cf68862adb1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e903e75bce5dcdc867fba30dfe76dab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82d36a977d8dda837419754bf2cb83701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f45a9e7e8f87fcba8978cffcf27ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500a038c2ad32c58f8157e10824cbc4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca9fa19343a4c30831f89c6d635233704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03553b35b07eefb16af56198fd4bfc8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf7d95a4ecc0c3ed4ab3412472fe92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a212685d17c91c4c040259cae7eb3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031390934d9490e655b874d5451751c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7607b27e82b9785259eaa9d8caed3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9da09eaf48d512155cee63a4de32d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d65c2613831dfa8be454c99326bbab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d838dec275b03c64494a83960498ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f332874b169135abcefd8ec76c3da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366fdf17a32d2733769584fc882fcc9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cb38c9fca32f26931d2fd1c68221a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b2f60cd9590ed55cc682e19cf7f23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6c56752e30b361deb1ef6818a6e8b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d513090111050eeb2636f4f7a642ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b28936a6b54759e31449bebcf05fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b452ab0fa4d1b6d6046ed037db9d4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f55c8d39a74836382db95eb80275a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcae54a8c4d5bfa9af12cadec69228722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c0bd836ecb9963d94def555ea26a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320de69ddf0066be297894f9ea76111724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283ab30e6c75b5761d7b24dd9ef78e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca529406291f86343f4d67757fda94df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fea4e58a3dbef7af5630b27ccf423727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aabf1728113843bd19a290e651a7cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136248aa1ba8299ca25585463a0988b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a24eb9ecb3077f0c5fbb1db792c3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07532c98df314fc4d1a7c2cf9ac56864731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc14af77e961c683970bbdac67165c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6722e3360b134b1a3bb66c0bc510359733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e059a077d0c86f7867b6950f05a4fce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3911d82e379f445780f9cd1205b6fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f42f33e1081d6d35932bcc16093c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94282843b20ddf15e9dc9867d7148969737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee961a88962e789a613bb15e2707a93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d197061e9d6a0ad3e0b800ac21d0953739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478ccd4ff552400c80c85b4eb2356d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab0b664bf2ed66a55ca906250614f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70443ca0dd957fde6cd13867f16154742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa227a92976a057b9f62c7749209efcd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ed4d318afec5548a93b59fcd3af8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf2279b0bcc50a7417f6a012b7c1e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bb4f978c130c90350de1eeb407b4a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c95419208e694d48f42d9c9700a404747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c01e6658066390af306debc57bcaa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982b5e89d9812687cb2b5c32655329e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c91140876bb9a43bb23df8f997388b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e4d02ae41a53154ab846a9d22d9d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da02972edbc05980a3fc54fb5f01bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0366437e140167e26363082ac4591753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f20c825648ca12a213df8738d4ff7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15bbacc1436ac29836752c92bf4cbe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b733844816e780ecd89cbbf2a039f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fdecfb7ec76ff3c2ed90d76ffc764757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5858ea588cd31acc253027be4de137758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06114a83c644c1b20041a7ead52798ed759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6a3f93c5175beabbca9e09f8d0e03760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205017fc40e0651299439a1db11fb90761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442098182444a798a3a48eb824288d1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f4d7d673a786788986beb59e9b6cc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25d74812f8a326830c28b00328b376764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e477bbcdffb9794ec19c7ad3c3a55765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e237bb6eebc87b53f35a83953bce52766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f0b7606491898289cc21e0c5ada37767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4eb92dabbfe9784a2c1bea4414cef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfff4ad56158a7ac5fea2109273008769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dec536024517076b6f05803a30ed9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cca943ef701fbd11d5f75b5a6f58b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf6bdb7288b86549ad8eb3ffcf66ef772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c5d96fc6962a96fbb6b067aca0297773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181c1ecb8937ee64398dd72c40e6469774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7bf391a616d02f49df8e2821284f7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703239c2054dd6ca0cdf3d0f9e3042b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc9a01232c48ec02d9eea9fb6d21b8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba38f4852f0bad6c9ca521a098417b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f835debcde44755e50e50e69944cbc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e7ad1f28e114a7da9f50748d2ff30780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a177ac81e87b7ce4c8a51963461384f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28b52d35628fcb85c3b1155880a33d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0623bb46cb6c0f9fcb2ca65b9a33d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a92ae2c31950b004f39d85168e9ad784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f7dbe0b62073428c071fd25a9fc65785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea7fde95a6ff76f8f4142699122f94786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb706fbf73cc62470c5f8654b79191787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0c9e83a9bfc32701855908362b832788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197536e08370015787213a61b859891789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82ebf71e890376f2499e28402b9cd3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fce20d6a8df8030f7e51c6b38eb7c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a2a51245e3ecb481c4c334a4fcac0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6a63a6c4d2d677b5a0a93eefed426793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d281d3141cd0e87c5b06a191d9cb25a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef01b5f8ba9b89c49bde273ca02e525795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a48bfdaa4237b841af4a6194bd8796796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1c605eaf20b2a05a41f05ca4e98cd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746f886ccaa7c0262a4be76e6af5767798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70388da91a371eec6627777039d8ca799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5059211b1ef47fc097b2bec85cd6bf8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c551af0427efbdd4150754590b133e9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b06c9e30f8f56144f3856b9c295e2f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f456cb47d1915946641d15ceccc9505803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b163b2eec272d4ff079a4e4860995804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d011f683b304cd122b7819af5218b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faf4bcf974f47a6dd01a13e82e20f6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e66d0c3c0e6a5b66084c8f3e543ba807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa18be51d8b7e4dd885cb11ffba1beb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7623fd19fe4610b7c23f04601e3f427809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a237024a2d9275fbcabf2b4174fe828810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1a277d60b57287d060f3aee03ac1d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69feabfc909503d5bb025229fd6e8a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d19d1d42b42fc1d1d1f75e410214e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f5637e101a893525cc7a09e058951814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca309cbabc0b6fd8f086eb3cc6ada7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26e6b61844147c622ab6d333922bac816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaa32618b6206de074e0bd0fa5cacc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93cf09fe5d6522bc61865b7ea8f7df818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24298f159f6da139c017d66e7bbe6d819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dba8117c5a3b5283c774dcbdd09b0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd318af2036c34a979e8ad4220559f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629b3e0b214d1b39b4b69ddaaa12c083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3e91f58d239bf96e749c2e21f7f584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fcb97d1e93cc2694a0a4195504e8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0306afa827c886dfd46e393a91da36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080a6aac1397a5b1065e6f4b0da95d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221978bdb709e3ed102597e6d36879c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4397a2653a1bb7a2f12a6f2f5e6bdcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e83b2d9344aae20143dc87f512932610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bab1eb0c21e750d5641f6a307373211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb0f21cafe722825ad8aeaf5ded63512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52f770d603f6f17c0703e43134706b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28771ad5045759db0574f7e51619e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabdf543f0b848a94aa22eb12b12fef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab144a3ca411e95e44ab8ed5919ea0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16d694c316a64f7b27df5a3229ec2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efa14bcbe9611f1b71970b2ba2139518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdaa0c295b9dbc908b6dcb6d46bccd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a6434f891bed7441ef3818bf3fcde20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7bdac519cfbfeb902df3e3652526c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3f9c7073d8eaa2eac820a619ec4d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58676a04cd729f910830c3980575890d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff083e48d41e951caba1a74edf9c44824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f06dd92e64ba93d352b50cb39579d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ad37bce11fdb3b55cd7c9faa2a44d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5ce41e587a9b40f4be3868dde8b9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fd035d2b1ff0e557dc078c8c960cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62c3cd33d9015a04d89617779994c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e53a169bea3edf781c4f16b7aa6bb630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aea1ab7cbe92703dfb63e87b6e64731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97151322460b8ca515eae2651e53891932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34710c1bcab98cf9277e066b7edddf333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a36c23f30988630196d0f5842605634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695770a5fac29a05ae6d06eb68c854935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257d9046d13c33464fce1ecf938b85636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da98ea6f5d612699142725deede82137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b94cfa1fb58848f7110da6a39fea8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06419da2858194f77c1a95fa4265c5a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2657e08b99a6f0ff5dedb23c8f83d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db4e6eb43e455b7c7832abe0c7278a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca0fd2e4937d2451ad382644a2dcd242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b20acb6a6de5cbf9cce46473aeb8ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10984e0bc6e784cc9c0d08fcaf62941044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31e077ce5ffd9d569b83ee4c2620f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee127893b3fb3482625f7a81dd7c77f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b965b8c82884eb47b12047d130a8a4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1ba81b327ddd3666a7e2a704e9c7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1ecfe3c4e9e71a7a218557e39b98749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442d0590f2b582e148412d02cbb165650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22dc072d9fa88b72367edb97425a6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559f14e16af912696f52cd10d22804852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcedb8606007efa4f0b7748bbf47e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a53ac01644fe884e38214dee81e3f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a89ce17c486da97a0c39cb293a5fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cb9c97dd62a04c05d554dac98b43556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db8ea935f673a948cdd62ecc208fbe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833d6db0753a03f2b07ee802e7198c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a441f214d541b33bdc1624d2345e2b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faec96646c604295a54905e3285b95b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527008b9c2e077ed9ca218dbf14f49a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c14dc824e93586beed813e0d2913962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39947c282b76ba5e84b2ea4bcbd1a0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1095e163cc6fb166246fe516d30d8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0139693ad5645525d54a93596d54dcf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a81690551726058ef26258f2e087666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c73d9f66f253c4b89c6b82882362e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf56396ac409471c0a7717c81b1d84d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72868565a17f684611ceb036e03425ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c2e8bf13f35c0dbdbc203b6556df470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a49e20935d714720bfc14575d098471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1e59b40d1493c780aaf0eb7e9540372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33c734986b137d63f45b908e8a15a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2eba7bc94a2581a96da56fabac8fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d438e7b03ad06cecc5fb0be465f93b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfb36fe7f603c92ad7b31815ce14af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d10206e3863fb8d9b2df8ab9c3299477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aeaf70df0936ceb41e259a631301e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a09d9bbd195cc01536404598175b0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7a82b88113b9b75e2bba250253a4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f89fb3f87affcb8b798654cbd945381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906db16d28baa64dd2a5f0528fc99ce382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a207db7a8d7f19077f7a733cadd68e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a204971b474b2903019a44db01f69684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7dda80b259eea59c802fa65c3229f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c4157c744560b4071d1ec2ac26eaa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fe23c3425d3468fe5daf7a9e6672487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2eff70e4b0dc97765736f707a438088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c673ede6f499a0008dd8e770fee7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f599c1165277a2ad48895c3f285c7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca119819e17fd7c550551de1912e42e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c8a90153f2b73b3d4c89d50891dbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d841157ec8cecc0f9e0bbd696e6cd793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5c8f056804323b96697031119e0fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6011c21c2c3ad34a551712577fb8be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3d37f2abd56b15a4b76d7bbf4fde696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccde795c325f710fb158d52e52eb55797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d649a8af190248f81f2c4305a50c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d464984a8b67e986eea3bc82632ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee7d1a5fc5742e5389f609c629d4e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59bd27418eba096f9b30b3f3380dc2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d17e6dea95e34f18f75933a6ac689102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9946c425e8fad5fb913658bb0266c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeee18ff3e5acf358d5a7513a4c56df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e416591616415e93455af39e2cbcaa8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aabb503b621787c0ee49f82089e7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b061ad5d897b863848fd9e27e977f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d6aa73267df8b5f2e2341f107a501108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc048793895eb0e316966e1feb44c09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9466dfa334bf08e716def7c552ed13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95919dd4f4d7f2fc138ddb2d1a6ac691111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393e724f20087720e4368fd2db9b299112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad812bd0abe231bd5c485244190dc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd8e24cf6b380dfcbd2db1ac2a0787114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b42a0d4582a3e69851bf081cf959c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80346eaf11e7cd9259f8eb4a070b6183116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14919461a1224f8e4155f3007e9859117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531680156faf5bc9677b8cbf07842a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e22e7a722d6fb3c8e76b2a704afb73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3241cbe7ae81577a12ee84be3ab1d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768660dd1f42ef0adb720559b02129f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4c913716352e18cf2c66adced0ad3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f9307527f35e80b76cc3dbbd59c17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b5a80df6730a6f33ecf5437b77ef7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb63191416bd0e1319ee69c17f21b74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b98e1ce164d9e051cb993c02ed3206126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c81eb932fa98831666eeb752cbde4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc78fe7dec1baee32341bbe38e3a38c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf96e9316dbdc61adcece5bd06d0d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ef81ff7de2df516a4b257bf60c08b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf8e54b13306ce91ff7aac94f73a35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1dc27f4fe2f52915378678130efe0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35e66bd17aacf829c6c917b637b3e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd29f1e9937a4fefb0059bb324935d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5db9f6fd14256040abb6df0e8b229135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12421c88558b6e9bfc2754dcaecd6dde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ca77dd32b692249903ff2f8b0b926137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e155cc7f3a427af9fa54fd1813254f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfc0332645b0d0da8cfeeb010d3ed8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a73a449529ecabc2dd5edc9fdff812140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f1872194ee19a871cb7b526748c72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6a0097b6bd6202959b13c6401a45f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00998037cfb18598204ea3b001dc72dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddea59350da7bd710ff8779cca70749144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613a931df9cb686a2ddfa7540187a7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eab2da056d5556f8df43d11a4512ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e50542a306323481a99fd3e41fa30c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724930e95ec81031f826fc664cf42b68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0bb4497b598170d39b367b11965ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530a86b357c5cf0c1f3cdfdf9b54e12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66984998b3920cf14a507b92d552c777151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8089251b3996dd1e70f367316e215da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f58a1cc6bb5009ebf3292ff9958b42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a786d50bc30425165cc050e2740e09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaa2e6f1989e4f7815ec269919044b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a3bc0d9b0e0eb78bfc2d168ffa32f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88b0b1ffe855a3c4b122537a6fb38e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978f6e1c02d1039293a6c04426eee91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dec8af86ad259e83c26e0ed1bad34159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70b39c04a5aaaf378b23a4828ce6c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b679285bf18b6f84415e7d6d9d48ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafde55f7a804c752fd126c654c26414162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228bb50bcdad07e82e3cbe4d1f656ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7b66f4533c779927fbfac1cdb52f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019594f906f1659b7985a6d7aa43ed6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e976924a1cb7b89b356e8f0ab1579e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3983a122f470207b9ae1fd434d674167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f710f41a67d6168486e609cbbb5dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b46e18d504861e89409bdeb56503a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed2edf54f2a04dd535bbee4b218a3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afe01984e2830f38d9bd3e579d9ca2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707dab1cbb90d6b6b53c8d207f3bb85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13278d9812720c8f9ffe0669e2d4298173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ad0f54b3d2267e40f2bc517f1eebb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30476b86a06918fea7f46bc69dfb1d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf59481e81ccf236c2888c701cab95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6db2e56dc58c0e2b87c061fe3735e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e60931451de8aa716e6741ef15acca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad23b54e0436d3a806fcc3eff53393179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab542ca3bc777a45537ad88ed67b59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112c61c0d45b73fe80430c1a4b326dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617a433e4dc3c2f5a9e2900c2708915182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2a3f0b6d4f2436c86fb0b2e4c1b59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445d6a93a2cc384354fef9abcc69210184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f67ae3864025a3516b64ff8f25532c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdf107e50e299fe139bb550ac0843e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f832a9e5257e0e156b22724860033f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8e8c887e8b8616868d05b90338379188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca86201791dccc3099c8699ac41219189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d0e85a752932afa41340a8f9ff7a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d367c1b776c9d93feb476c0a7c47f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb91e07b00a164348c7dde43c9a1118192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d19d9b32b3b59002d78df94710e25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7ba7a8783d894b7a3480c81bf1b12194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bc2c724fba6434479fead9242bb7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c78a73cf0702c00a90ae31ee2fa410196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efac1ceace809a5d1e9afd522a4454e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f372458f4dc1a4e3dbb7588b2e172b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cafb10b01601c4b7555afac426f281199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340839717ad1d7287277294480844c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b4ebc89657f91bcfc73da0e29ae35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781333497875f0fdf9c23632310c8fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b15704e2d25d763827a209bcf3bcfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ef313bc842b7a44d7c03f54e30bc2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda78aa873fe82e9153e4e10ea16da7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0088d21e53b5b388c82ba0085bc1140206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4785ef863c8e7b31cc1ba39b7d50f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8d9952f81f18e5c3469eac64e3ffc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7c9634de7d2acde8160aff892c668209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716256cc8b80b781de21cef334f2fbd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef999c5adc14d5dc98d95c704ccb62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05540b65d91fbf3687f02fcab84c30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e34da456214eb255f17672f69ea572213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa667ff6e9ed555319bf5021b2c01e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8992f06a388d73644f7ebee5d8a51f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d1c604d0dad1a28c18fc1428f8fb7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390803ad1160d006fa2622524a4f583b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18927ab53cc676af9565c19b714813d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545a2477b8919c23fa7c7d6f7c23cb2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0713dcb1595e1607f728a90d113ab87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2322682c1fcf66d9f08e6d3e9aac3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a43e44ce3c19a94afe935290202a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df70622bb243cfa919172039f8dd95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27930a61b42f584c598e485a337c4576224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb425ee5e7bb1a09992ae88332f017225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426fa56a2518239cfbbe72cde951f70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ee583d54ac633b11b56949b5773f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fde8689d94c23f9dd2e5bc727b6525228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01d3fe35fd842fbbab5e67fc1ac5ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4c47c6c44009b424c5e36506f0bb4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00203f97c72b4c50c9486f8414a714231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342a20a62f57e3832ff975c22fba830232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5524a4429d9dbf0377da6e7563bf0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f67bc1aeb349ce46663089d27bf22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8f1a9d9c1874431459699b3b4bdaa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2751c9de95996e2772544fafece6ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c763ae9804124f4951a8dc096b480237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cf5faace77f4aa8b2631c2bed677f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67d98c05501323d3d4d0f59cba6dcd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26145e9bf3bed2d6cfd6ea4dfcb986f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86878042c09f7e5d31cfb706f28f7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd737966bee0db4a3b4e77d1d69a5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0edf151439327c89fc339fb6ca71e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219061fb65bccfe8562cc64266c047a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e970e7af7fc29bc421067790f10a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647ccd915dba4687ef1b9105e0d442f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43230234b4d93c3a8b308495819c462f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4487b397d365da9e4f7265bcef6685248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd331d1132c1350f84b6c824c4baba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a4ce187357d428dbdb63cbdb4338e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cf41760bc864d9c957059d8a506c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8555f9f2ca5ddd4523a7bcdfe4e861252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decaae5b34c11c48d0c7073c21aa429253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcf618036026ff5cb6140e243dff72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194a3291256794016c4b62ff8271c5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcf0478a0360eb984b4f323ac7da4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e952cb03965a0aaf7371bb7c561868a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6e165b12954c7f15b5f1566c9e63f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61473bf09db4662f003e0d01471482e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc499dbb422322c68a55e31e03aec4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f569501dc44a7613941ae87f2b171261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ba0d45947736439a9f6c6d7fe8dfa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d7b6e182b7a7bccf3d640280f1f97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7ca848a0c00ef8e78cc812ffb0912264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683860f283f92db099cd96eb4cb87482265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00290ee599ce960a1cc98a46efb124b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95e64f94a326256d4e631d22c538be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1df9541af57b0cec3082ef10ef10cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740e3aa7f1b5847e19c78ae0bb04d0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49470c3630612bb158a5474aa9e8c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd277e0391504e758cbc0b360af8a51b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c99b7114aa20e63259de081615690272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91332ea4f1dbc12582540cd530151c40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a746427fbcc409472ffe3875fc7b4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770ca38f3e77d1a8461a209fe21500e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38de83320dee9a55e81e56350bdbaf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0403f8f317e50b65aeec834c170f2b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f6478a0556e6250e3eb4b53d6a869278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2319afcf5871885df29e7fbec99b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041e0b6e29143dd4aefb0df8f80e0a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22359de4c67fed65d12d16d2e8e0199b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28554a382451a6780c8246917cc29ecd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c7c302193089cca79fca6833c789d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e4eb28231aa5c04866fb70a9710ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e9ca8cb13ef0a47fe82c2b4b0b6c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622684421c5e916be9fb24b610815675286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d00505087b5780485ef1eb07a359c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac51b0fd4217eecf826806e44ac7a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e644c80834e3883ce31acd4f14f27b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39f63818a4d875f2d4d082073cceec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e823de81590743f8c23c669f1d3cc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d663ef3c64a734f9d99e70318e16f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9155fabe603a0563161ece8104ec31c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb34c63a50db36e6495500dee7fd93b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5564d0eb95d32e01c8940be573875295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516e51e8b5bb6b6f925fc4331fa31c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92abea6ef2dd91f88c62bdcc98f92e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8600a2eb30925885d13478780a96d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdcb995bf81eb12a4cf14b624beef6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d85b238fb10b672d9eda825929187300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b685a7192a834c97e72a37bc49af6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b67a9323702d92f3a033c73696313302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd5f6e095e16f9627705c2d9b0c51e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabac35826bd493c45fb3d7d90cdbae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638831fe5edd01f23a58fb779a92fa6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7832c0e7fda99f24eb15855c996100306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622e9ab02001de90616069210ce646c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e457d9b91e98d33a865454431f467b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3312eaba519b98c42f8249b7b4b604309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80de53e9c83cc9f11b4f0c5f3d8617f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8590324465f7191cf13a9889a70f9c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdabd792b663820bb74c9c4bfcebb5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328e13f5dc2c64426e273d7c4d078dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6656c739534580d8ecf9ed9ca89f16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d13b562a0bc8386e3c1950a5229d49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3ea6ff7275ff134b69bee91068d01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6b6d1f197ea5b203743f0427cf94b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210843bb750dca1adf9df0420ae928a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df681e418b2aaa2c4881da6de0ed58e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b4cfc166521046bf46288522b3b20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbecc0686e6bda385e6a40baeb3bbcf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f06a4285ed0e4996faf1ccb864613322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21744dd3995358ff0c759d2b60543fa0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b32a243a92600c1755d8e64509012324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c99894639975b877d3bda3e46dbc8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c80922e077543fed53e6af8d829c76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a2ffa42562ef4d58e0db9f130d595327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae567d7e994392ac551985bd88dc0c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e315ad9c38beed587e11dc5445283329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261a7e7f9ff83e1b0d10fd2b57a3230330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa158a2e4951208197d4cde9c7bd81c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4980ce2522fe7617ad9b934365071332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe5c05182353e7eebba6be7bd5bd02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254115960754fdad815ff5280e5d712334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4fffd5faee2b876afd1216c42c7ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1865233b92a602a9fea768021c0ff06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ad205ac3caf2d477820c2a4b9ac1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbedd0ee135a4b7ebd8c43fd14388d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86acacf0840fd68e1ba61a4d1fcd4ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6f878d8de6e8946d095a6e6aa268f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4076ed2b3a867fa6c0af59dea96a8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cd85021c7cf7212fc1d8c7ef70683342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65a04917fe4636280995309f8fcd8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b86fe0f5c9b3f27bb07c08c759816344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648843a527521fda6c9590f9449f561345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfd6800c52a3870ce0e13163399e65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c2313f3d4094c9923a897ab17a5a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed33179a1fcc02fc0108dfc3dd230d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab6429c234fe45fe5f3290c623ca2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bd54817a5d71073f29a085e955569350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a44725c055b5d164b49c0f1e281b13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3047e474859ab86e5b372758bb17723352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a716f8e75d0987c69758dbf73c572353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a94e5daa8e67e9c7a72a45d4509c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98b4704ea38c319ad3a2e50c2a2559355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdc6057bd1315d5664defa625106ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40f69e91be74ff28c4c4c0d32c3bb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d584405c307acd11609639f8d2144358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da595a4ae76491331a0483897f873f08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d1b8d461465b8da0ba1f3405a9bc9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c77465b56ad6988c40b11aa749bdcb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad81056240891c6fa551f9c0864672362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9bb39e8776f66d0c380696a618d05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd6ce07069252d043a8b86fce00c5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce88685d8d612c5b46b9451e63ca3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0101fd40196c598b9ccd81099080e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e9a54e14cc457a639635ad260fb2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda86813f6474ddbb2ba621fedb2c73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db43bc158ffe8e2c224cef032e037da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eb08f77c9e5216a7fdfc2bda752c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca51f1012076598ab415c1fcc850d77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbce2614795cb1da8e409c3b710154372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422e4c7d6d2f1c6d62c1eedf51808e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219bd312cb8e643cd5cddaf4a6a4ec3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25316e2ba6b3646886135b3fae05e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc9fba8c893732d34c3f47b4365fca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196b8eaf5cdcfc7a2f6b252e5f136d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd45a5dcb91f33f4cf88aef901bff8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95fccfae6797467c5d7f791438a6b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b093aee4244ae4d9a4047c238bbaa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375ab021e98f0ffaba872d89418bf81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be6eef4125a020e41ff265fdcd8056382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822031a747024f54c95087968a984267383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39412b3dc177b28086c2d759ba0fe6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce759405a05df3c55aa398afdea668eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89f9438e629bbe475a15b02bb1d793386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cb9edc18107118d453a138bd2bdcf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94129a8549ab67454a41ed6caa27d97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2285012b766a771336bb0f07b661fa6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd1dc77825a807445f7544beec425e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776c72f36cb8823b2fc8e4f5da7d6b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eae1a332e8c46d21245b855bcf451392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845b3704eaf83910c72bcdd027baf36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb7354d776670d8c334ce483328237394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5f9f9c36d1484b38895db8884d579395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507cabffc0f69e75ac4d6a92dfd2550396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a104a15368600e6e55cca9f3b5b2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb111cc2eb1ec6704d2d92d18f66cc30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9069fb19e8bde7e83277e5338cf201399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9453cdabc0f1ed9ef0ebd29fa49050400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed61cfdc93f552e43fa96c8326f96a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9fdbcd1012ff4ec242bdc41b50154402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058f6d18060c3f5ba483fac52ee427d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dab67e78edea250d5c36232bd53ac3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371250332055fc324113d1ae609ae425405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ce711172aaaab6da50df9ac7f7c9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6df905c54ada23c6097b30f86ea792407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2bc50f8ed55025954b0ad0ed5854b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01a7ea684527900a28b617295041b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85148212146066d4f9b81db2b58204e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248d92a408d020fea896597816079b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e0ac6503476e8577fa88115ee15f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d376ea4484a210e52bbd842b79a61d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278e1db75ba196a567dcf1c315b0e65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aead7a6d1149c570c3971e1e362f9e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca3ad4ed657e51fdeaf6127b5cc424416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becadef7726b4c0be1374d4cee59372417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059eab8375378015801252caf82d520418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88845330d867f45309ecdf33117486f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6d3115a97e2e52e4a3c459a65d3e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59cce921dffba4454062ebaec70c78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92338c15cfb44f282c741b92d37657a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fda11999059376f64b15b05268b96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace610c3c38f6338569f1232ac05f273424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77e842587f872567cd263110bf4d39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe213b01d9c06b15c6198a3a383cb8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725e7f69a5101ab2acce36781587193427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90180a4444b22762c3ae9c07ab37d981428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0e149b45c778fd7806f4262565dfa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81720d12b599fab9778adfac4ae196d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae1403380628d74780ca1527745406431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d492d0f32493cf6ffa8281c45cfde1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7e5216fbac2522a675af158459e67433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657a0e1fc08d6ca5c5e2483b0ce8f5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4431eea1c1f4c64fafa706750c31b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca220509da7bbfe3168f4eb604a3d4f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa1b242e5f39435b90b7dffb2ed4c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a833d902a1b00f339679cc111399235438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ce15f107c4587f8b7528e194746e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9071362806a8658b97379f2ba90893f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7a6fa725647c3069952f74e932171441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20cddefd0bc9df2eac5cb1aae04084442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de71ffa1e02c7d16454d8a89f515bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa72b14c794364d9f9451671f61dbb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe74904d0de4a33e8517e90534b423c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a57a8462661edc34ae5923d3c826c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25819120734b61535a421820437e6691447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dd0c886f182134069381860a27238448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc05030b80077e077898393e4f4052449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3ad3506398e26cbe3ed0ed15622d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d1ab48d6d523d09922130f5a4c338451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b594c388a9941504831fd81db38eb67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c8d5a7b723934de58f6d974f63b81453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7efa0e5f0ea98f4f9cfb7e6977fd84454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d027d9c6582e07711a24db741250f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76f490aa5d935fe94e96464d5ff6f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af52c3e1082c7f703525aff9bbbb59d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8a29d80d70d5a51cf211aee7dae99458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecacd8d18117d87c83c4ae6787dbdc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afce7a6ebb5fc064085e698c0bb38b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1122171a15fc87db72d5b70102ebb07461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3bf7d42ba2c26bd0aefc63d139b14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feda7932f64e8694ad04c0ec3218861463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687aa7d6159452d27855a8f6e09b6035464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091fe0b129f02bf79a23fa62e366d0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6bb00f6da8345514ba382821841bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0856b2f9f90241f2ea718695081f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185aa1f5c4f58a6815d5653a44749a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ac12ac48dccaa7dd7e4f176637fa3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b7f7673cf665e133d80a5573a9082470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d60fba9972f4d48fdb724829d5884471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425eccbe8ce19dc831c90c5ef588c88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbed99dee2606b5e8d3e34bea0c682e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e558fc88abc76b2b79b6a735e4c04c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d120881a0403eb4f9e6c553e399c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a3a0c713db62ae8150548bc07a7a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8472f92e6f0c102ee9c52cd3370b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3165a6590e1b7459615173b36693a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17038619f022456b550b8058b98b4c6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732eeb5f0edb661fbb3c276561ab0fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3175ba23ec842c21ae1725430ffd21e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd6345d427f815b7df4f449de1cfa2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59456dd3a6a3f52f961e9bf29ceab7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35149d4fdf965e378e5aa5363b9dc1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f416911d2c6f7fdadd776f78ceb3fce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e5869ee855356e6a986a99a0e6a5d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f5985f8cc5c959c43b54300033a85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f475cd559c013ba4cb39f7d854127488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d44f0fbc3300286177231c57ed2d76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bef953d2dc997b4c186b31ab5f275490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab9c6d3fe95797ec6140cdfd907a31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225e57224b0fdd00ca642b9d1f4b062492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383769e28430abe8a2ffe8da7d3558a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8118a41dbff51ac5da114edd1678f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8050a00b9c6c370bbf713a3801afde3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb70a3c4f97680ddba6ac033714da2d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cb9095510e8c8790063bd8fba7d0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b139f6955129ed722588aeddbe92f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a577f9a36a587f2c756e6c6dadd24e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076eb0875d85ed10966076838575383500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f628207f9bd9e1cc41dd64e01c25f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923501a78f9e122e6a3d2754d90da60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f427e238065a58dde4432a3829f92a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadef7816a284d4fd4fa23395f8f017b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142166b14d52dbc6320e5da38e729a36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d4f613f6c4fac2c2473b5fcd84a8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332d5f77972761852e060a77beb42b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7613fcbd8e475f936543820bc6ca9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94d7e9b354ab5567e71816f1ff6e6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7ea635d022e99fa7722172bde878d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53816534dccf1faae310d6924a0333511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543a85852f39278271bd274e0ccee44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bea239bd6a8de1bb7f58a50023ec44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a4ea13f796201e31704a2e317ea71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689647eb95c56766d9ecfece2a1dfd87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e514a0cd0a2d494d5d0d3f57ab4232516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8e5d5e38975735d327d714c1cefcc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92f06e38eba7cc71d797b956099820518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d14aa3739eb4b5ac560308a5634bda519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c0fa952cc25826bea537f58088f63520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f3e2ccf866f9f0db834db5a961cc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed2144bc9576bcf79b03372e6a7658522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdf24bb4f5be1fb431166843acde78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552f417f9e7dd07532c6c4d47395231524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60413d056b86b3a2c97cff065b9929dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06add62efc68236d2ea950caf43ab7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b214f330048631ee64a43bd54ace9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52f967928026a4a6ab501c95eef518528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec2631047574335ac52b06d1ca3666529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29767da7a9c2bae278d71c3c47d44fbe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65f526316747a967d153010acd44b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2619f40ca4e5179a4cce304ea36ff5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39aaa80a21df387c7e62ebbc94a0f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5273c5a4f7393a587c4961f469f04534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0fca6a0332ca7f5e04d95909729cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb082f2f055beedbdcddfd160069ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0369f0ee0c31d56786b92560566c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8402d8d4863f1d577218059b59efb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2052b6903bfcd2ec011d3a35eb757a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40e9c67e80f220439d40305d94aa03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c0f675669d2a5e28a1b32277c74ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b40f619f8e2faba53f0de3c7577a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1a8c1a3a75b526a89317fdc51ed34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdfe2e814c14eaf1967c4d7795e5b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc8cc157255a1413c9a1a1d25e563c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98f38d916dbdc0900f8147b6efea0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728a28cf79657e9c347c825e5a03e3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e721d7b56f77d6845502bfbe1dfbff8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe64d3ba89eff2b98f57c3337814018549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aedd5c26d5677d03b61325919b8db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014d2ecb281e4481cde108b0b7f891a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cddc0511871ef848b467bc86b67973552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98adeac08fd7793efe23df6e2593d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2ecd2924171dba782c07ecefcca4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b259d61ea4418066ead806da0114a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e963a0a171194a1d789c662d7d53d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52651a5f63645b24df61b4268be62df7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84ac8e9ef78124045bc0ee513dd78e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d931eb42410a6881d04f470b16276c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452d0d12a68750ac57c1aa88e2cbbf8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81247f42bb369b5666b3425e14afa46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788072a5b050fae72ce680311bee468c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4945d098add8fb4a62efafb202083a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341d62247884893533c7425d2b33159564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35d426dae289454ea53f028162c91a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872211b126622253f552da96e46a116566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd4480000a8519e26fd2753bd0aed1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115f72f1564857fdc2a59da4e8b8b26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fe3ab48db2a081ed5e6698e96acf3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaa8e855e9a1b00072a2b87aad53d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec59c18ef5dece5e58ad2cc4b7e652571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81046e2eb2d1bfac446d8495ee7185572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44312fecefeb88b1ea8a3a32add8790573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949fabbfef73c5875bd20734d8ae98d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53640c68aadfe9d3bcd9657e7f3f79575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69353ea0c2536df2dd25cb5801f283c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac267fcd34a8586cd0e7d224489a5c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b325d27d111b49a004325db03b57d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169fa3efcd1534163af5fd108afa9db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38f8d718bd33d801bd84014b65dccf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b309ca74d7547e173fc74dc229ed75a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf121e37775dd1e8fbe969c6e8a6c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b7df3c78d899c375115346b600fd1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7197d4b12e0a30909fa47eebd8e0e7a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b16f8e42b1cfcd5eeda811e43225dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d019763940e3ba5e8efec03c52910586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a6b98315e2646667c88e085facffb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7331610bfd2d4748e1563b00019e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683ee964fd5eac8ed97803e9f5fa1d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a84f000e7dca768e8711895ee8772590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69202306dfda242dce5b53c981e18cb0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e52a7bb856d5227416a9662d01dd1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbebe17f9cd4ff1035c03acb65bc92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb008fb196c27d4e62eb1e2d8e5a843594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93b73a0cc0cf026e2e33c749dd1349595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d378344721d08c041d9d562760c062596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d95e21855bc604e76631f0cbfd8375597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0968d8ad4d1acbe0e674534a4fb12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec489b5a51db45fd1b91951b8fb121599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87988e7ab4ad03a101435465ef5bc1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38014eecb2b93d6960eec65f15348c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6d73663ab6c972b31bf8caea1421b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0603ff02947a898789f761cb8b4cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215afd880f72f4a69198ae74896a1213604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe7f4718951da80a56d54c872e7e70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014130334cef57698f7f6a18a03c43a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976f0f92d61db0342666862f1024aa2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784e390fafc01469dbe67bb0f1ee608608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490b2de84eb0218d2128d3b32e33a70609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c606ced14b324ac574dcec6286d46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b2bf9a79edbe2408e8b1a5dd559a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58ebf1d3bcd7ff7ab4b75e4ab26005612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387428dd90e1e1e244eba62cbd7203b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167341cb97343371674ce6a4098b8a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be754b53b5963a8b3b98e4d59fd220615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818097016028241083790b30b8072a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecbdd8ae25c0d4891c18259af68146617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632a3e161236845b7c062c57d515f7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d65380dca54b1053f89c1e4ab62ad0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a73f2eb5c4e736d7a74e0f2c1e931620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d11a26fe5cee153c81e6e385c41e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a371a469692c50ed27132e455bda47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeb595140354d3f23ef2cd407c3a48623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f02e1315ea08533a5366633f8fb7f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856eb505d81c66ef1fdea7eb000966a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1ef3d2200b94e355e43134a4f9249626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1f08ecf786305f6dbe6446edf3cec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6174dba27f20bd05e8e7fc596497cd9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7940f74498c7d1965884da87aae21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4e29967d98351d003e0dbfe594a94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eeb206e70cd1525924f257a3fffca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451bed0faf3c37dc119d7e226e06dbe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725441ab16aa457d9d06645556039727633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5f0635c0eceb1ade0a3819fa92549634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27587f8131442f1f1b24bfd803804a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b3bc497f7091cfade9ecd9da8a1f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aca5f5c99b38d1ea757f6cdf3d3ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54193355de7a2aa0b6e43e85e604d7a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b69fe846231e38740809c24e16ebc5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be5dc743ef153174eaababb7153ed5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c83c7fbcf8874fbf675f38c36e1cd9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09519fe26fa848837fa8a1b653e7f4c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3a3cb79aaa2e238175e15ec5e996c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d358610de1186223c86cfaf90c0b3c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f8f8974d91449493f80134284fa67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32f737dd5bd05cc33e34a0e191be31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0577add548cca1c1f05bc560a49bbde647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5db264e20b8d6d748a120b29584654648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129b777aad561fc96d847037502383c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367edf9ab828fb55196187e55bd0456650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae677023c2142b217a3a4e8e34677dc0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a794c5b8e3b98d93b6b95834ae8009c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eef1e91c6aa824d3bec30cda9c8dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa51ca534fb85c4a9f0001e855cdb9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a96a81abed9cd5488c07cea8a4ad0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0f672ff74ef7b59f6ca83d9db03a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7ab35b2c545ef9bfb672f6dbe5d5b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46a9fd375340efff6809e0c0ba8180658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60015fc46956ff40c3cf3abbf993e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a95a13c546064a65e121090f514ae4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c823074e71fa21d5b11c019cc5738661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969d1b36a7ed9b55243a50f9da16d2e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd399127dffbed66b47d5168d565d500663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39d449bc9fb8d19c0066cac7fd0f71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abf38f47daa3bd1de617b7026ee9d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d094cb79e6648b6dc6e248a103f516e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1da8a011fd3155d7e5f9311033b30a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b0248ec32d3d73a0dfb7e37209827668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bea58d73845dd057cb1bcb630a67d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddb5c05fab36993432e3942294f391670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cd08baecbd8412138e3ab6803bc90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee3069d2eb22f511b9ac8e2b61954f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec557eb4654cd637138dc5e770cd7c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792164c66dfefb85ef115461b9e2d49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48346b2823c00a4b59dd496f216d4bec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e375836a28f0203366e12ed978e977676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758f3d6a842f9375f5f540e2d5373fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd692c82baf0ef4bad4818b3ffa3fa5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599acf7eee71aeff816590aa96666c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdde2cc2ea83e25b6a185835ed6d61680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef728c0ea563ab4ba37d019f65c2ce6d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b52528c756b605efeccce7cb88452682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b68b611e0745efaa0aac65612b112683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd34dae4971dd0e954c96c8acfe15f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8afb32dfebad6382accbadb295eaf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eedb893e3ffe1125976aebb6de6ebd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7b40930fee28edcf5736ecd5054d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42032b7ba945e74abb4693f447bf4b3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847d47b83865c5744735fdef4a265b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83394a54cd6fff84b01bfe6cd65c71cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701d532b86c5f1269a42182131ddab8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b81e1388dba24cdbeaad034201998b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0257e3e822781c5912dd3280ca5865693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea278b6e089f15e02c382845e80433694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0319930a5243a2ee8da4b1eb61a36f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acac54e7350eabac289dbff4ea7a4bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd47f73e133b5cbac62fd1cc49d489697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229ddab532f6675b4244771532f65e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495107d40eab7d9f216c2936e09d563699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fac2b3dc86d0b12fa8eb0d81dc784700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ae01c4aa2eb0c284ba2c1ba7217e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc239efe23b1fe4bb3ff4fc623aca8a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c646d1c65391e4599bc08ac83c07b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9068031054856e0c6c6425a0da0ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d07fa39fe8f95a0cab84d99bb0082705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b605f1b306694661d6124d02163544b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709365900c9eed18984d47f82f7d9ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb1380ea168161e4c93490abdda656708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58999d1b2eac0446e095b28edbf36262709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb659a9afe7b13f5786fa764c08faa44710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7978205da94d4e981f94ea4a19da25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c83f843934a71d6323535623c8bb23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f31f59d564d50010393891b0a81183713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5b9cc9af67a27cee54b20136db77c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5943a9894ed437c8c6d075533a31a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b93224610c3acdbb702d6d5d8e2647716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3770297fc2f73d281d762f5fca0fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02ddb740b6907f2968ece4e152d061718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c03a4f945648426f9129b182f7c47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce0aefda08be203b23170d60f45706720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e387eee36975c524502130ff12fefd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748f69a0ce0ea2f1d8bf31443f4a8bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4717c7555a2c82e9089e808ceaeafa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cb8e69695101bd629d8f4a1479374724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d762aa24101d15102c94ab8c2d784e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e90296e3312f29f6ad10e713e95701726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62c8f67d0cc09b711a8b895c26bdf2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd870d73108fa03aa45f57781039a045728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf07fef3e7c278ab1e1457f09c1f36f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd44b3b7a31d8be5f3c591190a3f877730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cbd6cde35670c186b3916ae410153731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3f70a1b45f771e35ab5a0729a0b6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d287d28faa0e206c7020d49d8305c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba071aeae96865c338cb74d162a4383734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71036e72ee4703364de988f26ec69b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441bcd2d8d20b89b1ab4c29920ef72f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4856430ff1971c806937187f67d9267737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9cbdef4270bf053e0339ca83afdae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5ca01ddfc0881e63f956e372a634f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d1e69124c4505739cdb7ef1b281a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4c9b4004f7e9c3d24c0a4bc6d8611741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8d69079b6dd32a3e6066cc001ac4c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0445256c15fcf9a5f26704c7ddedc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdc32eb987f640a6cc4d25a21bfd73744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79486c873282923978732d485f0cc356745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734950ade59cbdd98fe0b12f4662cba1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b74bb9e5d26b0ea1d42cfbfc6f4bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cecb740d84b8467153ae683bf8b32748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e6d39acf82fe4194aa1130dabf8c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82bbece85bd8aa2bf8b071e3eb57ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f4474731c66dbed926841a2305e4a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceef3c1ac3797ac68e20c9705d498dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6c431b3cd858a87e38f5fbabcbef1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3edb6643e71ba2b6149a90292ce97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c797568b63b75a485db7d60290a9620755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae9fc9c3863d24e2a73f3da213fc66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439e63986d2cfae558c0a42724925e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf0ffbef7d69d6fd320c1efa95aaa9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56d358a8f3c558f3bf98be055686c1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684355f2995c262db6542b1266dfe81760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b39afcd1ca7829c8b697501043160761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09740916f407ae94cdee56e7303baa77762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ffafed607841575dd6ea2c91334c0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072708f10129341dd4d6d9904dd936d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ad48f5ae9be5b407244d5934ac25b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e02acc2fcabc854d1f1acd00864d8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a365083209dd855a86772f1c3b3820767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>