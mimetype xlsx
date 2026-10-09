--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81e4c425374e4691499bf2ce8223271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b994fadd01dd4ea00caa5d52072d66f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3174706096a94bde8778fc05228ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a50c099009f9ece612fb0f285c10b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69d157a5ca62523ae9cd80290f271e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f17131a7495a288a0ded5f351271c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5c837fb78979c13f925c64c4750d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7577926cf019c8e1005695e232879b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9918effb75fd48058e7e85be2dde659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40045d1e97d928f6f3a9e7fbb2e862d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b37ac189a987d8df5c183710e5cda811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40073087ded039f3b969efdeaa9bc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10798bf7a3195b169587bd5c479be1b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c086bfe7b7acbdd24cfc022ef465314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61408d406b61091598df3f62a870199715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dac0ead3738d42f11559f0ba07243916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09b36cbe71ce7fd29e8130019b85bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbc3194c2c158c6c5c1a4971ea5daa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc4b401830f026e1b519ba5021719919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0d526fb5c5161a7f716751ec0c28220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a7338ecffd2939b40aa201e72151221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665d1cb914a847f41363a87d514888122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97593a8862c3747a256c36500a5b4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7770335952992ff320c046483d444a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc13a53a5b607be954c9455a86552af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823701fdcf6d01ebf5d57cb3a61989926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba66ed99487bba3834cc662d540fd9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53ed2d4fe2682be25de36ee2607cf828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808c278e20f3f4bde4bf11635b958c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafa941a5adb1c7ad9e1a9cbbaf8e8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cd30c0d4bccf1525d7f75d34cfe4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0909926d9674c3392a668571c4503932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8ac53d3200ca58583c29091faf01433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a465c1118ee25e20e94bf5143fdf8da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5413a3de1ed1c134f2fae149c0b91a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db2b96d850542ed24c5ac72e3e3ff136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8371605ec52e3a4197d0d59873ccd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f007eb762d4c96d463a09a49d6c12d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318f723557b2bdb98e21b2d3fea1fee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc20892b1ebd67702a7951e5d0af8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd1c3f3d17738ff393ff5989f7203041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7d963fa3c3dd6f9ab689300b41f7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a8215282e656c990b4679992aff6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583c1be89c0f6cb9b07d142ab536d7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cf74eeb1f52efb8f33f8103a4dee745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b554f1875b9659353b82b24418abf646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa916cce5c5a806f8550bc879169b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972edb0461b40cd5119179b647dca66148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4c3773499c2cc2a2903b7f8e4ba8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56388fd67b8cf0fa6de276cf12ff8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cec269d5738782277e03158265dc4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23143a98819e5354deb7405bf8040752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea93afe0e1928164120b7f573b754b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c6185c0ba285759a0b8c9ee264d3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2cdebb7ab1c4310faac9a29bbdb3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2de809e02c13cf892daedde28805f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd4f9e4a92cf129e657d3a8cd19e6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0224c2cf498ac7b7ae41c3a9e275a3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e279aa4daddb77ced37e2fefb22f69f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622b00575434936a047fd639c87abc060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f686b9bfd510ca7a60bc044899dccb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d492d7493a1f6e427666e1af4b3b5ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebff01f90e59f53a114e33d9c6baea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743b7538270101336190256bfe4076f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccb32fe81e00ba2fde57b0424e0b0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8906f6b293c8f9ca204f6390120b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d12630412f7e36c1b5d05709d308f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9008cfbc2a171619acf8c9f48fb7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1261abe84d0ae3b82355ba9842bde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f8a2cd3f966bbeb7d1d825d19534970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bc5e70a79d2fd363877852fba471071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4399fca5cf586c7a261cb8ad7649e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c462aaee32c1bd7b2e800744120c4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c3a87150f55f153238d07eaeba88174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6500ca00eed4b2633451ca690926d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c38bb5717f2c2432cba1b86982bce176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9156c0e1500fef3d3f2b3ded98a4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c3eb069cf58c2f75ce9fc9b4886bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43225d2a9533efda8253e3666bb9466579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd6afcc5152923871c84ccf168e01480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9793436b35189971ead7638c21e540a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc80d5178986bbccabd1d984a3086e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b439ffadd0dc6d46dbde064d7423883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ee0497cfa1c7901e3bdb9393f55e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f53acc177d6fa58cfa3d14465d5a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82812351bbec3cb2851ae31d2f36c6a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945353d788ec428dd672f7818147268787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6556fd641c9f3796bad525b2eaedf388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793352ec1aa8ebbe7289eea752e30bae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb86da13dc509419dc47b7a9348afde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc3fa12eebb8dd781f3322ffc7e68c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0df19d2ea363d8a03975ab12b7af1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dd7c0bb5037bf28aa592aa7af3ddc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5149661c4992fd13553c770d3bd3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895c76ed09333fc99307e564993279995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b570f1b63740becd61a6c6caa975096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb73e6384956327e4d2ba5ffbc5b01a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497488de69c4571c33d3df953038a9a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8899f941dbb7db8d92100b75a6b65c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c478b030347edad248b1016f1c3363100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3ba679eea30d2ea149b71d570bf8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b20172bddb5d101566a92b1ea88230102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e38dcaa46e2d0f4fec40d6530d005103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc572d16feb3d3b78e744c16fb83368104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb59f6955bf7c8228f6456dd99d17c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fec66db2be40f57a30dfc8c89bac8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c6867bb7ed3d06e20bc32b17219e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d105d8270ea9e108619eb43726a88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0a54b55713f640c54664396fc99ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b4dbedf2c503e2f143641e353a1b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1abeaec1cdb62e35dcab363e4c3c56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a50b43ca45587ef1a3365f9f88db5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5d8fd0511fa2e95a0e1a35f09d18d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f1abd413e27db505399e60ff37a00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552d3093104684f80185d18e035c7fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600494892541f6c0eaca9e7a3cb73616116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e2341aa96cd7b434c8d0841bf1fd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b29cac53122b2a1d976da9c822508f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd4acef0f574905bffdee46844bc77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe21a48df55d6cbde8136d3e435040f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c214b019509e794c21686d8d10447a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29548050c72677474bc7bb4667b142e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0965a26f76058cd5035c60689058c10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c79b86cb6b43e42bc8ff48224f7af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de888cf49fcd7546a0c7557ba0818125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fc13a87348c1bacdfcc600084124f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f42a2e6dbe4464ac2fd9536393c4f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf5cd87db42a200c532fdbd15a64bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841e615f69b86f3ba49661334805235129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffc3fa5ad1681ab3bb1258c375e8f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452cab0184b24a4f8f369c1427b05a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09333b499e9e940893d9865275e29adc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c40f7006b696133a7b8e4551f744b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef487a3904c42c43d441973a6c0ea1c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b7fe28d539a612ca100c8fc7290c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c3216ba61d06a6b4e70f47e2deb59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007e5a2aed9b3d52dcdaa708a668c8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd399e6779b826c5303815f0e6d24bcf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a9794abed0b101f2132265a609ef2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6910132df173c92f69d22b4af9a64e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865db9cea040018e42175326eca69fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2523bc3c99f5583f4945335453d30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a2fcd10ed4fc5ff4e73f44b69398e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490279980cf64c6a693f10024a6cc31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d3344b056f76e7f9c784d937b56b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054a0d9578662eb11ed34cb11df9273146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3094fc9c0ab53560010d66937130c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7bf520db262e2748d379d8701ea61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687d2fc99828864f91b3b532d40bf91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5648958a30050565373412737a942150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b9501f3acae08aeff3c74b8274203151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bee61ea5263160fc5a024da9619b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfe7f7049ae5204f4442be6bc4ee9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d99521fed15b6850e9b02cd3302b4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21c84dc710dc455c65748666a6a515155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4fec24777715d6573c7287952563a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ffaf8021434b87869dca1b56476b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5619e886ac883d68a0b7fc0e261cc87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb665c3252010a11a848fcb43ee42d1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccfed7fd163ab2c04273ec91339f10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c26847935adcc57dff8eb6ad317899161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e99b90f5c8ebaef81714d4aa89e47b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092714d65acfcf997465977492000f63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad695efa657075b2b24fa824a91a567164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156ad6277240e1aefcd8eb0ea4b318a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa906351695f1fd066ca706df777a42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c24602b8577f9a6c38c4d2c2a279a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2b899caf3de006e93e66c5a962bdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e78b02a2aae4c730e69c67a0399e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6f7473fe719db10db5bf7318d6dba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e535ec3220fd5da88d0dbb747c4350f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80dabceb09200b48544c8cc6fe2263172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cfde7a4762e9b03f57962b1882fe9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f78c2b046ec5bc620b4fca5b0eb5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542a0ce2cba99ebe932f33d8ce3a185175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830b97b57418da43eff25189d635282176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ea7c677269cca91fb195183b3453a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea222ef2cd63d9100eea151f6c952aa6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12507305abd0f02d177d282dbd4b6314179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70a11f7a8a2e44c47c2322f0b604e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca8f1c5e672f939d0c2a145854f829181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f397b379a9fae99bd55a3b028e0bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88f443721128bf2cb0861683e0baea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1546afb227080edbecd6ed98b040d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbac422238698edf5a31508c7471460185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175bfea25f09afa84651f25b8a31741186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28201c59cd339b93ce258d9a852d4454187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7727f3c85b7169702dc591aabecd4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d2bbe1ac34d5aa49e96a6042d40c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c8c2bf15fa26894bdba6cae68032c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe156540cff448f811041b550ca0a3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b6f4fc5c5e72427dea24873514625192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2878e56ce93e91cf038b5b8a8e119193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62f227ce35ce0f5037f2600b8589fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcadf1c1720a198fb7e641a6d7a64e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da91072257afce3888e69d0317622e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cc65e0788dcb8cddb368e23a58060197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8d48a0a1ff18052cbbef7aca54633198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a9308ce98bf4119bfb2e10d1a7384199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752ceabf9ba1bd1468a489aaa626e8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a98f0e746d00fce801cb15463c45af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959839333c701e83c6bb4f41406d7d19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fa2caaf207ae076b62a49d6ffe01e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e91ca4a97a3b845a9cc95a57ee9b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bb809b402a462f7ddea17c94a1e38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d438fa80f4fff4c200eb3b19142ead206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c46e2c7b8961ce126b146f04acbe1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccd17553694a60e9239606128186c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935c259f881e6e8f240be84f38cd6b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd70a99d5aa99662fb68c29a893b4d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed489080adcd7ec567718ebfdbfa70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66bfbce8ca5123acc79a6df1c127b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea9d2fb70d67daa79949d22fbdf349213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709bb56dc9231cf74dd9a84b04ba556214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07a7932d0215cc65fc73c7c9ce92f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49f00d86ce53cb0865d5f4f2009d91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314656c2e7775a94648f5b06837cf2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa33db3023f603105dca2cb76d65212218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c423820dfab9e58c3b5849876f89ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b87bd1f7dac18c758a94dff88a54b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a026c8816ab7eaef80e961ad4cc94c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc166dc4c759ea6ba61f6aa1975c0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df29be5a091133704801e1791e007f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa78a928de62cdb039421ee361f9799224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f757ab4a74b5f85a36aa2e4547fd2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b7a2a3344d5f6c0ec5f5847bb6c1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431aa4b7335a1bed8c853e403bbd7f83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fe600913de5e5456673b0d02c1771228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39345adffeb5435620d5271d96866cb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e39a233371dcce2c3c3b2bcd510288230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77639301437dbdde8a3888871fb5eac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a67a621499b7acb8d12573a9668089232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6806d7d99a50cf7f378590fd81522233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe302b6107424da6350e1e0019ce688f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69346457ee53b2fd084f08a59b3ccef9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc4eac469bad757b74c1b01cad6061236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158d784a2847de0bb4bdcdcdb8f73a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c608f4d2c8424b7566c40bfc369b04b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8fd406d5796dfb2fc034ef764c3c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf285f199775f9fee0defc0c8233efc0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61ea6bf3999b4e47616619359cec3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39421810d69be4d4a48695a0b4425981242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5c37d39fb3026b314691689a5095e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb4b1438db1cc71d9637ac92d02fa9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164e18a45ca7dbe0f28233684470ee6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6600e1b93140ef203cc4d8547d1c988246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501468e73ccb3ace3a8281553963668247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687412ace55da8bed6ffeba4029dc912248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a696d732d7dfecd03dc8f14447af247249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046db09efcba84d315367c60dc38aee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b449aaa2dd584f38931d6b3ef8663251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b23b94b00aa8398f50ff03e284843252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d1b1397e3e31b663d4c983dd482e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b4601767e3ef3319449110f1af3dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98a516ea0715aea729925d9b768f9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeb3902c9e5e15ebe6f6c393fd5ccd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8fbcc4ad589f2a5f3bd823ec1f034257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705050a7c67c2f4a6b98f658ff5a20f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23de254a9d64f1ecf6281963dbeab2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2ce45afc00bfc6b5d06fe6827f4c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a3d529ea06774d82ed95f1208e28e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec762b1731b11befeb240bb806386d1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237fcd481a74052ab815f49859d3c87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb784d0a9e9986ca56e57bd7feced0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623d522bc63bb4021df4963a33a173d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4784772226000935b32caebf749546266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e09608cfffa0e9ad508fa13422bbb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e3bff37625b2ba79a3199e0cb467b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fe714af313eebe0831fd432b74685269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0498a55677e7059cb2fc8538aec26d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b91b0c2d565c959a5b364c87313e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dcedf30fd9bb760a6416c5dd4a022272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1eafe726e3a29a9158f7e02d490556273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e63cbe80f6a7d0c03f2acc6cfd091274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa2d39df8dbd847a1b2df10a775656275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab131c24345121b5ea42fd566be6d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d902ba456fea5da489da5f9c9fa18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50b84ac4552c0f1d4aadbd9a0eabdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fede639e45c9b7b91e229f64c6e91d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82c69c7931bfa95963113c3419778a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff048b15c87da68aaf8cc1de2751de6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc49bb964a00e359faea975875a30d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b08933f04d1ba9a879731a169d6a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0dd8dcf86bbee02dd415783f8b073284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdf4c6d4dcf1237d0533d51017bf8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9b14888351c64b6287536498d3901286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f88b7f20567ba96cba92f6f66f8117287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580f118f273001f7efd306f88093085288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557eca14301e09240d70307291eb095289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628c20cc522124fa6ac0f6d8a3b981b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a69dab9b572a2434695b61a331b69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60a3f2250541d7469c489b4be183d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e3223fc9dda721d287746fe7d52be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a6700b884561c39a8f0dccba28e53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabbe1eaac217c2c735f3bb402cde67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf5a37b9d5bbcaec0009cbd9491833296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fadb52c0cf304b8d85af3ca04078a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defafe884c3e00dd2f1b020192ab6421298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69f922a96debd0b0660b327098afc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66607c01a3e17e11c7b886bdcad4746b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aadc09e6158925622cb3bc737bc448301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc025e4e8a80ebd7588a55e0547bb76e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feaa37c6c7b3cdebc0dba844da7567303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd61f1886e13bd844bc9a931531828304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2a24ed5a6f2606d4c82e3d40d30b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312a48e0c57e53a5f84a813108c7c6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478fb3dbdd9458a68a340d8cbcc246b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f5cedf88ccbaca408aa79b89cde80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3842c8efad6e1b8b94f8e2710a459309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0eadd1c5d7c630bea81eaa625fc2e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba83d5585de7698ba5440baa24a8598311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41c384578283cb6eb3a393249539bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e9b7d074b072465430cf62bcedc51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acec63c212db03f829e1617fde0674314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82d83f19dced071d79ce56d26b12fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175ccec28a0e695e0224af745162781316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a58c6cc58a4b51748f6e31a1d3cd6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36b52772ad7d8852ea548105ef9757318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108db08b3778dfead974db59d99406e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccd1fc97e2e714ef52be2bfab45c88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58408973479eb421170c12c97924775d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24919f1603759c368f25ccf6a7c9bc6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0e68d5e2fd5e63bf70598d73d3990323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7309beb3eb48dbe4bf610c262f6976324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927895d1651b8c635c34197334af7a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f165bf7f33f9a15775de2ef47eb95e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3923a53cc4c73ea6eaf7f41ef662207327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea3c1a0861afebe98e35eb0b70ef78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310c90f34f473fea45a1128c75f0f87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c108050e74ceec804f7677cb40d49b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0908d956b51216f4664a9b7a7d2e60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bee07464aca64c3f5d311cbe6588ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812ef43a6ed7d4a3e4247a0db54eaf0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb19b9e029ee8683dcb191182d8ac5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e779d10ee545cb99f259585e304ca29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aac17dcce7a04de883f4137dab5847336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d2cb1ab24c0ec16a22ecf66ba51f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1969ae88e4a3e8bb5f8c50f1efc506c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6be09dad23e4db2a116df154cbb63339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a8cd710581837f54718f37f516932340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bab5af3011963d1217aefde4d7c0d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf6439efacb032af808978b05b24c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a988f9094668b6feef33de75377a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81086f6bb4de778b33b46a80c4b0b74b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b36e8899a944e4f25d1b0f41fe1e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0668b401cef8e0f20f6bef1e96a213a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca2bce028be9f4642bb8c6dcb4cabb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025ee4571995f628f0d4e19cc8bf171348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a2d41d5ec1ab235824b04f4d7cb8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffc0c0fd0ef74a0d972414d558e323350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524c506017fc05d856ddc6934abf365351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c73bf8100a8d8ac3095e034ca2b6a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed33372bd1954c66737ae23df5656b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ca150714e26a62ad4fa069958c279354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76b56ebb69ce3c80e5ca41815bf7a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b3dbea3f86aea5f8490fbf93ee425356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e3a4c454bd44bac8df3f451c7db3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536e275d0b71f5eca6dc5588a382289358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4da13073816aa6ca69b4c81cb01e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19532f50d56e2b63fb4521b0144a14d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cf11730b7065cc7a9042bfaf5fb67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb182f8d54075623edc79a2fe1afcbc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349e1495692834b1813b26ccd3ef550363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6659d55500cfe376d137760776628364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c036c3f8ce4eb59cbeb6f7b2798f931365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdfee66c947af096db74e5b7a8f589366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca63ae1e1fbd5cb0bec163b79e78ff0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7521411ecfbfb052b9f14ebbf3f4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb7846870b57da9594c574e597483d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6da873d785d6aca2dd964414eb5624370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad0356b6c01cef51d3cc3346671771371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85349fd200a2bb7501da8656b69340ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579065aac03cbb9be411a0e8960b3ec5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5866dc1808fce46c2526ac5f748b7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d5f8da6bd0a945bb30a788acbba7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68266ef54a98c9e2f1825baee30ce398376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384a59613770330c6740cfb362c8b89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5ab8c8a3b549d780a10288c2e584a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5db65e6e64b46530e1637c47f5174a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c49692900a6cff4d309ed86bfe307380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd289ca2efdc27ab193d8a7a6c788e9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93526ea25c8fcdbd719cc6194b4ea9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f89747e3395353e82018fa7d1f78c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e85d2c88080b02bab5c98a533cea0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040455e356ff3efdc2df1d11ef7f887385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464881f1230f2a8043139847ebf3040386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5175c8e8607a82657c94741d6675401387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7a92cc08875ff1a20e06b4a4ff6d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace89d0d8967b82eb2d602e65990d0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85738305c2e2f660713f5be5558c07c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262513fee2d7538a9e74fc2cfd22178391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2aff3ffd6f66705457084288460a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8b2d72e04ddbc913bfe5772c21a38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e5882e05562fb69fbf68d3ff7fa26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5691cc5ecbf86a2e42e5f259cf8ea49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089859ae8b6e242a558177c7d8d56dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5961086e36c85458d1583710658c1fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4ccd1f39c0b05b80d01a01ca528ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99318ada8487a47823ee37fd6a4639399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd7a9d065b6be2f7f8da6603b3f135400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602606508dadf2ab2f11da80181bdeab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84024b66df13c283dfacc4e0073effd5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ecd7ffb428470d783b52916c8a106403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0d4f3387edb84ca189b76c1674d8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76381910aa3783f5a2561cd237413b2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793a056bfe79eeb362ac468d5aaffbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf9964e7e1328bfa787093cd2a9ced407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a2d28fb065f11fd87e16a0ba7ae3e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505274907a1acde7254b2064f27e1b2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae34c89e4dc3bb343f810d2bafd5c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c6ac6313605158c93e0de8a20eba6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615a6967bc5b17f91ee96fdd6fde7a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19444423071d1c403ed9e499530bf4dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770478c9bb4d54eed32433c0333f3f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41b52c9b989d15a303606e4226a0a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26f3e6e51b256db2b8107f270d7398416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572b91ca1760429ae0ad51148657296417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae6f044e444a8268e7fbc4a212d762418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34199d75588b502feac709fe9d7ba0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c01b75827cf7b760be97089c4fa42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bff8ad5f5b7140f2613436598d69d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d102c435cc08554ce150ac5643dee59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca903a32d053a098ec07aeb3145eae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69b0c4fdbf38472744e9deb220afac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eab7bff96e60655f840012a68de37f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02b2237a74d2f4953aeaa03b0d2777426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad213dc1f8dfccf52aae15ecce2306427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d865375429aabcc750c22458f5187d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c679edc0becd2ea9ce0c1eb3249f3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68d233bd0b3d33606648ad72a29781430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d2eb294104f29ecb5a612f3199aac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c4821da776d092484717cc512dff8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcb8cfe24689a71cff4be1882d88b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57753de65ce23ca462f1a56b8971c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce437dd2a2d6430e2f6702dcaa6c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332c2e1ff8518816ec246db9fbf21b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bce00fd1ef9ec8b50e29d6f5ed4954437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eece4df631df7e2c26038e4c966e952438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b7cf1cc67dd2cff5d24018da1351d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392cdbc4e01cd06e5e2b56622097a5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2e01376758bed2d682f0f6dfa2e08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327844c9610d10904361d040d7a216f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc628a00db2ffdd9bfbea75a67dedd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d3fbe485b57790a0e514ff1e98a98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f912ed40ee722f384f728839b63e569445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdc2406ae457d26ef1d0c00ded8ab6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc134aaa76d62777ab33df17f56485b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faf09eaf00a3e4dbfe094d21b06ae6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72023bbb750e1b0508ca3d274b88e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd937d0f11411a1e529120448fe4166450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bfbb57251e420d22863adbc5a5fd0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57230ec96e5ad4f5bcde9502be7a3066452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b9e20756c49d1f2c6c20b9a4203d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2d758accd14bfc3f811a342583d70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3577e1ae3224524fe228c8f9ca1b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b63efef29d900c1a6c23f17a96e1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f57875e51e7d4d56b85d7f7d9b546457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d64f0661fe1e4750d9e4ae34ff9551458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1f2eefc843aea85615a8454b8ad62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cca6fc3b3c1756c9edf19ea5f29ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d88bad1e2d0744b482bff844dd1e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b48189ac90ef1238af0d9d239d3bfc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d887241a78b90086e70ee1eb2c775e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b535766d1735fc2413255961fcb25c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d34daf8bdcd2795471c19b40607fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b652c14d2f71d6c7861f671b680b1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fda588ab6f09581b19669e0023a919467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ee8e46f353f4be9698a47f4b19841468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ce54857f0763d3af4625741ae36b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bd5c5aef5bdf983a0e87325766a2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea04b43237ee06e63350663569b70c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6756274618d2b8dd5575618196423f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dc982455b66b611edfaaece2ce64e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d78da9b10da2ee11d0352e7266dd6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc7c3c7d7b0c1d311623fb3340b030475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd505d342c18afcd16d3b3e3e30f5787476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aed6aa48825abedf6d9d52de21f56b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baece1a42f45ec11232e6405a540b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e64f1a6375e2f2b9c6a906868a5cab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe082638f3be3fd55142420aba988c5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee66599eca1fe1562a32855e234c70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265e6e2ef4cd0c12e87d516a8b0f0b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aa8649eea5c35bec8a91d84ff4ce7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5bf64b8707de2a602817c39aa27a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a2c5b70ba8d25f30c45d840a2488f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34954cd3bcb33b3c7ccdaefa6bbc7fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe3228662d61ea4b5535542f505d7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da118e08f750fcfe69c02dc021b9c74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98dc5d3cd9aede2f262b088544860d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fa725269c58b7db6ec5f95ed8db21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e50a9f27ef74d8e248fa30f8af9aaa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53497f62acce737d1645fe46a570402492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562731d718aa99dfc5084f7ecaa0a02e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1468dbff029ec9df49d10cba95811494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057ae97a61aa2372a974092e760fefd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa929cf1f56cd837eb414f0a5528d7a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc07e8d072aae6068a6ce3d65de7a65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3602d438bf4b0c832f962f7544156eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4461bea14ee1fdaa43ffa666a7af1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de583764c39eed81837eac21426860d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8338419ed3ad05e1263d568532bb00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c16418ad303e23781933b0ca07fd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545fa4114ce5c99d04e96b12ae6bbfb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a0efb58442e80db3fad711c9dfbcd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912821eb1425cfcbe8e2623c8832b257505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09a98ecac4ecf145e7d2cc105e05f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfeca2e9484585ef805daaecd1a847507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e7e7a907fbb20cc059f99fce689e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcada3eb60ad65c4dcea12e0827bd59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40fc4a94b2c8929ae39db52d769b0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faeeea816de6ef55c56f5535154f36511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fa5e937455d7e823e5c340371dcfa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2379a55245aea6d635778a473ca3a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0247e525a0e734659435c6f4fe74b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2de96d7c8b729356f522538e36420d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b17615e94c3256d08a74e9743effad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8c855f3fcdc8c410ef056e794ab45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c5ef885e662d7fa54a7245c000ed1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b4fd736bb961ed7401bb03ddb1e64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced37ce3bafc1e40b090fc0a55a51ad9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256d2c130dd06100c8207b1a433c47e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90880272c907b77b7290fffb99e5dcca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38335d182d813b23e4a2ef8ffe7a4dd2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32aa4e062602fd434f3164991b7d33524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8cdfc6339e3a0c222ff45e482b1a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55114cb9e499749346905ece0b4248526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cb185826a8e93bbfd342d7e4d556c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d98a5a41e05de039fd817dc560d32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a8518d0582febaa1cc71671f7cd57529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1845d1e08acbbab13a4ccdd318613e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cb285b9352bed5383a4c73fc837ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adf0391eae44fc6a98bbf27f5e467a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8f98a6a5eca9fa2c55b6442a9112d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10470b0c4fcdfe9d52f801f9db9bc977534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbb32013f27b42c23eeac86f15c981535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f850d101b8361e942fdde17518147536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35f3f45d588534150a4ca6cc6c5a33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99e07f20702d32dd2beb3c91c19570538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0836496729fb5a430901c3bb236bca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087dd8c7df1c4367491e8dfe73a93e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c982f9a5c905be27187114a43f6fc05541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43f5c2b93adf62febec31df0ff5d27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a32d0695476ae3c12f92e613f4d8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41dbf7b4aec61d542d1bb40c39e0d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2d9dadcbd2baf2117dfb4d0dd2fa3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a7e0859c6d62244e9706b4845679c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07288bd10cef49e358a2563f427873d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c874e3c88fc50c1d7a0db965d2dd2d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498751160593205089319493db964e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a9b9bf3219461856dabb014823042550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f267e571b0f18716500aa72e71d935551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2193109cf25cc8bb01fb098fac7dde0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37da572ce99a23b020a71a89193ef9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45577c3133ddd20e2ed01cfbbb785a98554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b8b900f5b9f56969039ce5fc4671d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb813ac785c5b1c0fdd550b00bc5945a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4591d805c2041ba748a739553e1b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01339e03540a8c2de492c67023331e6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969b9eb809451247e6cd41612589105559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b426f13db0a0947cc07809733bee4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf563f5625e301653377e1bd9af1805561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51372a43a8c324891a1ced978a94a3e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f437414748366f1508e672dc1cf74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a018dacf7c85ec37d82ecb3601e67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c62307109f396ac77e10747f949172565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ab3d2380c4bd83b825c2ed59f5d9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c87498f0a63ed77f1aaa19547fa4c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa78858c91ab764fb03ce66661b369568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b14fb37da9d381dbae7895fabe97e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be035ac8681f7cf389ec282706bc4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f0c4d57e01407677eb55c0e334a5e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f32c07c78d44873fa2b289aa35204572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4f76a2cc5d261f7253baceebefecf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1709328ddfa07c4ea851ef48c5f732d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99dbf954e9036153302602bc0aebe5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581d2eb4327e7fd43d5524197e604e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48ff42020e71703fde8fc01baec28a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b7792f416cd2fe1dc65af9a1fc220578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489f015b04653d2888fa623771fab46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d68aba3717e2cbf5d1e347b886207c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe55c7239a716d0944a021c932d17af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bd021e1ae720929c0abf21677f591582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605904f4a921c3fef9941a5e40cab646583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a613bb7e189e3b24358c84d7e2201a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5150a9eeb0c07cb16f3438a125a930a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1ab7e2c9de5ad6620a82fc4d18362586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71c2fadb7092500fa2ab440e3e02c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb979aa06c94dc80bee6c7e22256af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30ab79037f97359277f62f551997a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39607ec9c27a602db87460792b83313e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf11bc6286a33f19c2f4d4794db697591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791f5d80f5872035666c3692a7f6fa3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be234179b4a9dd55cf26428a486219c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdd924268efb8ddf8eaa08a749359b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350adfb6314d367e015921b75527d12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd7544f45a97ea274108a6bec9a8e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b87829d59391e62f53761d6d05a2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bdfb0ab5414c6a762941fbc29625c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f811c89e594baa3efb434d7c033bb58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2bcbb5bf8e5789b0a4f97f2dcafc9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bf340047adb5a156c32d72c01cfab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11997316b88b994c684bddc3d9ba75602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b775bb20769da4c5f8def03e9758655603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee4a7a6fb508bff53538d7996b6830604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea141fa616c1ce6016e616e15464c060605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81308562f8cdfbfaa5e53bf6728ec03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159770ffdb507832eb3383b6b11cf2e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cdebb8555948fded179b71a3e989b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b36c40263e5380f0ea5fe42e59e6b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47e985c2067f09eb796399439c43d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15402da6be282085daecf3b3fe119fac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8981521fe63a0a29a16fba9ea2fb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a5687d064442803b9b456212ed5a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999e203f1919771de768e1a15d09a62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ee10a3269ba3963cf0e024ea3f70c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9aba9a7545ae7082ca2ac783f625f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efa24daebb950e622a2f4ed753efd6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c9cf05100e000b67cdc71937def22618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791643734e35fe242ce060f97ecead1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab965d60c8bd4e08bbd082f89966a97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f81d5e8ff3687ac820487b9a9920b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb645fa8f3c761ecae567e82338c4ca0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54dcb0ed847d83213c73d2ecab4c8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e3278b6052ba422d37c4c5641071d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d8d0dd195e1e571d068731476fc9a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce646ea70b7278f8db44f0b3b144130a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d07ee1cd5cdbb21c371abc6276ca8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b2c6cb6c0e685b0a1d5830acda4a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1604b786ab68336f488cd01b779ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed3859c9185e16d3269fcebe52b370630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacadcf3b2449e907d40a319174b1c8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56958598b3c959abe6a482e23b70d507632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214ae1804f102d702b42b7c1ef96669633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfed332dfd6f24265a748375e854365634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d23b296c85a045d54fbb5e308e652635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755900913b5a368c880b54d7cddb654636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687a7e5d4d4018034ba5d6730614292637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defcc42b14ba472f4bee98375c06862638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32f640415704bc9ea71f9b09383735639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af324bfb8a5c06456ffa57d4a30b53640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0401993a59d473c6243fffee28c7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af781fa0531bd388ed5225bc06929fc9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df931ba76bd44d95e4f49d7f0de8196d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a999a2fb3aee26d20f498527325eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd522a786fec35d0538cf9fb1b71f090645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b2ae4b9e7e01525ea3f1188cc3d3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a553d4258067f7b956cf0e8c84b3d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaa51dd3f4155b0d1708d7c31d5d89648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d9a8a435d6de6760bb5eaf2852cda649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1e9e6c0202fd879646c28db92be4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5deb65769ba65577cab741b26421c02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493627f4536fec4f390820f1a7f7cfd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d6c43684fa6472c0337701267a5ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61ae01226e336ad2ebadce4a9ac988654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa27c043d53bd397bd0274eef9533c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abf6570cc7d695dc54096d17702c4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed830215e53e52530225ca7beadb01d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109948573066090064dd5768112bfdf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2adf7bb9bc23f475708659248c2bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1ae93489e11e38c09a056ce0fe395660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51459b160670534b7d2762ef33005268661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bfd112996aeb7758e20555372ba8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0850a2a6adecc05c909a0ebd7f119c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32ec07cc95e43dc43265af6e958437664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b9352fb5f8c717150756051b250e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5413cfff12d53d250ceb9507ebd04b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c8a2d0df17d315aee23aff531229f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ed6e0c57372e912d4200e90f5bef4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd784a314a6dd1ed69a8a193c76cb407669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab79b4ff6591e5013bfae415f0df5e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ee4eb752cc93796bc7e5f66f2f562671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351d224bc82be8c4c85a2f7a0004244672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16f34b54fab61e2ce09c3527762f63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ed6250d2fb75911127922d2ceb04a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f78d661b9cf96385186af9d0e3d03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39814a1fab56809898ab86cc4aaa79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3a44770a4392b4e9240198c2ba674677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c5d908004380672728e1f9a0dff68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96201771a5e70303410f9b732a18eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2195eff121a232c94a2d99bf6c9292680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397d9682b5d6f4bd002181b4ca0c566681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae9ab1f13529846e46c6256357afc3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98640daa5918c619e5c9f11f889083eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290514f7e2b7483a3cc751136de731df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a779a1628488da6bcdee4382c3ee3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a33aa08e0479218d6fb30f8ac6ded5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f115915dabaf53bce46fe489cc4c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5e280f7de2190d3f9c0fb6b1907f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73280500ea4992ebc917632865e13e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b47eb80d402db57734cb3a9fc0d5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e98b43643933c0ad157835f7d5cf66691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fade373cd91623a288f42f5ed5e5ca0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627d94dbd6be09aec4d3d53c1105af6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c471aec1b64a41bc4c05038b9b1a40d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726ad6b4416a0cf972802da61cd2724695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05179aef0962f9fc8ad2d2abe452021696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7f298eda829a23515a96e5fa4411e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6422932a98cd7f2ecf9f16af148ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4190ec2da8f26254b43ecacb8b5e11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a74f814a43d83533f617d4ee04f2c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7c55b4093bc4f1b2db382e3331879701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc465da03ebe59fd02b576ff016416702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815b1714fea5ded9a14fc2df966f7d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61bfbd56e5aca49dfd9e476dca73bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3ef7bead60403a7b2e6e5b30879cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff1cfa252b13eb41367252bb8b1e4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdab09a5e9484d4df6110f3877808c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f8018378a36c0f6591c6ddbde953a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414b58fb1f000aa847648f0af8be573709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeb831cec4aa201c1fb36533ae836d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7248ec1aabdc9bc651fbc14d9e5047711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76b443d213d9610da7da55e699ea16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b07377190c78a7f29a8b207a5256e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd679f307a1ccd646aea01548a2fc25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eef4570ae8bafd6cadb5c42b8a5115715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82231845c9858fed0d8f9386dc1d1541716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b380ba64b23afa070886e0dcf3ae06a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c877a15e800a3fc04d05773261c5856718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28d4caa0c652c641f2020d363f429f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50aa1fd8b96204620ffb7f31069111720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf4c616aa9cfa80b2c645f8b5f7430721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa135902390cfb60ed94c85ee227a91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a571a79721c305a46e0bc0c8a4df42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82507974914b517b6d10d50d7a9ee15e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7118e0e84e2c8a8d8a4e5c6445948725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13861ac7f8870fd7716d42a631c69b59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1df80550894caa903c02f84cc13961727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6b1351876b8770caa33e7cba0a5e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9353a40f7e6959dc57296c47e6fd179729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870c28cea25fe1c8e4bb91bf14b2646730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea83287a1ad24628bc01601002e71a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79850587de9ab0e1af0a201eb7b93073732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfd96b2bcc465df91fc7db08b5675a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceed8cbfed2864aee3b7f163069623b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23afff8bd4bdabc25e2acb88ebe7b42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc60a2673ad8100771ba558f4f13d53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c08dd4319eb4844b80bf98235c0c35737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4fa7227bd77b230c65d05bab02252738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8903403584a61565f59874ce05941739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e3ad5e90f933a9fa67f281e50e16c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870f42bf05717ae517afa5e94f0d9b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51990de100ad9c742817cf6f8a65808742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ad5289f6cf2a7f9e7c7b944a56f10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4238f83f23696249a47ad98ffbaee2d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affbbb4ac4c246977a4dab7e2320be0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645b5ef6bbbfc702d03903cab4efead746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb080e1555c4d0c527c91f39e90492747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2702940a356fd085a684360c2000e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6b04c5273c9343daa23f96adcf65e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b7054c3162396f5716d0219ebb4ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bb9225b4ddafb1f73b8f040659643751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8777b669b379533d68622d50003e01752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172f13799d65b37d7cb05a36cc7527a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2a28363aa76abf20dadef9272c5d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baede289f7dfe32e6d798319250c465755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61c986b1b7739da82628c6b2f2d763756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf66746f12637a871e23d628211d25d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87908ac48e8d00a597195bea7bc59768758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75388ac8645b7b6f855b51d89fb6a1a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eade215bc9adb08c142ffbd6a1a14dd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2a46ee9bf5b0378d4cbe682d53b2d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd129d6ebd563132591aef649c05197f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445c50288ee64e667f98db3b70c0d45763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee5093541226159ce9758173a7bf13764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a190d12d851cc2b88151d1a37b87409765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43ab18d171e91944da472c04f3e742766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d33d6d3e6475637d4ed8b66b29e772767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffce7b9bd2066a3f9c8333cf025307768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea0a8d3e4d69e5ce1dc759fb68cb19769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdffe9454b64624fcbaea4a6b40036c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afed4047fc8da88faf812f94fc1dd1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dafd0b6753ffe5cb826dfac14006b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619a2d46a17ea1b90af36c6f0cc271d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b40cb74e783226b96cfe709dbf2b7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5cbed8a428290fd1bc21fb0eb15e7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ec9eccc98488bb78438381d862fe8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451ae2eb4922d8d8165159122e636f4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d6f66e5e6189f2b5864eb452b7e73778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795019ac8526c97079d9c95ab896ab04779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28f77d1fe02681879a515041ef7682780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39561f127062f386081744be0cb07ab9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046fc13ffc6e1655a59ff0854717932782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a14884c5fdf9a3c2b2323530505dd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9dd37a57635e80a1fbdb39fee8fa8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7915a1b4cf8d1e72a4ac3db91ffbd0e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d806afef96fac7eaa407eb06ba37e0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fd76c6b78f776f12d75f86459ae35787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4be395636e2463e17064415333991788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eccded5df89b77762b3b94281ff8d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17d7e6d54a646e0b1831bd8398908a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5614dcc09f08330a6980a39d6d3a59791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3ee12e1a07a70bd9549c8d1534e44792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02dd0d28a4785b3d6e121786ab5fa5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3e96db1721b4da576701028eee57b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e3355ce639d5f5af66c065646e61c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b3ec69433015d865782968ff5d41a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f98fbfa2ff521b0bba35d6e634173797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a8250d36feeedafd04509de43270d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000941fbfe6afd89fd61de578968154799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84ecca3f9334bb17ba86acf855d215800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bc7525d995f08950951094d367d96801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2d938e8c848b9e996a93271d1e5de802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8494ca617a970ae339916dba1f836803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d853eedd774c533df915ec5f481e7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83783fe43c652d1e2ad9e0770b429a3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c2db82c8e1fca2e5949ace32c9085806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6608a2c87f739857530ba5affa686807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5959d63ae2bda301e020f46e65de631808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263b7f1129ea6223728f813ab01381f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3ed09c3109dde78ba73c0da68a1b5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37812dc9987b87bd14835db50b27e5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b57e8222af67d5d0696e6aac78cc37812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79915304fd4a3f80f56c6d217d31dc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23271e037a2c1d419a8883aec38f0e13814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e917c31dbcb03acc806f27f09e345815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab7559bfcdba77379c6b58396900b9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca0a0c36d080a72776ddf3fc6d7c14817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fde3c8c758e809200c7ac57aad118a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21050ef3276fd24421dd7201596502a7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265c384432d3af89a83555f2c3b4be9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3929c66c02e1eafe1f1bb638c9cf038821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9c7774564c4a119ea7e74a7a2cda5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1158e4adb9f0aa00918c5a9d7cff7823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb827bc6c8d770515828cbd65df5f611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112281524cd63209069bf4d4a710c2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9885e25e234dcb4d6d94436b2e0953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6479b28cb62065095b22baed7672d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9b0f24a5df5da6800cad6d5fd1b185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdb842f435271a53e5f31b07bf6e036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0778ce8ffc67c6ebdfcdf0567e2a77a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed9ea5542c2c4ed95dc1d2ac4502e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb65dc1e4295bba0d4ba8b2197500469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e00140e4a9d9fd674bad24f16a482210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dc6e862516515a4aa1b1cf8ef5fd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa991bca6f9e2a030fc1522a151adca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24147b3c17a086b1c1bb734ceb7d4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6128a875787ff79fc144c40ecd0890a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd7cd67a7f4ddd0267b9256feff90b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7220b69e9ccd934e9e09990cb1ce60f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cfcdaa2e35267ff3b451ae664be7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a96fbf634f2c059b32cd855d4312f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a6ce8549595c32f1843429558455d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e5f82b6f9b8ecbe67e77de2250c9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d08bbabbe645545f02679c35297a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e00459539aa19eb587133b44015d0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b76c0ce6e2407cb7f05ba049f2afe123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2154d663a3f12594e2760ac25e062d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7e0715c0a2d250de0da18e1f254a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b30cfabf93dd380dc994ad1b55e8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b193b624cd031f5da248efea70bd9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8df833b04ab61bdbe0fe78a481500828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638028f985344f0534a06b821a1405929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a736947b1383a34c9ff39b18774d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf10df6bd4643a57a1b9523f0c86a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6d35cbd8a99d0522475175cc9a27332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d3210a6d76ec45bd9c2fa4258cd1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627dae8722ca0d1a96040e9b1c8b89534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00842ef4e8a2c61e2f4b021da2e240c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059af3ea2e2af10f8e37320cb8746d3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a69b7b6a6ed1e838bec195c36807937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e27357ca8f8a838d583847edd3dffc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b04c376259f68971ab71d1f2c5533b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f261054bf8c7266e09e87cb6abdc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6c5f27aec08bea4e032b13b477c8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb8b6830cb1ecf7ee1624d23404b4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e7be4cf303a2c4f0fc28f8732609143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9b1d57f62d8bb21745d272342088844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f05bf1531239d62b08b32c444135245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79797119e3fcb8796ffd988046a7612c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a579fee9ae934bf362ce008ce614147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbca0e31a257fe967ddfc131b7a53948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3f9379a5044b39acabd41055aed2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cfd347e6a08d9b2e84a885cc7322650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751079199ee3d50051061c3d81e2a6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf077481360c6e6065a7f3c2786cf3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588cfa321a4ff5653b6a00ba8d014db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b38422b31401e6e4ecd144e79f2a9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2fc92c4064cba3fb018993ff9e58a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e3da99e46c3c32c36505db03454d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d34d428f570c9b71f53620173867857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c7152426d41c93845e565db53a3a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4074b7a40fa20fdbef9d009a4cccf559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f244252f23a4ab9d77094aebdfab6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0377825e41451f217f158d2198b2bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244b625973fd2823020199b9e8c68fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8b279791b25c2dec30a044440767c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830527366cadc34cf7877d496719625e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2890f9165a55ec506981d455fc3c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791844920fe806ad715594d08ce64da666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd2fb546d50ad0b84ac452041e471567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55696c828e0517f33d09425942bad0f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859c58ebc147c6513ef2ed7fb8f9a8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c1480f617453e919c619aa316473f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f31e790a1eba4483b7ea62edf1e6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695eb747d8274f47dcb23ac366763d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ec1b21ea132b8a5eb6727201db72673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48105b1d0b4bb665df76de0cc0fca5c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcff382b91578a9d0229c095f63677575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca96a8fd9a74195729aaa32d912fea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55bc5a4233ce9cce658d1b6917c68877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e96364e3ec85e4bdf2bf8c20685dbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84992635b7c18603eba363eb06e015e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a9e00412a322f5cba94129707779080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92237f6c97533652ebe75784e47fc6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230fa8a5479901d8c4a63e390fbc01882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3d7a5a5937329b01b9c2f216bf3e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81dd26c7f4aa3efbe2677b27cd520984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2028065fac89ca3d0e1516bec3279ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0d0bb7e864313f5355de87bd8201786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b411b81fada486e86c3e823f01d95087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8fca622f02746f987b4c2bc0d5a5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ce3651d850dbec57163550c213dc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa81274bff7545df0e793d3095f3d4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acf0f91532cd8ca650db9596f857e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778f332debcaafd35cfa5ee80349c4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed398092aa90d5dc317e35b8b78ec2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69782e2d98548fd525a09ad40b6b209294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1f43febed1f2313175294c75cdb7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e48a3f6b44c5f0fca9ee680978513596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5540a69078b1b333451b54e1d075b4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd2bb9e8ad89c017ca6cd1326d405498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e166d92d8ebdfc3bcbef2d3550c16399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e0534d639372030e2d4ef3865a4bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800b59e7a5ab95c0ba478dea3f4907101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccf01dcaa195c5606d3e2c8b968a75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f08571400c19e04d8e6e4eec49c54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da3d7bd49bb5085052c769f3ac1ad1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c50fd6410c4772143e90134a1dd4ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb67b9fbc0651d413506a3d221532c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535e28e163b29fa649cfd1f1c7ebc64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a86d318614cc4a46133a58741741b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9f1021b48142a3d2190fddce4326f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f45621888bc07b1af0466fc6bbeb19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32fd4c5cfa018e1f38bb5ad649a062111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88cbedb46c0d49548c313bd32bd5a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c9e0d88c85cd84a92e57caa3084cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14fac611d9081c1b85a14ecd0cb1cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727afef80dd1eb1c6419aa6a32c51796115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67f68e4bd5bd9d10f5dfd9e3490823116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202bb6e02a2a2906914825dc632e10b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262050253d1ca90e34d5d508c3eaf12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df50471b2dcd91a239c23544ed057d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98eeadcab4c501c05e1658a000b2689120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a560facf6d750b9c6f8b7bc80a1aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098296c25f2413c537b419c0fd920f3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5f7a78ed7369176b6d214699da4ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7334a4542ab86d1b9c3677178feca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f78f2f6a0d013ae79feb420e5f3ceb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525676f9e5b43e11c5c302c1b9d81bca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f78352a6aa7d45328a81bc1048d92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024a17cc35690c9486100bd14598033128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5de5e439bcebb96ad9449e42405460129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0bcd67b32f463246274d579237bfa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde44222bed79ea7ba77ecef42922fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538f0f98deed10250d265e2a78c1bc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b288cfc358093b86ce6d1da3015acd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e14308c59bb0e421a82183cb51e325134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb5dfade15b69a787a8c1174f1e3a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8f1ba4b0d16540db676949ed6c161136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8ad50a226fe08ee8feed886bc00eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57770df6ad5cab51041650e52c4242138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fb0c0fdb8e7a6fbdf45f6dbbc1453139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbbb75f22fba456e083cfe554dd3c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f8980d2cba6807a3e907c0ea15b69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7f1a3060d72712520ef81545404e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124ecacf512af512661819f5529ec83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2a4d7f88bb05b45c00eb546ef93bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f58c1496fd9815b49132da4f1454b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941bc6435da75c0942f91dbce30f334146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a7ceb9b3db03274e422c02f2281fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc66c771efcbb484b353cb4a67735bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077120f3a6da4626180e6deceee7b125149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407440e16a09d1b92c8947674862604d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ffed3b5611f305e4a91b731782544151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90c216959fced8c9c340813aa9a59b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d301666a9cdf11273278508dea996153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb583481a9712406618a9d5c33abc20a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c821566b855459ddd6ed5847310ca5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768b75d2b9b5a227e83fac8f8ecc4a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dba40abd669798293d99956dda8e8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d01ef30136f3e082d8b631381d526158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5eec731e0aa7d067baba83b5ab9250159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e75ed3c719d6a731cf35785e764635160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d07db74adeb9d434915591aedd300161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14fdac408a3f1806916d1ab09f939d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da409b2f6186765294a6cb03bc66ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ef3aa86bf05db6faf3bff07176846164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a03833d0710c2d38b51759a711b316165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41934ed50b9e3bccbc89e68602c52e48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8ea74c5392f09cda22c5e2820abe7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b9a2ea31916fee8b4f6b6d95c0db7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b24fb773d3b3deb50f8dfb188635de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e8dfb34ecc705326f6ec795df5d7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c69eb725bbc29a4a458eb8bdf1b32b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44284804a34b4fc8636de089647b47ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719022eeec23cbf6cf51f4bf229955b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff237195fc78c0f3036840297ce5d7d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14ff2175d10b32a5cae604d30e956d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acf96129a779aa22f467307a8e3503176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879f34f5d434bca5bfa177857578639177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027997a0e670cd37b367d1c7b888912f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb87edf7d1dade02fc911985547a03b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4ed9c3319989a8c023c220f26dd00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643b9ef8c2ef4088b42a247addeea6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2952c5f8df9521ce530b42ca428f943182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e6a9d5aff33673ef278fa5ef0d19b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94487dfd4714d7de5eccd716ce8add8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147d2d653494844adb02369fc0ec537185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98826a0165fef923810fccb53fb3557c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31b69df92e114cba4bc7bdf49da7c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7b346d4d62acf81c4d661898dece7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0343814f8333caf49ede104e035ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25e1b126b03eae5ab4b16395077b2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c1e2e0fc35d43b7406b72a1dda084191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214af374b31087e3957d27025cd28d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a8d3f820f1ff3404a66f5d2bdf155193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3eecfc04ccd17d4abe7ef068a2de5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14d2717de5dc8c3d14c2c9db2d25b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89ae14329728ac4910a586a50392a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79206345d96607da0ff55c5b2651eb51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009cda6b2e5870f887ce775abfc1b77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef343466e9101797e632eef142f67bc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c82dd73adc2932cdc1c3cd6e28aa18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1c3e86bee7f5ce7123a5854c94c0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4e045899b7274f067812eb4bbebab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b25e489fa749e56e6786697c092204203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea233552644fa31897d1a5dd5b88fc1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaa61bc39e9b5a1104e95cfad3af76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7b4af4b4fedc90d1aae7fecba91a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d072876c6834ba358efee92e21e982207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaa65f5de7275f50345c5ab021bf8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b618021b3cb878fa095c693409e40fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cdc56a5baf41949042adefe7b197c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff0d86b2de038ad0ba2b4e3397c6af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fc6bf8e215cb61edb3c2d1c1b940b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f6f8fd7366061487a2472df78b000213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e726e77a43b08bc255ba7018dd1175c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715098769e0497673ad6b710c0092fec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c589c2e2e93456b3efde84dfa3286216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1133c230bc7a5bb479bf796f145135f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04819275b09eafad34107c97eb7b41d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b752c2d74cd2ff4a42caa5b8c6739219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da774ce0de963b1527d0b5b45be6a951220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742bffc175f9edc82b869b18dc832e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685320c3e170f46c37ddea7b10e5cd2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7a0ddaec3a948ab59739aec0bbcf3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47d7f2ef8b411b3a1eee087407845e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8176bdca6e8d59aafe508359fd27eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce64ac21e332a0c4c4606e736bc173f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb2cdef32337b385b2738d7ecc6d5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1a316cf0af530f9640e6624e591fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120d8d0ec95f115911ba08e8c061ef3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0370f6f42507867d1c58e7010d1d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99032a1738afb1773a69368144d99095231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c033292f7c08536f7d3d636f19b6ff2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0841ed896109f20f98c7ca699240525233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30122c069bbef7895e1b902db0fc81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8fd7e01461bdb48ec6f5bcc6bfb61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eaa8399927d18a8bc8a1f1334c249236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6a69f929535badee54e5c8f637ce6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaef23a08b055c113f7179b7e3f5866238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0b610cab37f657dc37dbc7322d1c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eabf3e44968784c159171c9a5bfb09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f9061004307c7607cabf770fa3c86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e41683c58139061947b832e46dd5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3174e087fd90284270f76dec8ab26243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b018b65942a844a9ba18eef36b15db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326002bed0bb43d5562d8d17c24a0e08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3cd12dd86c8462439007c9eff1b82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdd5a6b1345de7fc69708d42c28958247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214ef99456bc88e055fd7f1a4f3604a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b535702e9787ba8dfce066c49cefd11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9b1c9bead7cec651c1b04ab577f11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed28c2ca1d213b2726b8cdf9a5c3c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e4fe0f201a25c6c1ac061e40c0d84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe673104a67d897b5365cf0e09bc4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c1263ca50fee9e4a4e88e88040bbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ec5088f1454c2f650ad3ac0e886f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ab634cd78c74e9dbcc9067a47aee4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cf4ccf77dc678a22e485b921d9069257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05b5891ad78549aa1b82d3e999a096258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898396d78356994a547259ea672ee0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02a691bc3a444d0e3337118bdd37f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ada917baaa2d32c14a4c4c5d07b6b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05529b5688ca1a5ac1b5b3679725ea82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb84e2b1c9ea0ad38ebb82717c46167263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966fb5139f8de301f26630942d5e3f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d914d13f674095288e7ef9e2fcc0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e07a219ab85ecf6ea466cde7971ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9ea0a38a8e65ef7252c1a02e06db9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99dcc183ad2159af2003786a1339a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89551368b12e0455f7b5131762a5c323269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8094dbbaba4efaf396711d22dacfd6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afde3273611a8c6a46961dd81c9f2c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b681478fc54529c06f421118bcf00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8bb77e3d45436544c73e59c3dd130273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6a199597aba5e337cb02290cd93ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a338ceaffb83220705a7ecf8845bf1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a5457dc5c8f86d6e0be3d14086595276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40c03f5dde5009dedb6ee08c3885b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ea9225ea1cc52ae0b4676e68548b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca02c1947a3d9a5129c6f9bbca0c51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a8a5ad0d8b8d58f4c1525974862dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7563f4b80cd75c11273aaca9d4104d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665c6596dbe61759ca691aa78357d19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24124d46eff79b20070393cd2139e842283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6d8abf8bfa3214ccc014ed2190ad4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62660310ec89beba826401b21b9f46c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364442322fd0c8fa600c5e81e2b44651286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cee0adc64100df401b8ac72fbdfc62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d4739eb6877649cff5538f5be88a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd79916c6aa36acbad4176afb05cea3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5130c66ee7e466d41063c915fb04ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c996bdca9cd9dfd7d7c01df3b8cadb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92542797f6153c6839426170bfaf08b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ca832e5054ee70273e052165b08fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd24560ee5742d134201797f87a6f50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91148c2ae1ff29f79e2ada48b2426fb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe531cd7499d05c543db263736c38d4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032a9de492dea46a752e6cc8b6e66d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e53dc7451aa4ff889a797f430894b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688a0b0354b31bc55c7105d2a8aed87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da3293255eb303a00cf8ec46698739300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cbca17a620daa0184a362f0e40163301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97241afa3b881ea5aabb0a6b239e1b41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dceb19c09bc3e79c09d7d7c35dace303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7b80e891479a8875f2cc16d51c100304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0699a573faa22b9a613d07f4efce70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98300a669f62870038338268ff22e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7527553be10840a44090c1a872ede65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd996b87883fd39b3b6f82f00cc823e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7163f72e3186ab64fad4d07033d820309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351151e1f68720d75de65f7d0158ddd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556474401beaa20f0873945b11066327311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996458ac8c7d7c212a7afabe701456b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a4006323be7a9249928eb5706d3d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454b11b51b70a836eafa9add310c6b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9de71f2c5e8bc72504d076f4d987d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455c7155c5a34d21c90b9e860856663316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6c248af538cc9631bf52117139bb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c17d2f9a03ecab94dd65083a7f98d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a9168d2ba2aa98a75d99b91c5b562319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a2895dba6e3195e695b126e5f6110320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5265a41a7787bdea2a025a8e9a66a30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a03785184a5b32a3cb906ade32ee3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264e82b324ae7b6534842d3b8fbecce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad118a1e557891d353dc26baaacf086324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cd1498085d9a43035eda644bf66f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b091713479ac5cce01d20a51d951ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08662a5cb733d30a5b69f852a7a830327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f066e4d99bd2541bfd417affbb64197328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095aed42d686fcc18771bfc09573bdea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed50ad53b6072e10f3909a52eadb58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac155db3a1d53b5d45ed20d1e646893331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a488a6eaf8b1187401eb90cd482ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059ffa7a6e79b741f06a9aac515a15d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca22945d67768e950d92adf5c47f2cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c845ead411a2adc17c83f845978836b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6cf0d7d6209aae5de30e7073177c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d54a0ccddad016432f9e9c44527ea3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab5e8d06501bf205620853042cdaf4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f388e5c11f8ad154678ba307f4449a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40ca563fc17a71761464d4346b1d9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409e6167a0fcb4b7a6211fb39d846a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36d616d9ed99b09f2b4e71e04a58ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0420f6b2640bec21bfdbf81a92684a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e827afecb68dd44dae3e2241c6777f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4382e2d1c364c98bbce8e3d1da99e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30e3d24e233d6ffaf3157b4e740b9b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700128d2254f4f105dd5951afb06c34c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d455cab172e4bd34db066c3224f1598348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdd9288323a75b8d809cec96e284a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec8eee62aefb180ceef9d2a898eb16350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f93f62c66b7ff5afb3d287334b46f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6885d6d4456c88648907383437d39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eac2714a17ca197827550d6afb14df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb2230ee1c6a4591195331366357a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251242a6bdcc8e3644a7476772e0520355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ecf4cd0d2be1ef25edeb95cb386d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4155a369729edd2b7268abbb40461357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f085c314ba593a5609c8cf46a185609358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98e4bf7fdd40ad9292c1ddedc6c2cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853383e412c1acfbf77dd6e35f0e9000360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12468e899f1a08eab78440779ce101c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449004a518721ffd3011c397adbda5eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2b3be90bc58bb237260204c46cb0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123937671f514c0d3e5548473c6ad47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a07d5d878f83a4852d30acd14bda5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07725e21d9f6aa905ec5fa42a0457a7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b119dbc0b77909e91cc160a10afbe41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54916bcbe11d4fe6366d900963bbf18f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daf52ae9b5511ea8e3ea7ce2c8ecab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7382a505e1a534a78fd1709d059e423370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5683036b720e5677318bf09463e5cf1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143554ea5105405a7f0c91762116b91a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535337fa10d6a57c2b0f410b3b9614a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5fa7a9e38acdd459008c540b9a516374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44883cc181d87e96c937104894dcc84d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca71ba1ab61e9aa006fe0bbaee04097376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea4d98a56194aeab1f79052968d950377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ad7d322d0628858982346543a5f05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8bbe021f4e75bc067e2625775bf49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009c6dcc81dd2281a2ca6edc7c21312380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a211dd87c33dfe87e287e411a93069381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33940e82e45a09a58d16880760d58519382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06a3107f4418274d725980d5d44d6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a928e632c0d117325bab6d8d0303c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2e2603757b69bb847dcd44526d924385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fc90601f9cb12e97c06fc86fb10b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776f78ed1b75ac0e94c89da9c33038e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3be7b31cc96fffee7bcdb87d91964388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7375c3857c8f7847e1e5c482e1882d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade73d36e8096ffd0ea8834a86e09869390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14477d3ad2d835a1c78f97d8aaa3882a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cd4fde1f63f998c5cb4a00e50115a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241cc93161b594c7177e6e9d18b0959393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd8bd4e58415090d1c62c12c35349b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ffd886a3b7ed873ab84211af0e3f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2667e2c8a5a34ea8eb8eecfaeac8a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c47051958cbfb4ac907d8333f349cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2d6037eff6d3a458d711cb4f2c459398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a27312898c4b8a6df6edabf22eb14c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2a6d8a468448398e21eac763af3c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ab199b53e5b3608059ef9b474a678401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c7616f84d0b82d7d1c23113c41064402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7145f4acce6c119f34854a0fe014c56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419eaf1186205d4b2a6713559b88971404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bd9bc26fd9398f8551905e190d988405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a0b6984c0afd053305cd5225a5763406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e1463e2f15ba96686a1304362d521407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333ea1af3d5eccb4906e36060a14a28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b9c2bb407248e7c408e43534fb8ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e218bd20bdd948955be0cbb38f4e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b022046f5eb8c4948d3f87751ce0d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ea8cdc3e383b7b5ca0c44d00c0dcc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab31ec9eb8b151efcbf396ea2d3877413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b243596423945dcc19909f25b7555414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d961c672b3010dd7e9ce1a23ac8c375415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffba117b4ca50f83abab385b34812b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422718a348a37e182b053172967f2ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7edc057515c058caa79803c572ccc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee48721ce98079d9b872d40dcfb0e54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4337c209a2ff935db130231db3a29420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f8265a2c536556269c0025c0fb809421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14026b7439edc7c0fd4c0d5d073e501422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc617cc80707cfcc2b7aa07fda9fb74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4c5358ba2c247f78aa7ca213381d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7a57eb62d4bb7d7a71cee605b078b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc9093a78db0e790d7cb1af7ad9794426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e837f66853395050baa66d8982e779d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab90b90006ed59f481361c6d818722c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8b0d6f6af3838a71f5e7f704d163a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd0874d238d6c109644ce9575429cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f296642569117c2f46b0dfc4579478431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d72c5f16ded2c0bf48026b3c3b8d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929632631f4fad2fa40f50c11f54aeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce03a3d2ddf75fdec0d1a8d0360db43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593d36b9d9e4d85b456861eebe95e4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302f6961402792dd4f6cef0f9722150436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182c795e85134985e9624e3547fd772437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e28a60837fc5c3039e5aa4a3e63f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd7c2769d5f6948d4d0401da0e547e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe75ecc15b3757beca800d16a99e906440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1073b07e69365068527bd75b5a11101441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bcba5f07a3e050a981970f7b71f7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c563960904d12a8a407cc8a0ff7a19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930802270a4cadfbea7f5cde8fdf37a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12963cf9c1814cd7d2ff0b2cef44e278445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d89454de9287bee511799c580bf22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74486cc3a2be72b653eb8f77e1c51b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17970219d434ae8a01539bca49b6c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fba41c93b341b8d325ff6394f76554449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e245ae5c7afb1144b482a464614fb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85076cf996d5e440c93a107d4512e55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee95eeb27559ca125488a08afb7d7c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521f69adfd1673413b70477fd9475ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895ef8a74252f2cbe27848c2c4daa03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa59438cc165df8106582effb9f23ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ee0040d9a1dc05eaf17704ee3b431456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ed6a9e55d12eaece057063070fd67457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b57e9ba1bdddc448e749b75365913c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ad025f8e197c926f0b32a4242a36a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d1b36a0c9fb5fff750bdc68fc8c39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a01a117c5040554e12baf9d630bf3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78e77e75d0ed28cc102a207806f638462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538002984c5757a57ad5e8e9a14276e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b24002fa11d3413a332a6f390a0b02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d193fcc79df552307464f19ac84fbaf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775829a9bfce45ade22ee985010f08d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb38a7e202bd695b76d27c454af19d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4543ec2afffa2ae7cdd2a22fcf3d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b214829bc91cc094780fa9d50f8ded8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb015eb344c8399889c5e5902ae2125b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f5a319c3d32e6aea894aa0de09256471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a0670273fb71a3f04ff1e23c18d70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77338b657e8b537f96dfe02878d9b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cd3a6c7550016b2e19efda765e544474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429d1e8ca9100c626e0886a576cbaa7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3410dd02fb6e7c079d05f32883c3ae6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a3ee9bda487aa309fd5840f6e353c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fb20895e4591b0555d6973d6a0901478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b51b6b90b371afa8aadd0c05eb446a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba3f36fbd45b60bdf7c32d7f8539b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda781fdea64705c9d036d7e660faf93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0349fe707b68e0fde36bac2a420f9e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3e141bbd5015f3a0edc80e14f380d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3b3ff16689b136112f90181b0f944484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98f0420ee794dad01960832fdb6970485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad8e63eb85442002a4f836af4bea70486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39930441cc6eec92b75f3795deb957e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0717701727f491fb549d520b543fffe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698e8156fc0ab1f7a0bbf13bb4c325e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb623208c7829faa308810b18a0841cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da30af3fd2c2928dab176fc132e51ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc381d4cf4d207bd1b99961f33f11608492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2006b0e5873cf1463278d11079cf32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74577691563a83585611387f92fefa0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489a52850f0c89d75f2f08221beb2bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc41a1fac13182c7a81f261697325a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09e3f62c46764c89170d8263b0e42b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2405a00fbaf51944a2e691a2db893498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86a5dfe44718db491bc9fe1846f1bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafc46b8cf345cfd8585a5859a313ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f225190a2a44b5d1b92e25956b16405501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060e9a4c53b799ad7b8a394f1414c25502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5640b93cc785c8cbdd67069687c8b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f58c5a326aa6d1e28cb4924c86a8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebf2592e9cf8d9f8435b29a38e4206505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21776de9a791c7162fad5dcdd0d4326c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d63f4f249c11f3a49b161d1980bd0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea73738b6668adcdc4d50c75f981de2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb63b4e1ec194e98a33180e4190295509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a03ff9120c5508fcea703a4b5fea39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd9dfb804ee89b9251a0f8d77d55e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a9937c9ab8180fc215f15de440469512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972d93c138292740681cd5a8df7a677513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc0b17ccc7c02317b7734e5a78bc0a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51796ccff8d4c6bd0b84567aa2e64ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d830eafffd9071993a8bc128f626483516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c0cfc5f9abfef9e454f2eb69a137c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825382df63e944df0e03367e34940c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92622e333e839c7846b0f1c832f17ec2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad69622631984df175e61e3f1c634da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c0682bbef020077efe2142831ba7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05b73ffafdfb4e66e8ae07ecb2abae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b12fe4f98d508d5ef5db796b1c5c28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d66a92c185680ba6dad8140c793dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2236a34ee387310dae4d24437e3f8b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fad43094c98949b74078fef5f945b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b82522bd014c5e9148f196917d9a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbc91944835b54427fd374593fb399528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96145768099239702f9cf2e5b3a660c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f39db4afa91ea0b0a8c80b1179cd71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dd7efaf36b90cbc5f403baff92d30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2efe2502eb6eab8c772ecfde5583a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2a187fa4cb0458e3bff3e362936db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982f7f53b31cf7d7cb87faa0200a57a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ef821e273ca3b1bea11927c9ad6b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1791704faa846ebc77dcba26feb72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a840f799e9df16e55d5dc15b332b3e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec7649fa230167d954f52e0b72a29c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d348be28fb85eee58bb01da6a337d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6b67ec4d459968fa9254bfcc118a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa920687677d71585dd56b142625cb47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa52a5bd7c7a478f448afd29bb3d8b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd13a4ce1555376de04da60ce01a616543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc87c3a0270c5efa541bb24bfd7427544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0df0bf1b8311cf7bb02d7f51e8ed4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11452170eec1b98c1328f0d4a0b57398546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24932a5cc2e05fe5043d42dec3c1cb45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66febfd451a88e2b487853f8560175cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b2957e7fa33ae86333828e1ffe177549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c473feee1b346d8c06b05b74d996bc0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186f434212fd41452ffd318351a6525551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52fa186744ae7dbd6a3526199513bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c061984a95f526f8edd6716bc2619ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fda7978a4054748da332953acd3cf0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dccc066b6ad451aca78dc717f9e6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaf1f582ed34bed854868d9d585734556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d59c1200ec585e3d2a22fc0d50d50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee37edd81c05e5f99adbbfc146b3c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc56fe1abe5dd2d627da46b3e043d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be759106c0aaab41255d003241844818560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db9bf56206be803032d485070e9329561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530082cbabf7f91eaf1f573ac3154d6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67c26c79cc57342f8159dc0e2bdf0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755267a45195a9cddc7887690a707a4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51653cb554c538889231ab0992951ea5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdf85a83741333f72758d1fae115d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7728c366cc86cda3b494e02bb4195567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4b5b7788d1f955e1045f1dd84d18d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c1daedcdfeaf0ff9246f0408deea2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8257ebac8ded56647653c5708606297570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4502ea8ebaeb56a71688a84402c99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d9b3ab486f52ff651bf9c7937c1ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56361617161211a7b15620c76c1535f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bad90c8ba104347bb3e9795e6654bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5eab38b7047f7926d1448ad8ecff0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792f9b1975f2eefdf9e0282146a3d13576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde01a8bc31bf950236dc0e2153e1a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4d5203675b350097b5e76b1b23c2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74783fc8b8bdd6b979b1085d830e50e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53755aa204f5ca082d31bf653e3e44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c5a49d09c259e25f964170ad16dd6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1540602aa3016acd03d061e7a319a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfad4da700626c6663681ae980c88f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2069e78c3f3fc7cfa2153194d259dd8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754501e727129a4cb5938fefe75237cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb2518825c8f9cf7221123b8b28a0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00becf377116a1a703a3fc5bd130f302587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1e5f7f35d337e9a60e1c986f163d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bad5221424804a75d0236514f6df35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64690afac9c88c30e218527e46433101590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48cb3dbbf14e38df967136fa370271591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229db8af31490db8afbd9c71569547ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a17dff3b9417491e975aceeba87aaa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed507e18bd9aa046fabc9316d61b7b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb317bea9e07dd73b9c74ca2137cb5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03435ac6961349b8b809d8bca0f7da5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4994def3f1ae7cd01154b384e3d2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53f14c9977f3805f0e3158b96b4cbc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d4fa1e27391a7205a99c15e7c5cfc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bac88665c3f33977161e02df9838e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9565728717bf9d34f3f20f991029e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dd12876adb29dafff31b86abf33d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3424267191406f236cc9d6a0791c1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad472404376b831387c85356157929604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c43a52ef823aa2656a0b01fa9a896605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f917ac500e2f58b4fa2c84f2d9e0276606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1e78caa932663eeee016d47664837607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed290eef828b15b8f8a829ea00ba29c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2554af4c8b6a8bc188ca36ef6b360609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f51032db9de10a283569367d87db6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d82834339a7a42f0b240420dbfa24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076b03fe53a68547e516810f8bef03a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78072cb35abdf68cbea9d7b9452b2533613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f08615332e784bf1ba2d221b5d40f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6ccc15aef88d36da25d503fc86ae3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a340c8fc72d20692d4b3633073399616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012b058f835a4a7c6b20493fa9199c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3585aa7ec112297fc0073d67acbcd2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f8e00febb7d50b9b349159daa0744619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef354af5fdab7c02666f48bf9dbb083620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aeb02dcf6b3afcee331177801829c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36297ee17d28151f4ac2a4c168e0e2a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec454036e4138f556263b4e810923c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d795b256cb270d91b24a75b5a097fd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb9add292b84b1f341aaa5414a647b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e30a87d0e6304546dca82a49b13631626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d95d4e55d153590cddc8c0655cd2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3a9c6196686decbb61bc5bd853c14628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446447b591d6502505f9245578af6be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef3ec7939dcd73c5c553941a997b51630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d130d2675b94b3cc8ce88be1deb3d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d58af95dcfcedbbc6da9eb3a0e662f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c5e4d0e7815751f2e1903291a4f83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d1e32fe44df281beea818d6aa6cde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c604ee83f0ff60fa9f101765dace2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348284a158d23fe555bf448ebee9929636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884b73c70447a40088141a32a58235a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596d6f364836d3d1c8252988f47d6d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b355d907ad4b52afe2da783cc040ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd64f40781e699b6e0ffece4ef7c14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde9b23882ff07cd2ffb73b9fa34c90641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc816d720bcc9ef16e278cb83105d71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b648d8bc975ebe7510a3dcb08d7d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecca452b0c201156fddf47234fe07b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db58c4c958c1dd7b06568375783cc3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3fe8eaef42d8fa554e48da318d856646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdb516b398adf69dad0f352f72b663647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743252ae07d710a563e4b557c452811d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526edbcbedaf25047548eb4622faea34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30da96358d6379422bd5b2fba88cd4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db822f2bc37a660c50ea3fb09e077d89651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f38fe924acd2d1640d4a523562aad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795000538fd985361770916513b3903653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409bd59c37c20b88e3a42c19d5fce06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341048fc59e978cf6f7ad1209fd20aa9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17301c1a8d40061360a612836ea3857656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94aba8a946fd10d92c2f1cc227e55e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cb8a0cab7ebe4c68d2827098cf5a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb816eeb8bab8c500a803b6b6b380208659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d5ab749c10aa974f214075add370d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd714733b0c02716d88e09464182e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fce1d43e5e0a9ce863cd633afa6a08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3289170c6dac18ecc59a78af3a9c69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bc674ee137d0f3f44b7c56eec925b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f115d64e823b6db23ae979f541708665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a432152dca946a4420dc4041bdf3d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f79c9df4b38fdc6ce80790f90e1c3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ce32097278c121e22c1435a19760c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05995af23a9f63b2684bb18a51fa5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fb8cf73996377120dbb0e59ff073e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d7226ee88798ee8733f8b5a0f97c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14781ce2fdb5473bf8438ceceee88a5f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990719ee6beee1cf73b0914fcad4159673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab052b0de8573e89ed062c1281d03987674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72929d1fff6517c940fd7556728d24675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa766ca8374d04a9d7aaae816955b79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065cb470472795541ea08d22ce56ce5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121c3f407e1247803a0a43b53389630678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381ab8eaa38478a4aacb2f58a8eb6af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558c163b423a26b620d25867989ceb7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f12b2614a093f6e8aeb156defeb939681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbfabe7a9012f1ea9c124314803690682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46194c98553b2f77b4ee1382533b7b9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8b69ea2c76fa3e56b883afe41e6a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096d3088b9b5c35b32eb39aa2ef8abe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bf715070d5e65d3b63b7f8dc86025686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3572bc4e733853fd66e1ace5f83c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cac71dbedd55c4d9bc3addad8fe10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7824a122982333901b19fb096f45420689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ce9817189344fccca3af1e865cea3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3636599b1389ede20a9b5bf445abd79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5fcf30b4f044f58e53eee29969675692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc2f9953e91d4154ebc1255f33567d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51426fe6f1bd9700abef53af4fb782f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715beb0e5e5fe7c2840f42e61c494199695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4ae581c244343cfdeffcd03091e5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310d2c1c5eccaca92c40c77977f462d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53791142c213abf4fe8b6ad0a6c0fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62335a863582664893a124320391a0dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a83587a30790ee87be0dce6076379700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f36b7879399654d042326808fa7c5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9f6939fd7808f60aae9539cc01485702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25a6d00e399831944f04116edea65b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45b205057638b1ab4c7639f42d7674704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508276f495531824c7cd6fc6a812b9f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447652af2f8a529809ddf9589883022a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de8bdde718ee0b516fe57b0bffb090707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cc4901e71bc3e0fb4363b9b4954be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180952fd04e7f26e650db39de5682726709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c79e44a3a69553ac4c9067c7a7422710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff663bae37bdce26bd5e8edfdbc0acb7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3960e16c3d653084da74b9134c968712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134751e860797c2cf6a172bc63020b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47f85df7013b5572178f9561290366714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46824410834abd7bd46f012e077b6eba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff71aef0f9e993429fb37a7ba583972716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba64fe8efc5fc963d13968f085bbecb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bc74d12779a46a49ed980fd26a9bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29343b58d291adfaeeb5a19865e8f37719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c9895aa2319ebb653c7282a0fbd9a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0d11fa661a972f2483a3a4a083553721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57010f65964aef1d46d47046323abaf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1788135748963f4f43850325650498723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534bdbefec5f27655b9feed7c0f88c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8435a8c49265f77592af0c56c1297725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b012f0ab318f13d35beb808ddf3ba0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cb338cd56ec24cc93c8bed5cf5394727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a75f919d36c7c985d184662412f145728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2202551780b5fc488c47459f173858c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f4ec1b7720c672050f8dc0d75d07a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3647bc7f1ca40b602121a445290bdf3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e07a84bfaf5e531c4e7b3f40600a05732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0c2d756b7918f8d37e3322b8bd038733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1fd7d9b3942bc001f13ec2f0ac1be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9772ec0759b1fe73bca2cb974ca26735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce6e85a2802cefb27ca462c180703a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4b46ea12a2b47d99fc35fffc59b23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a94593f0459e63e5c389c3fade037738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48746404ef26a4d03ddec66cb933fefa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c995ba506aafe93fb3a9e15ba95b71740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574a0ca2360744a1d8a7322967e9781741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab66841db3f820d9a7b99e22bf4f11742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ca522c8ffb19d2550efd9097df179743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799b6d71811d6d85e04722594f0150c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90ebaf116088fc86bfb59c0122a618745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d994e371d8d8109e7d8735d45742d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a6b1e788d145b6a44705fe2798a48747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523aeea8ff78181b8ed48ee857ecf74748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf04ac4b8b62d3e554e894574784be5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904e4e1911bbeb8addc0da83f11a977750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d7b15f579fe22e73de18d0666f66d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad8b44c22328c4a25d43760d4b0a59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e908060e8865048f094d9772445ab7a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bed45fd9fd91b4a2e9e187050b1070754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730ea6fef109f809d0aeec4f4cb80fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a746425df14de09a4f1fb0460fb21e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d763373f7cba6f9ba4ec8dda60f3e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302644932e04749065b3fa6cd032dcbe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1a4db70d1764e44b4bf6c92d095bf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e7efcb4ea588a531882b367a89232760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc6baed751ca4c99dda5c29af2652b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120d4a750201c01e73191763b587eab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23609ca4a7e83c280a40e4fe7a6de89763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a6f2024ee81de9ce6f49a9c6e6d1c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02db46a1e685212e26dd768a6a8d06765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fe29f0799da96acdddaedd327445c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207874f67a35255e6f3053bf54d2436767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>