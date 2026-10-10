--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2e55ad34cf971705f3b00bc2c8d451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c5eb99045356245a0bc0995cf58782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e035df3124c84e75b8a0e042c0ea6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b19d47307c4e02083611175d32d1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02637f2a189aadbf487b6b99200a9f8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01417eeeb44de6f2aa7f68b3ec707166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92566f17f41c09687dc32bdfa78588e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356be5f4856de55d8a170022acf327228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53af537e8f363c59636d9f2c78bcbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0861ecf61399dc927365d58370be110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c543d7494cdff234dd52a7ec7f54b3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2bcc890582a431b9589af38d6bba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1413a05698cf9e956ab3537cf1be013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e656b883b34c7fa26a535142ef7e11014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536629e10cedf9cc505bfa0684d04c7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485ff1db10f43bb3fe29f5aab55635316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c315125e82f42479db3e33bdc2bd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fe76484ca1d18ca03528130e7f7f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d257f58863f484cfb23b12c0051e7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5c5d2011f8e24c2953658e6f7b64f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b9b2877dc1478ec5f4bc1be6003d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf827c575fa827ce42c06e0ea87d2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3985b0698cc95a4dffe7ec0eea468e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda92e31238453163d54e5699d99748224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce67894a787ef3bc5ededbced3170125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403327e4029fb05e8e92455377c4a2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a41f91bef9e4c1bbbf8ab7dadd7da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8816aca622948bf4472d4722c52a4f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436373884e273cf88ddcc532b0606c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c99f835a0b822039018d2e1a257bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6857f753e51c7b4780d866e2254ece531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4024b9f5f0fd44d4c19b6e0602a02232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7546eb3393176ce79f5195c7dda80233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fc63e76ab393a885a0c34c8c9285b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225ef6d7dc0add2fad8e62861515c7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2848d22b495f2b654677599ed80f5d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc8a6efc848358838a5c3d984d7a8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db1a71b69d323ea0b427408750b8ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538ebb6a19262d8fff6bdefb12944f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef252aa8701555dbd808a6321d9d5fb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50cca40f9b67e15e3f83b165e6681641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18422325a4aca8408457368ebf9a7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93ded037565af319e0314b8b5ace3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fa81b882f63e9c7da788d2ba21a7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e44924ecf086ce7c4cabf40a26f2df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f647adc678f57500225c644d4a18b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc5996fb453d68b4ed3d9703fa026e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3441c117409e218617a556301523b2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117191aab8eb15cab7434fcc68a56b0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9572df8751073001da74bb747cb69450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef6d686817a4d38ff872875865a5ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0379f6ec8ed493742d25e80ba22b3a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b10ef8cbbbdaa2c6d75b5f7c8e03953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d9c5165f3a9ff7dd0a8674e90930854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bc8b2e4a42b44a8c466977e5a97d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a637f6f089a92d76137ebc2364968f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51612772c111d95b2babcd78c3c5420c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49f2e64f15f1a180118ff55b02255c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73188074e0043e9014f72bc2d295a1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9607341ada602149eb8e7c138619260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d5be37c12573af2ae7496d23c9ce861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385189f02c72054e57e2f836cf1b5db062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb36688ac8693c9f8e04777655a99c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54df28d2ec60fe3128e78fc07d30c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25b8c4e915282baa7962625f0bd03a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dd344914eed8f20b7ed41bf2c312c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cb203226defa4c21676e99bdef80067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f54488878ab8444f2cd4ce3e1a521a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcafa521160c4f5bc501a157cd2c4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f432e01c67f0f659e29eb62cf5090c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f4f2d5b4285237f45466da99fcfab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0f369fc84fe45d93cad67c238d0d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369540042a2bab86c71872e25fcede673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506ca41e88e50834a560ed92f7a0c0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148985bfa23bfd169c1d71a31458e1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffb18aef72c4b532349e6808ae10fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3ef38e3ad98940914ddcc76daac9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ed459df58f63b56c24a98c2451d8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea9d120ab993cb64ac31dc720ac5a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5047cb0e46c1da81ba5a5c6d232b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0f0b520ba80fce0529bac7fef7b9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b683a8f13b766086e00c3e74b89f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b2e13f70226d07a2bb977eb91dbe583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb46f0f3ed73dc08ea5a90dcbb06f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb508adc0aa26dbb576030539cc5d2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233747f23bc9732a85c97e31a1904be786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c80a5df76038c26265ce58e1018e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a924ecdaaea3710cbd90f2c6afaed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416eeef9d81dafb9fec980ecd4ce69389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c9a36acfb817b65d34308691b405290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774b3fba6952de8660854b8ee0117d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebab3b80b4b406938cf21a3ed438dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66b532a1ed4afe57b4924ec4648cf693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e5dd60bf94277ba5cb493cf6cb31294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf81e6b0e52004414faea4eaa278bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9660a4a31dfb4567a493616b27b99f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27de7db3fb645d498b7303e48c0f0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432b0317fc704eb7c5e75ac4dcc3f3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e4bb09c2a423cdec1cd47e1eb1d5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839787749e7dcdfe0e7c24ffc4658567100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27a5e1732a76b3a7b35b243089028a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21def94a4e09c5ec0f94c03d3429ed04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3387020615ce25fa29089c8d9b4de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249c9682170bc4851c58f0fd53da552104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929a5020d76a812e1b1f758281df739105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d92924308f88c349856c745495419106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b148f941524d8445ba32e16ef59edb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52632eaacfde82d5d489500bef9e7bc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa7bbc6c6cd6f73f26aa6e97a3d398109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc17d777070ea641a3c5b4784bcff6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9115efdf2997b64a6033ca16019c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79664f56eb18c9cbf231d5876d73d800112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a07149698dd381d34f54073e92d06c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956066cb480ec12e8d1a37d61be2bbb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0f059763494960fee14e3193b3be3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b616fb4c828ea53afacfcf71184fb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03076387e2edeab812d80ebe95daba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8d79b244f6eeaf7b10667a52799d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84ea6b4d01597e2278339629e97a9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618f5da2023d64e1126e2a27a78a1f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bea8b8c1c59add39366282df26cf3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a280878308abf0c6b495b77dcbf0dc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcba671e7d2d9e9a7c6b878d00ddaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11c50ed1b5ca2800f1385edf47d3c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ae90ed69774eae5127f07bb65715b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f18efc309c4ee3822463129a4ab5c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e527a4e5bd8b92fe4fdabfa1a5e97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba3890cb48200382a93746f8a0d7ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9670748c88a82ecefdd5c9ed5a2d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde0272bdd09b995ced7323a1091fc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95499839ea5c33aa65fe54a46ac1dd7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d96a4c74e33f29903bb1d9730b020132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142e3fe651355aa46305bbd1b091d33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77aa93ea55242b5809f451f8cdaf30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8c8ad7a5c9af06a068ca05ad3cfbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76779d6e5b9610483d06f4558be5e126136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030033203167a0217e86f62301d13233137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f2010e9a9776326e07a2fe568903e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4cd04a2c39e0e945fdd9870b2d504139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000aecf49bde15900d46fae729da726e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccb2cb7cabdc3efeec112273eaf637141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07016da5b5e421aa519434f39a590a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176bc65d3b44c22045c8f7b996ba44e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb09bc41cd466d5830173e569aae47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d157d0453232b5450ab34da78ae271145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a2c6c23fb4f08706009293c91b645146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b3efc8cb28b0f7f1868944f104b5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb4e98c8e73d2c694e9ed222654e87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abe276d551881f091d5b1a739f1d94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55446f370cd8f68373504f084dfea932150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b407a57e38970c1d01551a8b10c1516151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d13fa4739b7f1bb66a83c8f924be43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd650a9c44c28382f9cc1484076e51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3942a4c6875fd164384662484a625154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c330b33cda657226365cb3a5b237a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfdcb8ea1f8a34fcdd8dd26ddfd2d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc101fc223b8a94d2729ccf38877f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b37248bb660109ed1193c5d49b5311158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a4221f6d343b3f03b46eaad6bd5ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0cf28d5e36b3b3a3159b2297d803b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5336c527cd05878efb939f68efc97f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc27b45f9bcabff7b609129039f8a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcadc61a62ea91d97d58434de4db42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d3f9a25fff0404fcd6e487246806b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3a4c98f2cd28a54bab7831d0df666165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b6f40e501c82a5f67025d026aabe5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f113b0feef47c7f6c01ac61f83bbc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad299fa00114dff2aee6c67728082b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0d21dba9b2691dd715369fa52614f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eebb92ccc0213ade63b9f38a9c915b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4f25b98e37c0bee66c16900f1a1a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1001b03a623143900cadcb0765d883172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915578a525b5b9bd4d3fa83b930a0919173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c997a4c1aaf9b3484d7954cd4dcb90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20928e4a5362f322ab7e55ee11ae7ddb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74de79f2532b4e9cef7dcdf9c0a853176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8409e12c22edf8fc73b0b43a1f28aee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d91b7b39808252fb8db5627512aa88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee1eb341c923499dea10af748db592179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344b798e625ef25de9404d2e288341c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83580891c630990669a0eca8b5597948181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dceaf88c9201a57845950866a73fd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b243fbda6415ccb9b6375502b0c30b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af56175dd1c6d1c3e06864a9d5eac3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e308727ff86c678ac4645a04e6f6cb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c0621d03e8a3fb4c802481d0ccb3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74900e3240a903cdd61e3be82c7f4377187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec17cbf6cfc66fbbe81b4dc769f089a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79714b243d3dac4c38298167c4c272fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45873f36bca165ff9ae84abe0994f78b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb700bd138de0520ddc0ae2c791748f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bc149ed6a174b7c9ada6b43f0e5ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79651c7a90c6b314f2ee356b71c1c2f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d513b12ca2edb1ea03a0f6bac6bc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7663d9e1c74c0c5f2c13d2f5e07f24e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45163c68129bacf289471911c191e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609590ad5052eb26670ad891c8d3487197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5790846e55e1b47c16d8da64aa477b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398f2f576698fe09580eb458dd83c5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba0eca9925c6451bfc6794c8941745200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba462c87812d7f20491c30451a25b743201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49832a20815d928b65bc8888d19829e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238edec2b142d4c444777d9d62b92b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d81c3241048229be8ca433112dd7df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0038c352487fa30d5842781b91fd3e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ad1a79ad8a1b5b7262b64991d8996206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9511b447e87618700ee272f18a834c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13345b6556e41d019316e8b36b7450c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087581e8bce9c6b9fe9c7c07afa69c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b959cf4b1be72f3334cf172f17a6c9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf5b95e5db527cd4ff1839ad93a743211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7084606dbb35eb1f68a0e0ba9eaef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7a570e8f658173343bd2f3d890751213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9857a125eb33aca5990314da07232214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dbfdc8c3116219bbc8bd8f0a3de2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f545347dff11c30a784e4eab5e59140216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdef03707a4194d24baabbc515da58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6bf56ba7fc442327d3ad7de0d9d18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4721019671e705b96e3e9f3e7153e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2b5b2af64688e544e846629078345220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e4993d2be7f674005fd472ca98012221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084bf3cf3a7a63588cf197386048c2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adfeb9c42444ad9a6e461a1a65d51a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d893be7aec346a1f5e589fcf32ce4d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a5c761609738989e803c180c6d257225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f3db5d5777a73e1a5e1c81c8acf9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7923ba5d99463cbc262c158bf780895227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53e1c5dbcd0c18dfae2ee76272c5ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64791edcd17fb6b277eebfe03cdfd038229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc7419a4fba48633680d65792b1fb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d12c61fb63f4d1b7bb49beea8a877231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd0f7611d5b350fb863d3bd9db65de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f1634fac9d62edb96ff64b9a70879233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ee270ed4ce332d9e94954e5479379234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616845c49fdc9c0594fc08277583437235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de35cb83a4aac8fa45efba654b4c55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165cd3dcb5c45309cc918dfc36c2e71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063983e358f5036b3f67cd0edb351f70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f03c48f7ba9f88e7524526dfadeff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b541114fec6a8740a18a4e92d5ee8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411998405b87f6cdb2217910858ce64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191f91695031219dd7a6a7d171ca4d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2fa3d76f7b61eda99e8db896196c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76a5734f4d7e23c4e975d78f47742e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce629d20eaeff93addcdda1507bf49245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea880df39e3a0a00d941831c5dc8098a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d47f0603f890f1a85c571da7fa0f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc6b3d45996ac038dd0a714320b002248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87411a1056455bf98f8857b6b7634a66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec90dd09f97ed300dc4459ac0a9972250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5720401db95758ba2f410df1f94e12e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a97ea344751a71ee7796d53594135a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c564893cbbf8b202d5b623c15bb9cb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4b9276ebae9d0b978d9e6108536eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d28cd7402c4df9902db91195bc805255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579dc39b9e363955c75029d324e9fae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dd2be22f4f6c4fde91827f7f20846257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0b1146abaf5623f923455ca26763c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5686ed3c84f0491035c8b697e00fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4c2861502a4d8725e3ebec6f7f4db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0844179d15ff9453eaaf33dedcd3ef7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c218f5a04bc8b9a166d66360462d173262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19303939a002aeab94d7e820d67b1b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ccb162e3168a69dfbb42df3c8db89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583303fa520a2269c599ab07240fb16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72334aac12c574bed9ebc92bb3d7fd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dbfc96ee4a902aa4b0aab26a495fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cad08421d3e49c051961bcedcd93d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5dedb27c67bb88ab00190e23d2a0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34132edb8570eba1dd222abca06511a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34235d048060a7ddc6070f65dee76810271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e0d89242acc0840a91a90bb51a451272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ee63a5da2f672ccd2d10805cb8406273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549c315397aa38e38e4e43c4cae8fab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba0f66045f481ceb6b1b0edc63739e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1bda84483a115b636d86d2862d507276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d382d48199a36b2959e1693a4d148d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6382bde662ec375f4a0be0ed3e21f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4257aed2b34536b41f607545a7946c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27202c660d29032d0ffbc20a68751216280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314fec9e3fe7e8137d292b9e9103fea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f87548cdeb07b0ba288909d40c8b0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68555366bec88fee96cc7051f2523a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66f19c76ab3bbe24e766cc9a291c7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09810292b211669be64c04428ae12256285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993457580d4627aaf3937dcfde2d432286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeb2224bd05f06d8e4d6ed07d6f1cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bed5d623bfa41f62e0482e0dacc8a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fa967bc8a113607fa7062c9c0e3d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188904a64146dc62b3eca108f1290541290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc48f49a8448574d9615a10e82caef2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcce4ca47200c1932169fbe7ced835b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41718fadb996cc60b2000b85e4b85ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d613e77b8f8d832f28a99762910ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d51c581896716af88c730d19338ada295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70a0648539611fa4f18ab3c48b4806296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52665e8956c31ab80124b3bbddee7003297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308e875ce22f5172d2d1fbbf5927634298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be94c2ebe4652b9b74e00fec740a92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eab13bce3a153a391ac934ff174489300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce938c33a4425f54efafbb9330e82092301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6ec1eed6092058fe7a762f00bc2c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19a07af5a653a91e10ea73ce406f6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69161cce30229b06277819aa46c8d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9934b711aeceb8e2f6c38956994fe0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6f8eb791583af6a41c10f7447602d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272640885f758800fbeebcd327e61f21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe908addbdc1ea9e09cbb9803209d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278446f2ce15d1b69d3b8744b56b1ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ae8a32435aab51c8fcab01509352d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386197df5197ff54371de667595ff213311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2531425df13ca830985bc04af1034a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86d459c9c1e379418a720ec37a652a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cffc5246f80ef46f723edc7d72875314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6a5abcef0480095b4d35fa7cc83a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7f713a8391a273ff18ef6987bbdea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd85596b33f268195a17553e4799de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d53403b3fbe905440ffd674596976318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c19f9473e6e045b32108e36d5feaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f098d67dfec41ee121921fcccb0fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcb7193affa32a1b4418d79b3a3b55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5da1e65571442d50db9a64ca13f1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f49d0e9a341fd6aacaa00a8c848075323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c704b2395659d426eba838d6cbaa57a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d7cb008330127bb980672e5654ee5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4987d322fc6dc7f8b727f1127538f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88025b293b679569369579bb347bfa90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4add888c293184663d599745e35fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88479c7b541b94c69e6d3d638416e535329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240742b04051a173df37a5a04e7bed8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e15f9f60551b08f83dcd6eac6e4cc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceeee4eb372b1ccafb6473d41c3a4d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff1fcc9bdf8b57fa503330e4fa9e80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172c955914938695804dce61b35bef4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd03370e27232c75b6bd60c1de2b8ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5562f1fed6063e9261ceeee56416182336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6acd7295108987383a7a314b8d533337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff55042682431cb060dc1ddd73dd59e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5846fd3e7c3d06d0169519f58e76718339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbd2c1359dfa1801dd0ad48fab6343340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f8c7e9db11e16e0f29e1dfbe4ec67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bba5d68cefee89bab25c12f13802e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa18d71fcdafc2ec97769fadca0415343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863756553bb19e281d7838e001e1968344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339781d8990b892155cff5dc27e2b6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbb04b5098a65f3882d8edfccce957346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffbf941045cec105491581bbb58ba3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cd7fb6cd0fda2d9ab2a2b8ee5c0ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818437d1643758e73786741692ba678a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d131b8f0420650a3f68531e085d4ec6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caac5ff280b104d31b0bf1e4c33d1b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d907a9e9b2f6e11fc3c162e15773da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836399c0108622b16c86e2d33d7b178353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd4438e52ad627f7210c94b6dd88a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb6a3249951da499ab5f91975df3fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818a9450f81c2a982d68112ae97551f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fc38b5bd0f35d42064d948f27ef6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0369002b42b61964ccdef531f844b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb9939aafcda1cddc4da18020485c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac6a2972d67db392724ed54d916629360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88c7b489523e1b9d38ab8c6c39102f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1924deacff84339f0f706a7857b44d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2e74943274a7530dce28898ae1c07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568b0bf210970d51718e50751eb00c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72015b3b905658f10f5e12e3700a3065365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6836de6a123d932e43332008a242cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f92db963cfa5981e8e44d6a123c82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638a731751034e37131ac1289a398cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af72eb20f1f3fca4fc388b3f4b1a8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe07dc6c38e0cfee4a084c6b8d605f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0f44ff3f0ccee07484f6f6eccde8e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd53b0e77d25ba96be8edff581be94d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325234e91573cd6979bc4fb0da80d0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f11e3e6e8424130c71ef5a3dcf01e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34256f2b828ce5498e4367ecbacec8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507517aa192d406a380d020a541f3040376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddbcbba2c25b437aee6f8f9b7625c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f01a56cb779c6cb3c4c69ff70102b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211897b48298de7fc64b9f111df8838d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f22f29cdfbadb43b79b85a4ae99cfd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed8be0ae4c0aae4e8b202847d0f69e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724a0ed225d17a55e91b8d1039aceb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217568bac4ad0f804b4ecb17279e451383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02637e9ce1c39c9168e1258006fc4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465bd487cfe2d994e0222095fbf40c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8561a2169ba837009c2dbc2cc52de29386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216910c1aba6ec06811ca3c979bf292387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09081ca155b1eff17d5e238e8bf5a5d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96def488df920cf18cdedcc53e2a4eb6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16921d6c2e3b475e3b1da39b09e51d8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853c372179e113c22d5c98cfe861456391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efa6e254cd6916cab2d755ab43f0c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937613ff956a0fdfc142f5e33d66acb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f971d5b02a8ce3516633898c155dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd931f8e9a17bf0559fa577263d2a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f3752e19edff71d14833b2a822a54396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba62b5878d60ce7c54e015adc03031397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a67bd76ee986ec2ca2f4528f30cfa7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eb85fb0f3c58c3635529fd602a02e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69816c50d56f11ae80a1f7aaf43574cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9a39c6311ae649b56087bfa81518a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74799d7e1cc22b7b90f584e41d581611402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfc7a873fcac844f4a183789c58f75403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346bc50a37ae9390c969ea78dfe36ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742b637340fd1b3e413e566bc82a4ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814edf9cd270a51ddbc06aaf15f6ce6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cb94464e754760d8620d112249d3e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63a4c51161b2cbb991f14df4d16f76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5a7ac44cf1c252e457f8d392e45a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f2fd2c2d477e4a3fa2ab480b1e8c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a91a6f480cae0c192834c805755f39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db2690f43dfa14823a320c4f120765412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66194072b947e8c9ba518941a644b63f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168d34d2d8a4a19d1154c58f8bd9d38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75890c4fe675a9dce01f4d7592adff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e72d0dd5ce35cb8bb27e967a739e8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8940fe92c71cd5334fd4b28b3739597417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6276577876258b1796457dd2788bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f27935608a76d42329a4382cce4f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9b7ed5af74b4fecdb3fb23a6f2cff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454776d59204a98ffff0f6b9b0b9e4ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc518d006f63025a5640b97d3fff53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a0103837be6b50d290f6819b822bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf01fce7b8a3ddd0add42f5952cc1e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f98674658b393dc5c83386f99ce52425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd93790904375ee83fe70770b2af27d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b928523335e77247a980935b2b66a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe94e274558f336dc19b49d912ffd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502869c36db2581e12434f94eb2d4d53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b016a234c1aac978ee202491860eea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254d45e5882dd9cd352c151c1d2912b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466e7c640dbfcfbc872456a931dffd3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73dbf1724cfce158e1d06f1073fccc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a69969ab0342620923e22ac69655af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2252cd1ceac9244352f0f806b072fe3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9968508ec2247f4e2966260dcf6dcc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70442a5c4da939001ea6694f1357a95437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586d461521850602a0ce61932fe96de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6740c878b75a94806aa336ebeacb80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aac521291f5b95292de000f12a943440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42c2b3975fb207c3da30697d7de62f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8131b62431e621a87292cd3bcd820a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0908d0ff6b9f0da37c475253d5fc0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff816eae839a5a6eb434c6fa437723f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7e8c8916af91028b65886e379f2ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82b2a71286123697db30967a0c5b6a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0398f4cc6637dfafc8ac142e4fe9325447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa9c198f8664a7c9a96c89fad58777448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02bdf76e50980e9999b3d40ff9460c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf79aa64c178ea21551ff0be599a9c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b11e79d1acc08cba40b1ff64a0a8aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8dd91fc19cb197ea6c56d340e78d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2919b8cb75a76a340879e5afd7aee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788474af20eb14b2c3704b9dd0baa22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4eb69d1f4e49eb60810ca438ef09c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db458f793454fbdd89616c8c4672dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89710a3e6945c1acab1e081c06504545457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e72b2fb67941e5d2f31c6cc3407bf9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80c4bb93e7dd0ac818d16398bd3dae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e180b6b91fbc452107a4eaedafb0e68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be4815e7f33e98edf66dfd94a999e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1453056da799dfb8683ad000fd7d4a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea52c62f1f6c127348630e59318f048463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae892b5e1561cd48a6b467ae772f0596464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbd3fb408c5e5dfb6b92910c4d2438465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e825684a5aead3ca9006d03b957695466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858af25d9805f7b533c666904958c42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d93e05c4a0a81c0e5e5bdbba9658a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993093958c997be469a54bff1965dba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a8f22ecae61602844dec439797c2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fd165da3380f974795a619f1a650f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84750a781cf5d01bdc8da00b92c4c897472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e258a4c1a295049ca1e891f4bed5b9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c5c2089fad09940b99ef57f38dd57474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62996882ea72c9fa23edee295ce98eac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f71d752f20041e0a4ba7a594ba2948476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca53e7960908d7eb935db4e722ca673477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02061f067fba0ae4d3ad0a5aa17965478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb7b483b57b96fb115479a0d85e129479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b72d204ead3b0e0026d10e758b67b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50979d18e028ece9b7af7012cc8b9899481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7053486681f7af7e47161a7bae312482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62093347eba3cc0342f20b10c0c707483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ef277da15fb2a9476c8718f8744a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a3b478c02b514cca11f3aba64c31d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f400660568fb740c8f6b747a94ac355486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b685b280d59c67c09f5041389e369487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70c6410104ff3befee425a752b7f9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8ac37ca6ae8385641c2a171783d55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc254031756710964614ec8ff6a2e62d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8423847586c2db61fc2d87a2478cfc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec7527091d5bf8d99b786eb2f723b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e787464289b8060c3b1bec663de4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d170610d9cdecea5d33f6e6a8fbdd6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aeeb54927205560b2cb821dd8feeb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33a4aa158c351db0bc766600e34e5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c51d25ddcf2f0ac8b5863a20534171497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52588c561d2a6da70869ebefcab2e14e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb92ac5dd497d4df67c1badb02bf985499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98c7e23424a7873b6136f893295b24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e0b58855fc2e609b5c4e060a9ee3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998bf130d3f926ae00b18738791e56b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3681a8fb3e6e9026885183e88bad0a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe774a9642d236e8104641d6b68599d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6117594e8e4ed621fdfac43cc4a7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c58cf424e4f9a6f6edfb8771fb227506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55d2ef8aab6c43baa84cb762540e9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880034690f1991546463fce0307bd2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22022f64eae8f0a11cc93e92a2f5098e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02142f5308fb94c1f0c7d298738d5f32510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4733311d41beed574466617538a83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc9784972cf16d28bc33aeba7cc4f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7d61d46e15a6c8cfc8a1ce476fb37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedf8157fc1b40269b54bf3811e8b1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12631ea02dd309b8897eefa99c362c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d42934c4a9c9bb8f034a40c28b545516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a85c77499babab9fecafe12d93f03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12772baf9722ddf72497e12830629fea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d77feb665542f63f882c6020946d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023a37d017edfdee64698ff8932eeca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf665ab9613f471dd41ba6b91f1c203c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3edd40647271eba5984e265d5212c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9189b69558f10f58d0ff1bfba8bc2ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99801b44e1e005d30e2532537d1b9ea5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ba136cec6ef27b23e978b5539a675525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf3db6d3e041e5efb108e49f997711526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46d7d8a931ee00130d355b8fb62073527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b47843c2cfdfb80affdd4f0e4f6e0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbefe2ba271d7eb18d1d39b264ce3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c6b770488b11547b05bc57f8dea44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2e14496258671bd376526a3259171531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dce02341e0d22d71dae78b1556634532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eacf19cd7282cf5da39a0c9fa3f733533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e83a101f6fc12f06bf8ed9d4bf2152534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ee269f41f18d3d94b347fa11a8a3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2e6c7b9fc9e12585019638358f4d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18380fca211a0e6d5249187f684928b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9631d3e1ee55db2c682987204f79d03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601a9ae2098ae36f64656c6765bc8c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5c08f1ee24bc2da761af13f28fd6e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71369ee28bdb38ef9b78287516aec38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b5b0b28198d155f66a3ce8090f2f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d18d84b9e1ef6c7fb73866eba2d63a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b2c3137c12e3a5aaa31b44f6196c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c395b6f02b89742d24a6909de65db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6c6ae203db703012b4c444c111475546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f2a54b17848469a054ae5aa85cac3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d06c9cb866dfe582fafbb9c36816d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea8bb189940677d4ea8712694c9a87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494df53e55be0e58fa13ae8759acb854550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e651c4957c416f158296d91ed80c7a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586d9d3f03bab92d0051c2c20222159552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5444f968dcfe09d2c6fd1de2dec26b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90e6cbb76d7cb2698dfb7396a5a46a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e304674b637c4bb3ed4d527b4fd8af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04af04323b1c18e0e4e43a7f34f68e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7028c57fe4b3b9d44d4e0acfc338d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de028f5ec5d099da24a750b54ac0d4b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e7a9bb2e9139e7e5a0b5bf697ddeb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfb5c44d89a602e38c50b28b13f7d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9de238a4f54ea20ba16de0df43ad95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20054d5373cff67d6501d91096c5de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55e4efe9671b5a21e37869d3930f47563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045df93083194fbae37266444b2a467564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85eb8c4b7bfc7797be7a5215f1e41c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5189233a7375c376c8f371d053dc8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f608885f027539193f0ca8fa87bcfd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa90b58ae3041bc293058d6ae56a31a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9acaf2a10162561c67edbb1128493569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216717459873bbebfde5bf72a5846ce8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2039e4f0f64315244fa48ad58235ec4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192eef1b54d0803e739858eb3daeb20572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2301fe1a79fec51aa08296736f233573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaf37ca830709830e9d9c958ead879574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03e084b551c512d76cafc9f8adce3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caa4d47549869934ede7c2d877d1bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6a991e636e693a8e7b3b56e6ca4c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cd3159d016a8b44a30b2e50889937578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0738f08ce4fd5cc3d603c5047885a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54ce054a9614d809be51ef5900d2b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fa748de9751f4d463ea5d1bc52cf1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9ee7138de99adc54a69cd0b01f879582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366eaa28a4618c494cdb0d31e940bce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106ba5c9ad24a7548a2f3437834214c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91c17d09a9cc845d05e5e02a181e43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b946983436d9b33edcfb97cad7cf3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbded8aa833b9a772e55dcb899f022f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e392c01c90be6dfc31084d65b3a774588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8900d6448c95254fbc8d70f1f7f65d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce793c8b13131a671d23c4bbfafb3ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503d4364741211dc9e686cbeda5cd3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d18e657c9f0bc3ad7f28cbe6dad97a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976730f0c300d804a203a6648d0b391593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d3660c80229c2f0bcc943c378fb0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a16f2901d77d49d7fa1279dc0e4cec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b65ecace16b227f1d4d3480b44e55f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc139baa34e9ce958eadb4c7ff7083597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5ffbf96a8233f78466bd1f589b590598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b735d2b2e19a184145be8c5794f4fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5df5fd250a26401a961790a223fa3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f879aa7d4dbdfbaef74e3ca89e350b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a689b92ebe30f6e4cf9a5d2f4a2ad80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2194421eb7fd447eae5454ecdff5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e647c700e950a5556298fe8ec6a40604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4607ac9582a341c59988e41c53157605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358288b1cb53f6c1168e6bd7d52708a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b67bc343d4c75371f495483ef2e86607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0f73b7d88b8ab2feb96da0486c32c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0ba43af25e90bd24461ab0511a8b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc259d61bbe8d54bddad4938b00c53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb21ac20875c8bbace40b01697b849611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ae03f7953ae6df15ef5242368a105612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb22509f48c274af92db5c97a12ecde613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe66fd247df7ed390dde6efa43337e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4079a88611a39ac6bdd72ca79800e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeff917d6bbf55bb51637d8c741c462616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ada4d670aa807c1bff0ebcf2b9509617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81a0758c6933aa7146d8017982561b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e531d956ee5ffb60b058d24370ca68c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a310ff9b701142467c85efbc2c1a5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09e374445cb5dced596a819f92bd97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908626654c30fa1aa3981e4a79cb05b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31870c90384435d6b49fa37e7ef9f065623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987180866c5ba9142482966f43c7cd6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa888f81d98d2970fc8e273c485f5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19441568b4f71b41e1b3e46e7ae2216c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f088ef49c1575e698eccef244f8699627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90539bac4dfde556d8540e8bf440448c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414c198b7a948223facb355a7702bde629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35908a8f52a2ad6ccdf7b76e97734aea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c18bb5e8a44235ba67d833f8d40e71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531582252d29ec6b3776ca68d92ddb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6decdcc7c63f17a825cd7f4599ceb19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f73b450e6e019644e42859559410b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b730c1845d631c759f758dfcae62d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0e142e5ba3abf1c10eea05ca696f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e203b58605acc3816a521113b87c2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899f4b762394a0a7641b3065573e615638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa414266af3a1ac5156271595aa1f8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e5134c2f80b6a5badbd8acd73f72f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19148fa84a4a4af9dc9608c13788bd5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8084a4af02a8313ee3d19dea6f788cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556e0986f116063ea6801c214ab0a4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc27f5b16577d80e72f08ecd3c8e0d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa1b9dafc5a20472e3b8223074a39a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1bd66052c0969b91cb948b6401c3d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f9f06fc6b0a33321ec92ee954cd44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611621cbc1cfa416bd9d46de3616155648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03f1922b937b9d1da4f48948fc53fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81705d1931147709c8cbe26135098b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e83ef0e0a44bdbeeb3d1d6e15a54c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0a91851970dcd840515804a495fb9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e9e0651662f9e08de602018812e41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539ca27ec9c1b3bb32ad1bdc1d3c7df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339a77d5c053f1e2c56748635bbfcad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363a61c2b8679a3392f51edda64bf10656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b39bfa9923405ebaf415cafba697ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeda9f1a9760ca51af1037dbfa740b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ff371680f142e16ad9bc2f409ed8d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f50dfbf264490b9e49725c09ee401660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c19f1181f791c7b511213849d86a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55c513b4af920222f0eabaf226df26662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92a85a672e0443ca05b34f1974562d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d1d364f8f4263dc0af856eaaefd6a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360ead4aa6d89307805a796ace1f267665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b513a34223dbc55a26adffdf2b0e84666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979717393d043adb7e67f986a34d02f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecaec549ee870f8ab27fcf380d7431668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c2f07aed43432bd75a8302c1a81ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80bd372247fce3868324b1b1f0d59b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a2dd801d2820a088ebb5d588cf3d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83149996c5b3c39335c1ebe0e62b83d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85e465a31a2ddd295be334c58f9f78673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d4e0534822822e7997951e3afc1b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f32d5f811e27c76f225bc7bead5ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9674cabb23d938ac0891ecdd167abe0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cd48b87f65aae079e949948cf9381677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d787a5694177973222860d97d40f77678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e78a929b1c601bb6a08c8ad2978ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba42e5fff6006738702c066b4db910680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbda700be38659c4f4065e225c17c4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14665f174e97167ea972c4e94acdbfa5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b0c11090c0f1cdef2790d5f867cdc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531991ba818b1741f3f337beab87946684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659b6c9fe98ca8038d61dc76e392a29685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9427a581fb149caa20e7b1d6f6bd1e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2dfd46b69e2ad6cf5ddf9a5a17cd5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5ecfcdb4aacd41c6ac13ddff59771688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89553af31b3d97a517564b59d0b06b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bb2aeba6b4fdeb86a26dc35a510df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f708a2476b21b62b72558701970b12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944298ed8364ae80c613607cb46c555692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8a6658e8ec98c6ef36c650f48ebd3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17de6239d20c674f55b3a5b3b83c43f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbb9f19e3bd479a662fb7f484117b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20492c18a213eb54f67547ae730287f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ede2274a17c40448cae496f7334f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9884cccf48afe05429ec55f4aaa928698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7d8ef18a7eac25d5625e31c2310d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04db44bca47b824e028267a1f732266700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a7d8d8ac452f6071cbccb733544c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d736fca46285ca75f7fe349843993702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798d5cdd63936effe4c4e6306ae6077703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b27f9e98b6a9553f57cd12264c7af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457a02e2568ac02e79872f9a892bdcf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bdd48758d565b2640bbd2cabd598c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193daed9904e14fcdda33ce1185226b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414cc04d5396a848fe6707ff063b602708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230185f929238ded99e569dc20e4b4cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f26c579f99a5f7209e172d13dea875710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882076cffcab2cef9baf56605f2092d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee36c1dc42211f0d21e41287653b747712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510b8e9e44d09d74f97351608281b98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b217e9f091c4a6a63a7af009f558cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90992a135fbf69654da5f63178b7e30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72decb0c30d1309ec8ac7c7de88b6016716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26180e05711f93d423c814d7de1b1094717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28ef698924446bb49ba1c984eb17ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b058f053ecfc551a382b230cc375369719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94305471ee86258508bd800aa236842720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618f57502286b5409093c5ebd972b98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a4930d9ca906a696681f850395fe8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9a56d849421ec0d27e5ead23384a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59262031d7b5c32f0859490f5348edcb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edfad658e6f7262c6162a0e78e356b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85a4547dc8a7afe1a32e8f9a02fd37726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df12cf822d9f250776672338bb42b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98104de3d6329de77fcb8b89a33a52d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df56b5c5e1e38ff2f43f2562b71305729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa6c7304e35c8011082de7526c3d13730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb851bc9a933278856f5f6608b17c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9f5ee4b5eecd980fa0e6a678168f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904d591488064bb256800b09e8f5fb9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24e236221a899e3fe4610b45b6bec9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ad8bf46942feb82616fab86af01d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a31243e9fc4ceb95de2a4b1bdc619f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523fcf60b636d42c5eda636c03772d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b219fd2444712f8ac44556c36d15f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b311ee00da42fbc52fb40610b8932739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34809b240ee0c05a4ae87376b669e5e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9414f4dc93a5c3e89d7b27c46f0bf3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918134e389bbdfc83b6e3ac029710a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec501c3edea2b7b3b090111241dea85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31decea12ab66fe95d801f5916f0f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f2637eda4162f18bacfe2c7e59242745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220769c7c410829dcc217762f9b5535746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44443edf2e788118bf0302ec8b080522747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454eb2b241171c488e3981c86f85608748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980409cb02be3429c0c953c2a3b88f65749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d6333a375aa36b984c27fab196401750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82085f4b000eca6907a0b8e62bc8ccc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ff8124262f1660bc99c27b5f95947752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9212ca01157e069a2e1ef5994d99940753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb6fd02988b3ba2e78a4d43c2a82fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9b8021ad3db7691cbfbdd6ef19798755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665edad17e27c56f9db10e8330f7bc90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af15c669202fd75adaf2796e1c4efe5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7efd5a437be955b1591bd97adcf20758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d834b0e848b188b0ae04289dd7010fd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08191107d2d955ea3a67a605ea349e7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0916ceba195858d95220436c50a90761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842793c55074fd5fde86226d582c06f2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1606540d62e584a988fa49b87d80c3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023f40e29911ce5a98f462b81d12b87764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307d1026dbffc237ae24dfe95a1add9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e7196da135e09c10e035a9a4809c3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623cfa4b0ed32e4fe73ac3adb14f663767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdb1458b8c22807e9c348a92773dea768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b41f74ac905c34c32e17c29b33c3d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53527b58bc575fe00f215604afd399ec770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe9ab47571fbeb86b523ed7d12a3d7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16ac1030c4a195c8ea156caba1c093772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd2ac7c3045500a374341cd496870a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7aba5c5dd3544b4eef8da87e4df7f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a797da60d587180b142a1966bfa82775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20176cd0b20029109a646fded5dd012776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcb16468a9eacb2a2fe04cbb42a9a0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68090b4dee10cd6f7dff09b79c07523e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32033c3167b6bf8cd1c49ad11b0dfb1a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6e6b4f0d09d91316d862f513603a8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7f601227a519c248af8b2c245eaa2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1e35fd872d029ef71ce0df66ffced782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a29f1aa4feb2b76dcde7969d711dcb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85392cd61c344ae742ac5127c895e0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675723fbeca9c5474fdffdacf8f8c42785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1675d789cb6838f953e0a7fb722da6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6a2cfe3983c742706af8fb41ab171787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95a6d248e6cc345cf0319cd763ccb7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271419ffaaa22e046080f844fe3285e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c32b89feb14c4afbcc65eba7b332b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76b5a9e567c7a530d5a248f879c417791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a234fd69164d084fd664ce281dabf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf3a28999a1e7fbf744b1fe1d25e7c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e6ba88e3f64f841276c0ba1fd2009794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df8f2762ac67b2a0e93427fc2589cf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bcbd8498ee200240a2567ef6fdeab796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331c559ec837a4ec4bc5a3b13069c61797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a3e85696440b2528ec775a67620b8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7fe647cb47fd250b248ecbe74765c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705bcd2cf61a776d8fb3678eeb8fe27800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa6e2e4450cb43e9ec36b91080aafc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911d9ec538f259269bca3ff658aa246802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df45982fd4ea8ab00b4fb057bdd136803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9dff7f4b8bccfe2e79da451725e60804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dba0cab684d3a0aab15d19d7c7ef8a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a9fd7558d25ac1a4e0d6c3149c254806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88858fe79c1c78f0c3e413e3689f10e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa074601a1820f8b4ec1d4c701015d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1d107d06bbd6f0dcb5ec81f09936f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687f1ebf3079d8e013800b8faa950cd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55678223f8905f77fe64d5abf124c400811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c318b8fcc0edb2d0b1261e3ae00c75812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ff203c398fad6f8f74fe125143ce4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95981fa13678b67e7d6309243fc1b30814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052f75ba180f6d5ac954ce0f5e670c0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6726cde8a3672903a2d5714854b3ce816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feb486c7cbfc72b4a640bfa742b06e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffa746df3a1d860f0659f208f3645f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb9869438db654a7d163129cde8305819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02e1303e69f0941e96ea7aea04284a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9841e15ce0fe6754c0e53519c2468da821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65522347858afc8be6a1a66c7641ff9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5354c5ba474c30b8d2bd641e1b118823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcd5a373cf0d0311902cc0c837d7ce824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdc06d69ac339414fecd216208e761825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5816ddfdeed25b91389d710fdad178826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa84f719762c8de7f670b69b5d7789b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9e9575a5d04af50bdd4f4a4b7077c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e050b1a3aebf42415a429310f85b6fd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a46b44ccaf8ce700695c4ad00b152830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c6ec4fcf9021522b1e08002d8eba6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9bcae00a84979d7747829324da675832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539f532d5837a78b7d6514b93bdbbf2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441707056d5b22aaac5399e80f48f24834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ccbd22780dadc9d1b0f669322c934835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1ff2172c81747395c88ac13305c22836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31588db3b24523a3ad6ce8d7dcf6389d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893ee99a512d3d96d138f76abf40cdd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e99d5b537583fd6be03806f0b018f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495b0064e417ad08c6bfc93b07f8275840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d3aaca34b9740396a98e450ef8956841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b8f0418db356cccf6f9d705f2cb53842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc56d9b8e1d258512fbcf750615278e843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf5a90543f2f0fe200268b2934f23b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b46c6cb948a1d74e3eb255867758d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3792935da75bd5a90e71d33efa912f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca48bdf2a0f70cca20f213682b2d164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfa40395dbac072447746750f40f675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b00905beaf2fc449ad2120717e5f2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a07c415e162516871d4e5be63566597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ad88debbcce1ea830c3b3dbf6e12e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873353b504e32097cc85cee0b4117b9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f2f66889c492fbc7eb595f66e4de010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ee7c2a41d02e547a4d3a68e907b7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a94af73d07b81cbd5c4ca7b1f68f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a75ee32a25c747c7945c87c9d7ecf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216e49186d0de6fc6eb0e00e45ed16d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ca08d841af9fb54e13e571cf9050a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942db93e388e453cf6b9d20490d5f1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533243ff0409927c27f51414318d93417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ad4755a91b55ac7debdf23d3f668f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5637d444d55bff96d1a44197e4413419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fed0df6dc8d8b6ec62af44f0c440220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f1d82f6ecb93a15a7fa317432e3bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d997f6c4e97c24bc432f28b64b4d40d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dc071cc5596805553c288fa743ab923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac99465a151c858adcab1de70fd0d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed8597fb1fdc05bd516a435b9ff72e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ae619ba5f935f9eafead8c592928426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec713e1f0a068132cb5217312ba991527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a139a1453ee77f1575d0d7444d09328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c18006fe678d1908c3aef36af0a7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee5dc828ab49c78d29317a2ab0d45a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b55e0de7f4b21058195e7a0ca8c79d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dda12ceb595469ae34d0fdb7f1698732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d12003934a4b1fbe8b849535f10c1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b6e82e5534ecee3e8a1da8466f9cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ce8554df4c6c9f269df8d9816b35035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7462cf304ee96b439d59f721ce68836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680feef380198865904d3b52b80a776437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd4d882b9f5897eb45ff9f220cb9ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b00942b63e7218af82602a19c321f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0175abea387b99083118bea7ee1677840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6bf62fbde2e4c72bca70792fda7b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce59e02a6f73a872e452abe322833cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4eb130cad90bef2c52bc02ca6cc08743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229693850fe4782260400478b729248244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de85ba4999b6d56c787541b7cd5b34745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4695ac764755503a267ffdc8f38f1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f75c8cee6679976863b0c5c4850f4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f286da6ef03a968d2dd080ed5ba8b4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def70b680168352b771de0d478174eeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57347060f951db4ba336c72104f02650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45b3e0f5938e3d51e1eb5ff7d19e4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f16edf0ebe814e04a8dab49f5357e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68850231701bf5176a92686ff865ebc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126e220057c4447c8638a31697bc6cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c0bb812fb37c4f2d3f4ecabb445c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9002429411c2e97b8e99f56a55311e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684c5ae0f915299bc2efe8ef9490e5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33324466c5828397d8277d25c594979258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892457db61c0a29de8873c9b694edfa559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed54986ce33cf99ab9d771b7c3bb8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a9755b0cdd61f022f600217b71c9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cd414a3ffadbeedbbbab60e4e08d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb2a60cbf3daf60406c20c59241c9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a960cd6482375d4b7d02d8d156424564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8cd2c9c5852ed39b1a4cd8859fadb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5d0261eec88bd433b3e3c56e0759d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9af8525622236d093447289a1988f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c464609389e13e0e8322e3c5e2ada568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c4a024ee6579a329fa2313388fd9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291bc91b71d17fe649844e1dcc0f2f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca966ad99ee77d99f4319e3675f57671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188237768dd25b1c484a41cd8045f2b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972ac78032f52369ce394302373e6e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab836ed5ac4c6f2989bf6a69de01e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415ca03f606605f53d3f20d784e723375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5fe108f4ed22fa3b40651bcaa0da976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48c85c9e7a99584bf569602eb530bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e716fe84f88a1d3e19c1a70ba40143278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883121af41f9dab6f29a999cc01e356b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaee2f102ccbf64de687e690ae33b1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6520a571fb469906d92d32f776902bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c094f0a662d5da443b7d7e2f25cc1ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354c1374ca91b5fabef6a400f57bd3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c811d01454d6f3272021b13a556a2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5a7bb788b229351f0326b80aa1ce485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f717d0306a76a87538d0240b56c32786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cf10f586cf46dce7e75fb203c16a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08eddc5158b1821ba471156085261a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668da8f9a36385b0627974ff0b0edbcc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625388c3b304d3883cbab948a2277a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc1245ac2b0c0a9eb8327994d7ec0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d414b58355beb15a9d8edd205e4eab592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fac05955b274f11ac69c15ea71255893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a9b1a9bc86b7a8f57e519aabc55b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd14acae1200bf3b3899af8685274e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a569f87e292ccb4b72862009bda09f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a3c885f17b03ba68a8bcb91bf300897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c29db881b1d4a01c34d6b339d8aed098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1586d373b6a58545482dfdd2e2ccf6499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6c1224751630fa2a84d3eb57f49dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea7412a05ef3fd60ec88a720275a13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3ac1c2a08dc198675f25bdc7eba60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7f167c6dca6391a9e2e5e1069d273103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e87aa3238d649d3d8322c91a6257b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2feffdb8ab124ba7926f7a41591f05b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012aa96bcb7476c35e5de5732407ce1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1754b992e3ba8c04b59accec828e47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82255156ee6fa61e32fe5157724a70af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe915eadd6b06e00a10c10b23c3ec00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5df4dc5dddf5c88ea30160e87f5f83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567df1ca6c392c0ca9add8b773b7e5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b94cd4ccd1c1d825b55a463219da2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca556d62f743641257381f615aba187113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0148997ada6542f85c7fb4705fdc11f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ac9205d5b44edbf107f6ac72dfb71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98563e8d4adf13a0e363a68ab765fbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f05ff43bdc4561c144c169d186b149117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6931f2136d2b416d2065e6abfa2116b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4e2a550ed62a161823bea6360c271119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3c2f539b8f8cd87a8bed8e0f8cf24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c888fe2f5f549efa20fc0ae11bbee6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87e6374370c610a895fa2836f6a117122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45baf5d3e1d79ab3149011b773f1e41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04157e5339a848f77d4936bbfae9b37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc124c2827cdf07dca6cb16f79a6da2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72338c95231cf41a097bf9ecc2ea244a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212425f75741abf41cde8663126d3e3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670168c222cc9ba9f09572933ffb074d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c586c61c352257c88dafd74e80e16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27b470a5ba2dadf1ddc976d3390924130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0488527b595d403aee8a81b8337de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e835773b39e2e70b97dd300db3e5480132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfceee3df2a55fbf7f80d5ba40a320133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12a45c7311df6dfd7c1f9774eb5add134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea775b448b452be97e76e8b8a45c1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfac8fe47cf6f0aa1cf166c96465f15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dca8b63f5f4bee43e6763b54563f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a44706601a8ad1963ca2ec64183cf8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c8619f663c6e8a607d89a0e310fb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb21c2c669e9672991565a649f2b0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd60dd8f4cbcece95517066104d183141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd403acd64d4c1e9afbf95ec61a6565b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f085d2e58a76895efc9796db758823143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389627babb867afc3ae8fd41152f4a80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c86b51af095dfce5d1edede815b6ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8295e97c2f35cd1957d7441709ff00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315294e7355eddc494035e246cc1eb74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a96e251b84e10732cb006c6bbd1827148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215b13b224d4a48640f76ed93bdfb17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90896c2d65537cc93fb80904adc5e4b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb8176b0ec68ecc8d7b02a3e686eb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e14f4db970122c4b75589050f2af6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe9630c3ef6dcabfc1db82d9c91b39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3b174fb0afe171558df5cf6134ee8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb20f3927accc583088d8a23a734ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512967131d0e58920d54ba01a0181cc8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ed09ca373f7fbec4051ef45eab23e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb35ac7e5d2c49df887cd6fe5f19d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4925a59677a00f57074737ced9a1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db14642537735d6d8c116224d0b6b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deca3e93259d6cc2da38b8ae15b8c9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057fae4e74b4961425802a099de3afd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaaf800e8ac27942d7c3a7bb61a20a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81039a1fbd20388ab674c3afecbeb240164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43c89f386008bc752760174f01845f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d2d92f2bbcc6f482dbac972626753166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c17899d9941be7ffc7b777a9a02d55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c764e2a27b99f78423f3b7d1f340d80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b563ab62332746d7577984c7d6f0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda61910d75c6ca22d2f1249c661242170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed5afdddfed54a12b5ec9141850df2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f05e21bb922f52819573ca7e1a04e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec32644db109ee07927c2618e152f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c1f5b596fac686d53fdbda247b762174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cf120232c3cba0ed9632e2d496645175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe4ada830856532d76a0aadaebd2c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e71b88927d85245ef636c00cc4b7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec6db224dca9956843440612c9014178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbd37a23b68abdecb3d29d21a006b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52a8270f289b858554a6fd35f88ce7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a87d03ebc5d9e192c7d44167f0012181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fa4fa4801ffa2be0d91ad8d4572b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858bfa6217c4cf3d401043f2f595259183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f77eef16facedd67aec24dffe36bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ba33411f4d7ccfedaa61bacf498dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420a743edcead65f5f61cf46aa36817186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440e80fe3f840b682b085214d4d9ae7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d891e5aae63a4bfb7b22b272d74b017188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef208193e0a6e3d093574b3fae6604a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc7c55b0281f993dd5f7b77acb9574190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c012b31afad1d840451959dd0462476191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61a6cf70f1d987446b7e023dbc7712192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1f4836efe4dfa6eca8f473cba019d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dbfec2bd1880157983738af0084f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e90509a05b5d8fb593f88b29ccdd4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469a384d0de9af5f8526c3b7e2319fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecedcc4e4fa5531ebff6c68d09796c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d785d178bc1563fe48bdf011bb4043198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6da9c8ab799d773b4e94678afbdc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c971510ea52107089a555f0da1868d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a7246bced95a8a4629ae238262619201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b476850fbf6e833dd930cec6e003cf4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987186bfb6979e01bf96fd905f627eb2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb89903673556b50a1039a94106a8ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cc918f757f87773c14b60d1c983c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a4e093c43942adfbb446b1da44d57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ebfee42aab3674f85f07df8fb17bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120848b1322bc56530c6982889037da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6591479bd8a4abb56a8d7ea00c9cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e786024a06225ba1df522fcb20e399210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccde95ac8180595c55863f3e9929f9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622614e8a679c6fbfaea6a713edfa548212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c57c71848f531b8274c0238e0d2474213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97d196cd4146978199b8d9e13b77c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3776073bd18467b3f3596a5a3110fef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4efb3ad2348742f18c52bee5bfdcd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbad1e18e0581bd5247e3f073585e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf14c74c786adeea716edb20deab3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67be09e50d916591e3a3590a671ea9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d186f92be4967a366e98b18c6a42e18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39e41c4130e8c8268003264ca203bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46703f48805f9dc0d89247bd10d900d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8ef0439665a620a428e181339e2bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100407e56a3d28c1125004a10f6e1928224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee06f410fc78b5e81e077d7118d781225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09cc7623e77392abfc34fe8f5d89d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69520ddfc0cdc2a1d41658423a6a8e58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbf03686657e3268f800f4ef0ed321228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12931ff3e5ae1a52131686d21e69ef24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654501d863f36d7355a79f53ed20cfc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66453c7650a0f1ddfe359c0f09b415c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8b7dfc58dd67296576ec6f2e69e5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceaa2db0832ad909c7a108f9bdf22b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f650cac589e5f381b128a66a963f6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0bc4be6abd37b94aeb08afffd9fe3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76999c1d65f788acfe932402b04f42c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387aee2dc9fea70d4152cf634ff3a4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040529b57284b2c839530b5f3f9eee9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66f0b954cf88f0fe2ad3d88cc1f4f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2072798f8e9e0bd3e476b1642b2ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd849322e054a9fde4fa66d499b8fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dde6d37f1d74ccfca506f37c91c83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9426099cc3f9c11218faeffd0bc356243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3ebc2da3263ad63633efd50220f32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fb3c6431bdba04458274ed9b98506245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d57abe3f3d24a28ebdba318222dbf4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb59752e5faf1d2fdbd21fcef6a905247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c493012801cdc007fc08cf93f3f53e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f109731e72679b3be7f8e11e8e939e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cd4414ad1c10b922a137600fa5db6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17987ef6c034686f0d6317d301839db7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35385ca099e3976dfba098ec1e1f65bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce0bd0b3b505a7c50e9011f687583c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232980bb2ef90578c4356c37bf0f2e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467d8b20ffeac7ab3c2ad3cdf622e82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987d928f8d9884d80bda244abde9e1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb890a15fde9191c7d5dce2160d9cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d9b85bb4c75056519f05ea0ecd7a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1f02ed1f8fa63d9bf8c84a3616de1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71133087dc04d32dd5d9c1fd0612e3bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6e8daa7cc87cdad9c0d651355dba4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c49b3b9c4a1e71b06c0ed527da4089262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c7e8c173d6c11a83fe46130f3e717263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a71cfe7955cb3a40c112c2bfa0318a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6ff3aba89e1ba87bab9356ead3221265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303111f751b7117a5628bf6283ff1273266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f76c99c9acda1bf6c81e2a5842375e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63a48aa094d583d84a94d12f1adfc8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee29756046e7fba840424440b26f71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f9de0c35013d0cf78e16ca53ad2fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c401ed47a38f02cddc4a8284ad274271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2c50f7466d94ad2e24d501dc33759272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33378efa474399f1787cf8ea46b8e75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7e06320ec34fecd72cfb75398f7bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd3def86530abb0fa729043a61d7f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3f95f84ac9f57682b2f03269ea7a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bc102ab355ecc4ba3cf4cf3efdcd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7fa10122bd79ed6ee5ccc06eec47c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a20078f688fa06bf5e8caf7148f39c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0857ebb26dbf35e1df0f6c1615158280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d10d0f90f3b7638d5be1393b3e9f74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c39ffddc746eb1de7dad04d3e36d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562e94d8cf2fecf975ce6a9210c260a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907699a5687e5cece0481e50bad7f2c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82f8ebbf6c132635d2c8713df36480285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70730b00f3d73778008d0484fc2781a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19b11360d8cfe5fe161dd283af815a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ef8f1be44c5396f50a724fd6024f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09615c2fa08eef98c0cb0d4c31816876289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859acd0bd38913bf4337758041a40ceb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd528d8c66a54549668082a1860504291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0dc72ba637e3503082e53217f18f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16abece91bdf71c50faebd323929ddf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2a663b12df9da68674433bffbb688294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdd7e9942abb1464736074ffd5ddd0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da70ed42d4a390e415d82915d5c0a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58689713dc6b1f2d6894032a4d61bc3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827ce7d3a176e88da2810c574fe634e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cffbcb2e33b02676e08a7d3636106299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a90ec88fdbfbc5f8696c5355817bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a046a429c05a71eb9ad54142f75035301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac417e1b5fe98d394fac839aa79486302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b5013f893baba473e47cc2faec4a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26da4995dd3d5a2aee627954e2d77f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d306262e6615ec53f8a7b43ebad7b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915067cd76c05fc5ef33f2975511ea2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b00a7bbc0af1ac91502e80e785368307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e19c7632ffe093b0223fac8050332308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c60cf8d35b6600008c13466c501889309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198432e153dac8b7b2aff1a030bd77f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b4409628d07aa041bb6dd0f6a4ee9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023988528f47cf2c7d5cefe2feb9609e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e617b50efb684307b5a75ae235a048313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199ca25917648d06bd6769fb4967c84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2ce7f0ba6dd2c9e8d4e35ca21b70c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e46ef0f89964f71defa7a6731b25c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a06011daeb2eeac8033b92c1bcc1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaa9c801f1d6695cd364d1d4122d50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49254edf9a0faaff21ca7ae4fb5fb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145eb98b34aa9926670d0329b0726b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f24533b52d690fdd3ce9b67f4b465e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c8ee8b30e42d2ee36984332d9ea00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeb24251bbb0f885ab81353a8f8932323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb48c766a7d13037d8e757d8a0dbc8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc407ee9006a53462974f8187bec82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34015a95e805df9266e4e166cb7c35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbee481a13222e0d30d41c66b53f370327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197f236b82480f07cffadab03a21447328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c8c5aeea175eaa82abd105ae6bfcf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b88137e19f220ab190952f423f469f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fdc4a5dc56d90f91be7576c1225b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0c9c298c2edcb331232b9f5dab3c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09812d82d96cc400544dee6d35e79d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7206b2201136955fa9c50f09dd314f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4888022afa6251f808ef87223581b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e57ad3f7b5e7350d6a098092b72f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef077d3ac650979ede2990dff46b7ae5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ef7ea6c1e21176e4f62b42abaf386338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57281e5a41eafb3bf68f9efce631a354339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db5d16d1d1a4769a012a548610e32d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b5940676db9e5082e4e8ea279c16f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb21ec27563d2a65393ee035a5da8b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2f572158e2bcd12d74b0da01e7164343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba47af85bdae6fcf5c785c7649288f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78239eb6d0baac67606960a6f266943c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6762a74aca5797d832eba5f438a5d45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383c7731bdd9acf7c4d48b6e85370cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd59871753584f5d5d9e70f4a76a04a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e2b5ba7263508565af63e66a1a481349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa8bb26abae38bd45a08821df57b88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660b084a39a2e9bfeb3d2f5565a197d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31667705680950beabdda2e3cfdfad02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738db156c8918f40e53b0e7d3e790d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d85ff0a7429223197741c82876fac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6c05f563d9c4cbb69964ef7f1d525355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7f4e626fab8dce68f415cb3286897356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2c8d39ffc8f16a0bbab2a67ae4c94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9c1b2e1b04ba0c047b2c31642f2d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06e19ee3025e6057ac90016bac8b49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e18fc98e39f4aa71e3518ebb2e697d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78990138bbd98c6c9b91cb723dd89e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92137756384235f0f58cb506a43cee30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5de485fc07e12f55028468c705e83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016391621daea96e635ee90268dfcab8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852306dc239e2ec0c3236a5227c0b412365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022a11435bd2f6256ae210896f71800366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e05d45e96a1d795aed541962857ec3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fa1e79a4bf631d75fe23f95560cc6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6c432ca0df656d4da22508cb18a6d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323a8590960dbef215e33e6e1845698370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4aa2637e53e638c09fe6ba316d1a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bd15fcf61d15bf5ffee71a30a73ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b90c777a202363da38e98f1bc9dfe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bf9fb8ff16f6a3d6b598f361d7ad3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30038a2802b0987dd58ef8a598f594d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e1c2992644c8864d5cff6c393ecd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54c349ad8dc1085392dbd7285b3087377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe69cd0ac6deb65ff3a23b181bda09d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecf7736cefa4c7331896e39058193f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1d041a57771d4a7a921ac4dd1149e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f22e929c0aeb94df6de318e3124e74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b740f1d3c540e1839852aa07927ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ab5468f6276d266601f40cb4581a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121bb0515051ebf9360451cf96e2a5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757ffe4548d6cee351bf653f3e90825385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919ded88a6834f8cc4a57add07983e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e11cc97db7ddbbc582afb79a8fa5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1440187bfb2d481942f2cedec391d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549b7701371ef6f10383774e4b5d73b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cd42237681b42d78c8ac3d6492dda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811039fa289c50e1e37fb0924e3fab9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5f6c7326902072e2f797f1cb0f7d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16116c52b9bd674e5d5a9f073f20b855393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005696acc75cd037e282145f124fcd6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb93ffcf99db827f8e39be1dbf5977d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0401ccff6aae13ec0198c558eca7c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539694a9797d51769af7744e811c4cd3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fb973abd46b2a2c5559c31bf5517e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3b5230f1430680c257d4eca4154ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa0e50d78826990a03f3e6530e5262400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc50a7253376d96132bc6ea84528ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12376bf358c01d07dac66c2e10bd52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd420adb6268f8a42865b085beaf9753403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400488f6c61cc527ec901e31d3eba478404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046f98dcb16f9550283a46e229c8562405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a73e45df8d6175170403935b7981c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86322249fa05de6f593c863e4b349c80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c96f0592dfe8a7ba82df58d80f10c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475214726cab956f24a43981d17fd8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5931f3a9c336b8661ec04e4508c8de7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e517425b68a027e83687434740d31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb012d31b61d1a628ffe637c564bdb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21412c731f62acd293e96854b5594a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c00c32b27f9a1758fa3d164ce3c360414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b02adba42b690ba5b2d3fc1aec2649415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740dce24d488f071e5fa604b1ca368d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8bcb7386153d2915178f0eee4b538417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45767b83cb0a5f64c90443dae972f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f834484d4cebf9e94298a1d7c5bc86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9319f944e3bcf6c6e70be23af7708e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39142cfabaedb2f0d72f46ad54bdf127421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105a82b36b81ed4dca0fba12e8e5b19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60634841d073fb937daae298124f04d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c7ab227ac302fc87229b4d8edc024424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e247e075591a10cfc6e7250a657421425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beed07abe1fdb00ab51eca95cffa27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28167b8f4801a4c3f55aa20197acf4b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3932e046e0481e209897251f30b1242428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3d68ce522076c67a60c7b50ea03b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff205f94640453548a62fb5fa5baa0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b9b7ad64a94e2d5312d2b8d0dfdb0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f548e67843f4452ad7a7982b1378b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ecbc68861c5ea8aeee38df72f76f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e165d786a256f637bb70699d4742bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae3965688b94e53d8e5aca8ba960b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170225e395d476ea83f5db6a8fa613c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30070c861e14140df3bd814e64f91182437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f3bc8e757c6193992c5320362f357438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3535a2b9609d3aa4ba8803dab0b78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d00fddef7b8c72b59de48cdb97ca6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0671df541475b449702262b2a8cc11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364db0a394e9b13f543bc68c0a1a95e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c36462a38072f0fcc63873cf4be536443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ffaa7c14839b7f2fe433a0da76d2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d109d22149863abcd07f4cf70400de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a994a64e2a3719b9c8f2079d784dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195dffb8db1424190cab75ca22dff14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78922862844978f56515714804e103a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da48b8172d08dfb36a6412ce781b6f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c66420ab1dbbf5830de6e044c1ec2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37a9d9bfd42a421e481fb9dd390217451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01b996b8c9f584252c4b523802d877452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62781ecc9939475998e612a18485088453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d441d0b2e3d5eeb0c4d14f084e413e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef846460d64ea78feb1dd70fabb9a887455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be98a004b345bdfee47d65050f529f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897b47578bdac0f23b3fa9ce29dbeb0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b02c04e48e69de62cd2629801464d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63619a9348a90c2158c0edf0cefe2c28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b33b1c264e60f029fa218b3718357b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0465dda266967e99ff76fc184ca2d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85431b1099bf751978244f25f920dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebab397278d4423d43072e10a1b673463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1add36b0ae2daac74f7e663c8e88d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f55cac0fac006b4e58466370b0d4b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82459b21c62a9cf297b9a0e4d5833e7e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea808ea3e313dc1098221389c068409467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bd1414797d668f1a7616c85863df7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bc4593abafdd1ada80172f4f81233469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cbbcc2adbf6c93afd6dd49cf266e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed555e6a7283c1eaf74989828b59b8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132c6fbd8ae5a8426d94e2d5c0bbb5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f8b0e690ca676e3c1e4d964efe5dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3479c09a70ca47910236c73fa0838474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3a172f7aec026cf59da1bda81b2d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90e53edfd59c7b88d5a4057e6b7ab3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b99fa549dcdf055d8e594c11401bb2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbf87423a8ee75bd9b6b2bb62a7d9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b9ee5e61c8beff3aa6cf09b86137d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408ec91d16fe1cc97c049ca67f88f12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe097a18a8dabb587af74402d9c9573481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a433e403881f47b0797b30dfa25732482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3aada81c3a1fb6094a7a640288df0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba41101905be5e6882535247cfe7e8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11460f5bc694dd79ff3cc40a2e2d437d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e20f71d3d5791485e0dea06983edc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce76bdd650dc22c1d3dae3024f7d1ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c6183dc06b05c203d75073bf21b66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9f75972f81b9ca36c3e15802d8a12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538f9ba0972bf2b0ef1a57cf0ef9645490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470d66c971bd7e5b3c52fef600c8ab8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea730746077a1413a69baac01b1106b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1820e87649693b2c27a768cd3703ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b33c44ad354962aa5bd7ffd393c50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33c06a26e9d2e7317165f361da1eff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14ecba992715911414e7376389fe90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52d8e0c40eab1f43309e005e655510497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38894846b0e65deca0c14a31d479368498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4337c5f6ecc5caaa0ee24d40f513e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af5453b046208bf82d4c67fd4d23e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b2a19d486457bf2eb2f24277b0979501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d100a5a476c6d26c772ef40be6b1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f639d11553c68c6f7980900d621f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615667e49c3c0ae27c79a2c0b1a09d47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9b2cfa87637da32af4e0b71791650505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46a6b4a55cacfa69b71ede8a8fc3c1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff516974af863a008035e8813c19fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dc3bd9e83c55b388647080de01739508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadb6f3dd74e935589526415002e31e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ee6bca27dc37bef0aa3cbe4f0c618510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc493d78b6c50ae0b59b91635b2ccd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc706da08caa6d60797d1dbe3b850426512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9f95d6a304f3af183e9e205d57c11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2627c269f150e55ab09a778119883514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de8e1e6a46e01cd70040e10b166712515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652a4a85fa5c9d728ff1a55bc72c498516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b558b4adcd3e67a58727ce66b7df69a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afce5ab5634de408f007be20cddf8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47020f062be329b6e8f7d394c39bd5a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7078675f6b3e534f2a0668d1f2702520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c25a6eeac7b8b38a02ed0cc845ebf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c57ba382490fe4dc1aced31cc7354522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1fd481c83b423c6442d7283c26e37523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e83b3cf106e1e272e89b36e42b5b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb834555392361cb2f05b49bfec90022525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b0d6454c1e795c5fa5a9e553203f4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e34a811a61b45ebb3041de7e85f981527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672445b55940413904b14074015453e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46860c41087f92d944cc1168c94ea8fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9cdcb5e86d1d26b9caf298e579ee4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f92180afd4b89ab379c91620ea43e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c69e8cf68aebdeca6493298af93da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5591348f1fbc3ccc416a6fb660136533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fb67fe4a3307317977abeacdde0b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f782e2eaa5a09ef14c775965dbbb2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457e5820625819f92b64c6c81f40a88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673f3768df8d72ea473b086ea3de17c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe7e0db12033c11f98fe4c84d5741b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d05f0f35f3af7c3078e5a3ed71ca00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33860979b64c85d9cf64176fd2ec0273540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2330b1730d228806833233cc8e6d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874f9a7dc69deee70ae5eb5153fdade542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a71197507ae27c37acda5505ee6ccc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdcdc6cb290db52cb5c16b01a4a258544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb10f78485e0400bd8fa6bfbf6c3fd4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba92c86e5094bd1b5d86b038b3dac9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82854c9fd0f774c2193c777be36ce8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbf3d3a397ef751b96c4de9181b69b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca057fc753d3f07d196b69bf68012c25549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8a4efcc8827b97d5a487a09408001550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6149c6edef5c7d7aaf8ad3f48434f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9670abaaf316ee1551a7d7ac03cb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b39e3999d3cb64802ad2c2d0a7b0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949733bf52b01e9fa434f3687ac71d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2c4c0a1ab80c278dc69993c02adc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2248f1c737fd35a08ed5fc6d80fdb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07c4d745b6237fbc4068362be0bf65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405d73056b7a34a0bcadafd67a19f19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defb2a9b322019bd3a6403cde7f4b49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188e9d0844f1b346baa67b59acbae5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef943c2c43b7353da7577c93c480894561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81ea8b810b266e171005b5d4903679562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753496c9548844d6b67fe62519212bf3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4583d41137f52a17790c8736d8164564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4bc3e9f14220ef9a502ba55a72e66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e99fd31defb6a76242f3f01b9a5a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87d2849466c1972d4f1bea7182a99b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd2d951501342eb3ce38a6177e4926568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be505cb81104a393df14678dd41c4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce849b0dcf00d679cade6afc196867b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee015afce26789251de2e38755dac6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa10aac7f8310c2bef6eea7fd4d28c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5a6c475f31be55cd04dfc8553939d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af1f68a8c66cde955a895b69dcb70c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5dd1b1330cc29fe083c49d7936676575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f945053525d2367d60ebfa62616dc7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48ad6185f5a18f274031e74f9dd66b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c082ea32d7d67b1c1f6ff78e811df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa847cf10473185dcf8fe566cb454dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367968a969e744fca21562eb0d4f684580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc07e5ce836395f2224f92141918ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8a2b13b271fbfdbf1be077630e25f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e53d657a115c3298f71fcca8ff96ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2875f462004d6a9f0c7d80e92ae7b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f1f0e8956552f811a411d66621960585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01ae3cb2ae607cf73a41d79b45b6b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8f1a42680768f5adbb7bba6cf8c3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc281c71b911188dee3ea523935590f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07515df836422d7fbaad438503e50b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00f286b228c94716fbb18f7a74022d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ff77a776af8341564017bf93ef17a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625199792d0ac7eb9abccca1d2895e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57655bba5dd190f5851617ba7d8a5a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34dfb80b4cdee0254c0d36165b5b5e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c71453c3917b55ea5a0675f3386e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd335fb03ed351cd9267d9435c63f2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8972c5ac2803d4bd14428c67d047a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdcea5913f0ba15c6802eadff696a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828a790fa7abfb0d7b5549f6a5c4c31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe1d79620c7c688b1fdab1cedb79a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20523caf2822e7ad3a90fd76f801e80d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fdb7a62a2413fd8ae094340a4ff3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25a414f2c2afef3dfa759f9711e8a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d53d34758078d54e0a5838b9d23ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21a24b3ba97ffb81d794363a6862de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4711f06ab07ecb3404526b900cf3cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ada6012dd1658af544ead49a7bc71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ffb780cd64956a7723f55426fc550608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052042246637ee8482d42b04acebc6b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecd3f11286642ef25eb73160934ef3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64474a457e2c1edddfa8770d5843661b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd8b91e3aca783e69aeb0af479ccff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60127ad0f346e4337d428d0e93c22b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4534298bd4377063ef3cbc2f4ee96ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683d749b8803233b620ba02c24a2821615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c9a048f23794f5db6ef016e5f2539616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855f9dd4b0575d8b23609d20a1fdce4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781d7df14b176c66c347ed53edea423618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909acd66676ea5dab9b45ba647db1e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ef32b7dd494c0796427941acba59c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d69f07fa011cea3f5970ad0ed56a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbb9c931bbcc5b4f4ca01577cbca4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643536e3201465f4108b668d1be741b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60019a9b5d62a185aae5b55e997468f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c10ab81be4c683679aafed92bb4bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c81e0012c219cbac64a88e87d7681626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05499073dc7fc184e80475dd94dd025a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e29e308c205bba6a44f739a462fa90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4805e42a929471d948d3f40016861f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9f2832279fe811be43a0e9b86e27f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c00d44dec5828c0d379f5211566b1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c6106a6628c03f75f0cee556a9761632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540c837e2b36333536dc6220eafe64f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5849bd8bd5a9176f6dbed2fc2fa11b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38630d0686a4448da2eb1e4c8122c8d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3edc96e6ffd7503000885dd60200f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce3bfd7bc250d28933d2e7f38634dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf8b5e623eda20cf1f652fd4255f19638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ddb852843905cea17379cee4407b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2522d3b89a2aa1f42956367157e2b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518c30ba7a0df3ceb61c741c0d63874641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e8f70eccd935f34e9224c6a1dfdd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddf9e3062cb3b969cccb6625871e8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d680e4f3e7bf636def5776339b67a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef735cf4080777dcf64990cd3f7a5b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b04a95d0e498da7928e661d483a2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10be7f621dfe0926e48358161f7f939647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d17275710c8da65247fc238b2b434b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d4995e8011edeb40fca28e2702400649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e73c968ebecfdc2501124c57acb90650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55744de94b35ff2ed832427efdb83fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991c85c3a4313f03ea2c0b8b590954b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18603d7d975ca464061b8c26e567b50653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa2754cf395f589520146e7a5d942d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fde87bb3075dce3c3530de66f6ab59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f7a2497f5b31b1949076a7833a5b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865df626fa7caf40f075ba98aaf1bb9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4be1b885544ffaf5479a90a702a7f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e76678d3bfb5c32ff2ec9c47f9ba6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce26ec543455d0f0be558064b05087d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c09212cead995fc4aac68d4d02fa0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772d2a9851e8270147b0bdcab6dfdab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aaa1f11cfbf5252381c97b338c686663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5cb12a9aba4404ddc665a5f3fb337664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d4c67cef3a0f4d6a339923cc9bae5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449c55de54ffc23a59e37385b41d29c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7a1a20f4abd22b997ef2c2a29343d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19be8ea1b06656b5394fabed373c848668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8dbe1f5f43617997fd9382fba2aaa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765fa016dc5c3ee3f7d8e1f683cc014670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bff7c5e60081fbf20a7ce5a3b9613671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e03d8b8e9171ab611174aaf8accf8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876af34b4f97e76c84f95f73a298bab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e6bcc24cb25636d98d7fc89a9ac94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978c0b3a9ba86504aa2a97a38a39154675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bced95264fd07666e52246c7e275b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b179d7312ee4b0e74e494e02e3b44fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43e7842f6fcaa88b038693589cfe21678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be587f35ca6ece3fe86a701a8b81a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdffe11e55676e3d6cc46821d183b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d9637eab8aac865cdf09929146e19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853fb9127d7e5f8e53fa45f12b44c28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce631928946a9215ba7c607fa7d6d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa977a5a5bb505352ef04d2d37cdce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537e23fcfaa64aade0dd40ba8607e7f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a457f5d65b40fe6ee3a82cf1830af3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349ef0d341cbf5d984d8350cb242af2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54702818410b2a975a0636a676ea35a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ba06ef607ec170504147e6a8da8f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582a57349abe34b6bd164263b95267a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25b485e8e11bf5f4ac21779c440519691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5e55041a288c263495bb1a8228c5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aedb514f6aaeaac2aee444702840f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cff31cdd21ed10dd85d461c724db75694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8c6a1140798551991f35505645873695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d61c8d4ef967dcb4bf76674ad90aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178709aa8a6d0b3351572a89110016e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5535711d19d429ac1dfe0f8fa364cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956f4a3edfa9541191baa66ef07d907699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264b5735a9a30cb10a7c60502bd5f42700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603491be313c5412765046c0ed21e62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fe372106ebd19e9d2ca4d836e2d0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75099afccecd223e9206cefb4a1c10f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682e034ff199fe0441673b02e0ace50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9d959e6b5407b54b16553ea271604705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84618217419234342ba6f49c123ab9c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae3a72167e504a76589547da97d818707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec52c8a0e7eb6a2b0addd6ea31640c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f88f7f7adf179c9b00a4e37fa74cd0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc823f78d3d28219bd19449b8c687f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f1e4bf67a4bd26910c4f8ec04736711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83489414c910076a7151b317fd83dd80712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7768d6d14ad824ef9f34e9d4bb0dc4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210a942084b7e3b7b67802c6167a4b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794dff7ef3902e9e3b391edbb6bfac9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ca84aeafc11ac516ebf7b41d868aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef8a314b50ed1212773ecc10ca100717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8100ea86a7059ca027e749fab92b98b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7194e966095a041f4e4cf61bc2f4c70719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853811a264e4175bb7ed89d83fca0b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75832a5b67f62b769fded07515f9bf45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ad3089bdb73cb8cb195956d65bc06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d41365ceba1b8d0f2610158ebc23fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcc38ee980a550f52da066218db756724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3207535e7589f07c8cb218161049927725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bf13b5ef9629c0597328f9bb0f30d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc991dd7fe89bfa98bf7b6cf7758d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b404cb1ca1f7fb1b5bcfeb9b3259da0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e0f1887eb91d34a2fa1ed0a2fd438729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff0fb76294aa324ae468b364c93eed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96364f1ed2031dbbe7dee4c1ac319a05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73608cf5c12143360eda7e4b4e1ef64f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b789c2eb46a7a144c49f82977fac9b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d196f5f23add09ca3c03dfd3f461e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb927e20033e72c5bc9340bd9c2bd96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103f5ae8a2777b730a5e7af7452fd85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f7b6e0139a0a326b47864cd0376de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07dcd425a22fd8d32c5c00a62341e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6ee54c202b2f94c158ec98059f59e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfeff2086672dd756ff756bfe5c234740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9215874c0068fc11b6241c051ca2bbd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f958bf3e46aff455a90dfa3f2c1e1c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b71b7748a6df1924c26fe93887e60743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7642ce219369a1041aec5b5e6f2e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688f4acb4547aa201c093343cee9088745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb970e283813b68f2d7c3bf4bcfe80e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83fe8f8bc24883b27466cbdf8604aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf590d5c188d55c3a71cff5fc05cd4c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a67951d3b58656c770785ce0f95c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd377c9f149d58cd7551c6086dd3ee9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ed409520de6657b42e37ea903ab3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2164d0e243345f2e87ca3c375ca43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b674e5bfb81244565951006cfbe2a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079909598dc72553ac7addc2755ec861754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33429df7b6262c4010244653d9d652e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c04944e6366b133ecb80061e8f8b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec2c16f5cfd5067fee3ebfe0cc375d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf9e6b52cd79eff761ff8a6c366343758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb44e69b02db4e438cd2ab20cb526c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb7792dcfa5ce874e5fc4c133b6362760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1c8545087f8e9db89af54d90ab778761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f81aefeac7979334ba2cdb44bc1e3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448b92880e5c9f4805f4ba3703bbf5e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09248cf8aae1c3bd8828d79b861e9a48764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4676e2c95525ecc8e4b5541665bd5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837525a07bf5d8e3e7508cf294e5eee0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832061ef0b57f267c9536305c755797767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>