--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
@@ -3574,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869102e3b37349ed2501c803f1b2f321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491b1e0018994f586f0286c2c62d9af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81914efe0571feac35f99e90b92927633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36c5f86fac79a85fe4e0e601bf74394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14297e6268c7a891ee0b6d7493a0e91e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4baa2ce6278f836ca6b9c8ce1db3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111795ba02e3b0805071978735a565587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a7e4877422e40d86cbec3ea96ae178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22910b923d9ef42a8f53dbaf3333f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1f9a592b5a82ac38619f570b0344d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a78c97e38c840f03029ec3531ff2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee03fbe41dc39fb33920c0e2ffe94012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65251214ad4d7b37fc71ee065c66daf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56492870baa36bf8c460a94c19ad6e5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b6890c98d5728f28f3814c5da5d5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2652dfae2af2d1c7736f0362472de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babe08f8e66027f2a0899011eb0e72917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97418a05250b72ba87cc6c6e5d59d58718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6cd9409eca3f1f692a11c28e8704919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11699253a073cdbf85e7a2c29ee1d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc3d80aa9ec8d98672d34c2ac560b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19690f0c847eaba6831c45584fb16ce622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea01a6671c36ebca5324754b1dae1b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f8c15d36a9993d26418b7ee509e3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15d698982bbf5f35beae3521c61da425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459e995e4a9920685e7f02d3271a9f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0508d82ee6014780d1dd1fbc73bb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207259dab3cff3baecb5f88f74fc7f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad694175fa4fea2c89da36532dc73f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14978d3bcf24f62579ddd254e7cfca0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0381c4d47e66b05afc681eff95a5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c91e298c6f2eb5ce03dfc693b295532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ed68bbd9188ad17ff840c453da18733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6962fffec1997cbadd635f12df55dcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ecfadbef5976031484bc4d0da844435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc2e938a3b83a58bbbf3916481d86136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f33321b7798cebdce3beebaa4af5d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28130918bfab0d41823b1e789e52c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050f071f5d3f7a5ff273a6e9d9a4ffa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c99e04e5dcb903648bd2e3e6edaaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50d30582967355d6c0c2d39600351041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dac1542be7bb662475876f6ff240942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752484d31e26aa293a66d5a51d2b3b6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abee7fb9677da57b371ea7fbeb0ce9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcd1ca724bb052c020e5f5a266e65445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09161461543fe9dec178eecb1e8db19546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68323dcfd265f3780d410ce00d6e0c7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeb9730065b800292ec53c53f53ba848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad1ae736212267aafc7941bee5c69749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dc3868220de2f0ad7d66b89dea09250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569cc240a0a09fe5c996569b79589a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d21479eb4284d74df501857ab2959a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89461cdfe1cb46b63dee4f635c93e82d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e11fae7fba23fd952701fe064af1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b0af74019d8dab1a0bf9229c88c2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4670897457200819bb224cb16d6829056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da873ef54886ce9d48f8c0c96caf6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d274a5eccf4549287ec03fd93e10b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c579ec402e75c00edbedb33b02385c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa523a9adf08c6dd766b08562826a96860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fbcc0ae51c9bae96efc9b2cac6bd561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c8d944ac24d117e56b234a59467a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f43a5b8014cf79cac35d059f8d8c5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c696958488c77d1d582ea8428100f4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b39ab3ec916fc32aa46b8aa31fbd765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb8320a6c389a14aa825a05c43b76166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a07dbafdbb88b1a3194754c2efffa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deb7d5f59b45089b68a40222de86b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40230ce920c34ad5ba8f33b341aa18869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9d29fe601ba75fb30ae3bd0493d9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811c85d51252996c420ff2856cfb98b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f094ec02532903654e96e21e6c2ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffe57ee11f90e8c8f51d986be31ecb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9a76d768f0a88388a7067d5debdae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467eb8cac98a2335720a3e3096ce737c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6527682ef55479c6057fa21442bf176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9b65077f400a0da4be8db191d56b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de9a0655e119937d1dae378ff1b7f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5345f9633753a9adb60a603c2f2459f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0845f65474fdd6fbbc8b280e97f5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee9a51657c1d4a0e464591396a790581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d934ca680d2816635429ad86a912582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c8c3dcd01c1370a832562261a505e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1169fa00f7956c93bb013818e9260384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae3cdddf1aacd50ff72498a353e66085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a330bd8d738674846e311baaed6bd1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae4bf9ecfd5de63fa5615267cb87c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d9259363995ebe885eb4381c4019388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b4230d8746d590fcd8cd43270104089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384fe61b92b4914258aaec3010366fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284dcb600504ceb8653beb9bf571b9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05b2bf2ee1391ae252bcc267148ec992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa6fc6b03629429f339957ba83285393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964148ef11f1cdd87c049c4ed94df61a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ef0778b393b1622c1cb23e51bc6b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338d084a595d86f6ef02d2776cc0e0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400de2d09ad6fc794d48c26f9355f9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dad0e19c0ccbb409397eb30b9fde4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b477dab7702951e71f102b003c22399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5a1542a367e64cdaf0bfda5550949100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50c1b3a87e724f8c451a1435804764101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e8b8a864d1a8a7aeaf679aded75db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e800c3ccb5dafdad5b49c8c3cf40d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5183b4ba0ec27e36335997eef178b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80380b5ffa1f4ba0387460b77590525105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b45d48f710c8d611af078d22286afe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421a414d43130b8e69a81925d32c344107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d27d4f2e30abcd03da19e310f5289108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4327a48ed9bf8d02738a88a18f925ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab465d2f7ee6f298bdba1d223a2e2f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00422abad73c8fd34d84d5c0302d18b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a5f505a4da6df2694d380904cf9c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd251cd68325cd65aea670a3c9bd4b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bdf22528e78751a5174fe9630a981114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58d8e864a50a9ac32a6a084951d3b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2821c24615db5543bfbd5d286db408116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae652caefc0dc5c2c4523dc594468f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327335b7190bcc419226d2be1831e8b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5bb375453781eec30afc1b96406ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215375209bc2fc603cb9e4155c9a61b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada029ff8f260cfb2120ab6870eba30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6270ef729757e4fa86618e6fadd1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb802be418b64f046da0ae0f2115e3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba5fbd05d123433162a6608dae35a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a81a20af46be84d66ec6269d0ce0bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845bb4333ee884b86aac12285db7678126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdbb658bb3f9d297f4dfbcaf3ca166127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d28837779a4a044021064055e7981f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b58ee436b43dd8d610b51636d0a05f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4f40be55e61633644dd936f08311f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32e5454611e678f34ad9ad0588b45f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31656ad49a70f8f1faf299ac37209f8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d144f14d7b8a54b6eb8817c8fb69da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9ebc154141e5348b57fab362288d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa8063e990d783565c6525def6e9f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af728ebf1aaa88efe725833a7ad76bfb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2effc849ef771a463dab1383b3e37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c69a7d4862c742b9c73012f51a652a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6d75a2334b7e145f9be78998fcbac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4d0d1bf6126b38f7463a419c72f34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886943497ea3618ef0f9886486c008e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96a4f78c396f2a2a4aa5fb4753ed53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743d559808fecbf0e14258cc75856ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132593c57f3ea72b1dcd1e808b8f5399144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e822acaaa745298dca492ed32333f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80314b808855e62c5d073f18565c355146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f6fa91dfcfa4e9cb0f01f7be78c85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840510fce490c5365f77f8fd3e061a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d08de0f1b7c15f6e641625f2199c0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a45d3f8e143c61f2ec2bde1a49848b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e988d350c361b132faadd3ec9a10a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32cc57325384e7332f9da6668e0b18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269e0ccab582cb60317297428c94736153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812ae7615f9b09a95ca2f82fee6177a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55699a3c12bfb2dbf8600102da2bfb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5b0b89220a98f50afd59f5f3089e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9256604833b3d5eb81e9904b4bd6df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f664621c63f1c9b9fff5d714bc025158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8ef0b629df9d326ac5c204ba7e5ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946fa8a8c47db4213058af02572cd78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a47dd82135195dd1630b28fad16f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a9bf1744201ef20247d071d1ea0a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3422a4e4a3afcf8e8b74538929200c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b9b53695dbad16b04e921b9efbbf5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a175e870621c608f4dca6cc194652165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179b315f7b4e62462c82dca1b5c46af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7acd0de54be793e8835dd8773d593a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2801e561107c0ccc80a24c0df5cf92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f4a1ad0a2f671c21f03eb7bf33398169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c73b2126a28ff8c99ce0bf80d2e34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0725a858baafb5708a9c611e4f79ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c9d5eb307dc4662b8e4e40c6617d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6af6bb3ba6f342c71db641c5951563173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c871ae923dff17e07ec0b001a9440f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6c273b23915f8a995906f158ee30c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a352d9fb15e88253d47bef5ea40828176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a25f1cebb4fd31eea14f3c09e0b87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4eba4c672ba9cde9f371c163c45310178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cc236249541f6cf5954480bfd5171179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf83c28d7d9c806892eccb5df8ab9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e16dcc4ad606dcf54b661dda5cedb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43815ebbda7e2f200d97eb6d107ab6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a588ea1e56a0c70ab728531b5175781183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a93c2acadaf1495b28258af30baefe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa984833fa162aee7e77f1852d10f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34534cd0d8d9b633464e9fc7d59b5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8ab4e22a6d58cea7e5571f4016648187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef21b1411f4a497d564f120943e8b4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cb80449bfba777fa318df91734f04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0448690065e6c40af3c836eb78db943190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687a1ee90f7db6ad04d3bf86a877414191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a771733d59b69731fe2eb99d7502d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9f84148fd1fa226268fd371a37ca3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26fecddb7433bbdb046c44fcf12c15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d0e51b28a9492292285582b38a57a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd6a7b3b0d31ffb039cc29b8a83881196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10385ab53d069038c97b77220cbcfa0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fb802cc1a0352a710d3bcd428feea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44c08580d3b1ec1b900fa577827e1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a497785b8414d03ce4fc4fc3b1401200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb5fcee66b8364649f5b5bc35f76fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95312f0ed54960632786893463be34f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d52ebe5abc31ed4619a1bf53719e62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a796a4227644f142471698f6b58d60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfd36fd3e959c530d860b3be89e1a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d311f8f7ae8c8f6841498459f9ac9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c70ad30b06b307b74d832b4e7dc92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272fe47ca5d3de71f7f8d7b5c86513e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c60c427425592216e3c6809e7b26d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda32deabf2506a6ca7160d862d8f63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba4ad5ed54ffbfd0eec243e6bab5c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f0ffd73e3094eeadcf67b808e8f4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ec4da6dc2fc27d4a0beb1276d91e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a96e471bc97237f97b8980d570c7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fda1db603ee0b960f24d9f8ebcd36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae7dcf511aee0943f274020e3ef54b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91284c2ee4b59bc4bf52c21a72566d00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e792da69d9a166bc9297ade4eb3d17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0901a113367aba5c171312221bce4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c55bc0d2f142491c9031f474de6623220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e11f28c8487f51ff90848a3676f634221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ab4c4d475afa7e88f191526e1ec34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26467ac9b6387541586dc3e70e5a9b52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f5ddb34fd869450a8abbf62534b8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0a802bae12e3ff9499dd232bb064d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fbd621e2049714da0949dfbce691d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dc76c2c9fc0201c14128d023e7a12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00107daaa49ae59033cfe6745b9ac9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9af6d960487eabf3709c748305859f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57634e2cdfaea66b32cf1cf66f5d6297230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092ffb02c79a2d875c9413df2c065e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c19fc47746a742e797181d4a50a04232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fa2b628015996d8d1d1dc238254ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6685f4906bb7a9bfad2bd0110bb3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d23014349344abc965f2b0c9233c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1c495f58f5400fff0afdae68a65f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc06427149cff24afb8fabdf720390e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc365bf69101c1c37c4a79268858f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fb389401957303138ced7173c5464239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6554bc5fd97dab6f3d6452d8302e70f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8d77f05ec8aeb95ea546602a731c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd8f18dbb21b766b1fa600bf2f84e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f99855657fc0dd2346194fd3db4169243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c166c902d78a6ed46af3ba533f5e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fed2b268e4c07090216d0d104e34e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d52a500c83b30966ebcca79bf74e60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95f11059160752423adf4fca8f3fea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314ac720683633ef2df0b083c142a63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b8178cf2eefe008abe1cf67b8d579249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4d9426108196c347ab8f6ffcac7b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c0924e365f5d4c2975aeb687b9bef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65551d290181d62d3455ca92a87b402b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949eea7e5da076f115a52dfea33c254253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5a0670c04f828c3bd604fb654b74e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea58778723f8df1a8fc70a0aec1876255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d8fbbc5bb96664dfe419281850a5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5f338143cc66dea83a1151a40383b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad771095f47adff86406603fd688714f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0b409fb999e815aef5158fdbd1a9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fc2ba1eca69dffe34bcf3e95a1428260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080bf2c379891ff068a8234500d2d61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f3547e23996fda4f97444f9d0dd52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cb89fc5ec18074e414b5eedb55e82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6d9e6fa86155feb081268d5b21182264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729a053407e0551238cb573fc6816e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc51ce043a7c1000a912294420dd20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72970fd21f7016f89d76605cce1461c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c22020f5d5a85d06b5f1fbd999a91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e8f6c0ff23e4164d6d1d9096c1704269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc4628f9bc691f19bdca964d09326b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232fd559e5503a7a708e5a7a65b2543271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c54676bafc82d6bcfaaab758968d46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4da3c2159f4a334a4c76cdeb8472aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52d4e7a539d3b8002ea3b78ac1e657274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d94a283c23eb643a40e78d1b85684275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a494e344fe6fbbdc9de8ca934a81d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794daf4d20fc858236b020a13f95c84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7805c62763e696fbac67351e9ff02e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040c63c9511a8d6651928df28cebfef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734fa025006e994746ca2f6820ffbb4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7885f5869016d38cb36cffb04b44476281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144da218ba54a7ffdb929a29c697f2c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e41299274f019d63cd25416e1a506283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac0aa608a19f87d771b762443f6450284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166f8c321d128060998c043de518752285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4172b61190722502f25fa97f6a965e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e30f80a7b00c47a00b9fc25d65ce95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd329dc0c8f152bef4fbf49e2eca6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7752505ed616db69fb81c66d8116b25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8c3313dfe8bc4bb7dc8fab473b9fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5984a370b77460e97c369ed88a8bbf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5f20da99a4bcf7901539e2400bd26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568069ce2c45c7f814f8cf20413cf0b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0103bc11c647d3d53b3e5c4ed74fda5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff649901c1fb7610cc8af156b19bb9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b04bbe259f01f8f25a4a7b75aa7ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7996739335d29a720604fa0e0a69e2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543eb117ae82d61b181c19e3e3079e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffaa13c21bc444798f4c8185838061299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99884d6168d4871b75daa3935e3759ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7f8602bb5e3a85f26f365536063c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab91df772df1a6b081eca770f56827c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6490e64ee3cba316d528049fc8d8f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e81bfb54b8e171a219bd91d9131726304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0fffd75cc0639e4603cf937b4bbfa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9ca5c5b1145018f73293aa787ed67306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c15d5d106ce23db5fc2c5dd05d411307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93054218cec663158edfa1ac335b55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9a6c06c4d7a7eac0d3ead2e0f0abe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d232ec51d7dec1eeea47c75bfea1be5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd288217554533c1566972d494351623311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfe9c39ce54e8f400cdc35d01efe5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63398339ca0174bbb4094b0dfa3afd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f79492fce65dd506ed5f737d32806314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1c4ec5bb1a42779c7d60af30bdf82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88542c1e4571926676960d1fd8f9979d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1b43debf4d6cbc493ec39e9c473f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808a183d36d40c3fdd374365b5cd837318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5a91599ea21995cf6c82a1ed04be3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a8858145c1689224e54ce75c597f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4680ee5c9803fb4d05afe906efc0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7f524ce2f6717cdb194bb001fb3e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bed501dde20745fd0955d90f46ab1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543eea22c30c4210becddee0d313560324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db12f4b890e1f31b2df5ff58979084325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b6d138f0c3622306895a6a9d42389326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e61a595d7749475d7e92c009c235a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badf0d71f99376fcdc55617536e8b6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b153e947d27ea985910e2d6e5f1999329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c745c23a83b3e1b471bd2577be16e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfc59a0be4d9bd3ed6b664ad735bbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573c6bfd9babbe4ff7c9197215676c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c1f38d7ad26efba6dd27260812793333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c61ff7635a9e2e01782fa2b6a27de0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb4035a720911dbd417680c597b5b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8ae622e5a5a18cf5557f5e4a40524336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dfab22b1c267a6dc0e8b26fc1a97b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb29753b497f1c19f7dc69be4830be0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34479711e2058e3846560c7286bd37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a51abbab4a1416cab26271258f0e6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee8ca88a69dcca59cf397f29bcbff7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a4e5078ec32e34910f37754c778d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bc12fd73a700661c642fa2af21a85343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b8682f2a89ab449d3f15d68dbcaf6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b3d966d3cbe10792c8334a4edbb80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefaf31226487e3a500a1f92eb9d0b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bc5ca38547fb98fa74b5f88ab64cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aec8da9be310d069d918e9b63a7e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a50250529e843d9ab23044febc4dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232f3b14a472d886ee754fbef2d4f03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042b413807deeeb1f6909721e190214351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317faf791479437989a1361d33a8141352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ebbef10a34393bf06f70038f7cfc3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd831f90df21f22ae5a6ceec3c28ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11530f0daeb147a720c674b9f245a291355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944251c64dcb2ff9fd293051b940a9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec92eb1acb985fa68560d6a4386b32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c077afc28d90ebcc0d5d675fd8503358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9d2f6875e86c349ffbfc8456f8eda359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700f30e60e9f8f8b8f7e171d75bf918360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1289306b119c3eb80e16f9fd0af3f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3125e78df1a63b7b1a42d347b75d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0f942b1347164822c5c37a2b998b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c26139786e7123c67dfecebfb502d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d220c3c5bc324c4940994faa12cd5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c67cdf06c2f1c01b48eab6753f3282366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba1dd530ed1e0b162454ab8c5b5ca5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968fadfb510cd12c59cc3f06c79f3a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef170e9707a47d030c14fe3b24c4a1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef4a420e4a34807cf4e3bca5910717370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab998260eca3e26cc04d951d660ab0e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d84cebfb97340cc46c232970ca7f56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b647053f6fc87435200e4fb64da6e87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfd23c74d83d4250c71b3511718973374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c52545dcd84dabd7dda703ea3dffa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a63c67378945cb0a3ac1b0e17d24c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab90864badcd972f4c326de82996eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b7b15f383e3ddbced12d47599f2b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351915e2fa17c8d94e15ec0f53635ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95914e02cc7f2cf5d1ee77a48fd43d09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca3630e3bd6bfab0c0589d67ea5884381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15540de804bc85daf7208527f923e5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738609e196a80af4e9ce52c66ab3ed71383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238288ca9a5616b0d83096e8fc2a9d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a292e4579bbc5e9344cc798df1e23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a426115c6c593b7d24ff4012ca94b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff8a169f1a24e8fca1ac35225bc49a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d631705d824bc84c7db34268e1c6d23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d8f512fef55e0273348965f1909c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7d16893c7a077b987665544b44164390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44386fa66b1b50e2c92a0ed518351d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72829b860ff154417ec7a8014ef16cc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d1c51ccbcde5af0976c44af2a36bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9307aa43d04ea9b85ee6364f4b9bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbbd047b135ef842ea89bef2724685395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81b5721aea338f9e1ad8ab35edc1c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ba77075bf9eef9671bf19e3efbf1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366f501d65230a031329bdd022b565b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6258a19f500972cd2faa34d5d1ae6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadab195e6718b95123187ded52853f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb28ef17b4c5eaaefea4528ccac5b77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d3966acfef9a8b059ef0eb35a45be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042ecbc6ee31c8a8ab8768ef5fb4277403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b511f6b71ec268d2df6f313d1297ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014622a6c3319110f1f74121c5252b30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed490ab966c5f7086012d5c0b991c90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15e5bb70d64e56a81ab6f978882d33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceff6329caaffc5d936e614b141471408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26f97be1c7e998666acfe626c8021a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e88cb56507c8d0c2889daf2282ca22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832523542d68475aae9dfcc4cae1749411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f9b9239f6223cf411a8df8c60350f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79817d0859a4a7902041296257a51e02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dd2058f501754dae219d2bf0fcd9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cf8ea2f50dbe480470676ab7eca94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42427937941976a916a3cd41ad40f438416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3def27ef9413dea694cbe61ae60ee5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f601a85f04eaa5e5b494e4e9854c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d34627d0b123d8898b36e2f8c5268f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5fa130adafa257a2180c6f30b5839420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459179bc941bc4620ade86e865fe83e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d24cf527146c8b52f5cbae47693825422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036fc32e232ad579f86b8dd318172b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e65ab263e8aa2e219f8ad40378b664424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f0f8c9a59bf2f886424bbb6b2fecc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb8ffd0c02392e694702c434e6a026426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f369437c58fea6243c58786aa441f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275cf46aefa04f2ad684a93f1141370428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7329eba0b2ebdb1c151340621c5f26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779a3c163891bb2fcb2fc30f6ada302430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7e49dddbb5e6ef82d3f62e5b4cb6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dc1729da3a3154b8b253e62aec5d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3507006d491b6f28011de9f7f6996433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51087626bd9eade2a8e1dbdb7a4d9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce5ad46402cf039d748978ccc0be5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5260b4b054de467badfaa5f8374e4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f39473415288e35c00c21335a19c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c875ca71731927acff41b9525f6c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f64347cacf2bf9e56894c17314d12f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0036bdb552599a290a231bd2855eaf2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf71738f79628a3d6de4049832f5cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a443fdafea1e93eb5f90b06ec59c6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622827e281e83d862d4ea64e2cc73a26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625948b1f1a9b7ef868aa6ce29ec5e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f91e94a93b9e58e0a80dd0a45ec94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660fc6d8d2553dfb2d105347c5b116c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0c763fc3673111168254aee77b92c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d34d9833da767e94e131c6b06568a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a0f973e032b9369d0361914ae1346449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98558fc36d2f506654b639aea5e513f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05fb155ec22064ccf1246cd43da74d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a780be61e102c7b8eff501ac155af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e55ddcad9c7fb65e420ad57b4cc4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c0a13b84d2361ea5c31014e7a3d32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf1bc18581722726637cf4ab41878c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a930222eb3ff700807a7256494241e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c85be2c4b3f1c58fa427160704d23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7532c85e89483d2babfe82668dcd8f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaed0fb78f8c0d3af57f7cbfbfc3df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8618cd35a3025bebce851081c9a73c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deb774d441de687b946b54a972005b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97d50e1789d17c0a87a402f9345b82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197932659fe5da184365c09018055abb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c1445092d1b6a5dc70f6d1c98d172464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85961414e4a7fc180dadc680c9b06ec4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d16647bc863134995c4f5354557f98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38733a4716aac48d578b3dc73b48dc6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b01a978b154d054b0142ad11e6901468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24797c508ec85c8ae4bc72725daed28469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a58d2979bc964eb95f646b3255046e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249420d7fd12cdf5f7ab22581e1d68a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85f298eec44fdecbba72be439e18a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26f53812ed5faf9fc69e07ab9396b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522f29865cd7ec0f12d4dc66bf8e33b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa294db55bcde9b7d7f2b11676c52905475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713e2f6f1ad40f3f2ce69fdbdcd20ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c93289a9a279e92c281931cdf66eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02eb66ac61b63dfece86068c31fb5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1208defc3d24083c1126f5d765e041479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2f07ca476b92f532a848d2ffbb894480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe047ca4da16fbb691b1c3be32e189481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9733b3feee7002ab3d8d7dfed20d9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6e0b8590cecf146aef41e3b7f95b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236040fdff92c8f874e883f63a2acd7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b60190278e680c24bd534cad22df9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b4d44c718a450c4551fe956184ef9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc10b10254e832473691b3157957423487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fdf959d671f20ac8b0115d59ea0b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c6dbd8b4878489d475e733ed12685489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad2bc07dbf4cf3a36f4ba7b0117b17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffc7973af9de8911492838184328e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3018f320a96232e68b6e2f4177610492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6d9d284ebe62090c29046af9a388c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4d3b2648d4df6a794e0264d1bcc37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddce39a2fadb9d3dca0aacf54684de4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e1b2fa6ad0d39de67625feac34f68496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c92bf04629c61279d8089f725f48d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c75e263bca9b67a416502d5a93406b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b20eb397c88db1ea5813e9b2ea4780499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68269d0520d5f8ef61d0769eedd9d75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152ebb2942b223e08048f360f68a7f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537719a7b83e58ef64f878780ed5170502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e2310993a0871da78c199d0f12ddb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c666dea59926c4080bfc55ffcf0a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a332156bc60920264db161bb5ccf6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798a8a8c7b55a02bb1bbd817b6e74f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939e8ec7f88e5bd8726a5164c0dd1a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b15c57fa8d5ad71c092c9bd2d2a64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987896c03a58fb1e909724424e2c30e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d7e0566d4c4b8b6416b6d2e48815e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596d890435eefbf6cc859390723301b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689f9d2e26bb8386775895cb7e4db9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e516fb6928f28b14abd52c85472f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ba1ce4c88a8cc9168e1ed26f5fa65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04db571054ea1278cf746e04ecbba9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af5e383d767fd651207390044a0ce1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517d5669d13ca7e4ae9ae00b47291f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff9742aa013d737a472af9086e835c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4c10fab8adaa12b602da34e705c5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2191994ee1b1b91b38ad19a1ff270ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb41435df52b552fb8be782a557cb80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72cfb7afa9be160a5797d254d0bd1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbc0aa79b8da5ad426ecf390007dfd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dfa5919bfbfe33ac977a1acba9fc5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283331247ab7d523534aea47e626011525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac841b1974631a4475406f0828df5a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d766f72a3612e3c0e8fdf48645c2fe9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b761f4f1d8048d2e56a85213c140f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97bf6e168aae9ecd00147e4b8a6a58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109f2f55698d5020f2092b92a4aab35530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f0f579f3258bad8c59a8c3d480e02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced83ab1bc8ad22c8e95081e5801c40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bbda95a2cfe2f1852bd4b841c5e46533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba79e303f5c468c0d42804eaedd99c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77233157843a7fd1b9d427e4b2b70a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e62b4f8dc1aa85fd67bb64fe6b40a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289eaba8b3278b335f1451d03f57180537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d52af63e071cd9e2a114adc576c6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab19da3211448b68e2ba892700758af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6261fefc62ed5399e8fc97f36b74b05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480a5e68a0ff11cff1cd6026b790455541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0a35ed2529ad522047b6e06c1665d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2032d14b518918db83fb9d1c8b12d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe173b1454e274ffcee0a881fe4bcc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d123cfd29368dadb86ab521bea3a99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a75bba528eb71c4beb8d04099e1b7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44b2c54f921271cb3aed3e3ddeb3c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2abaaf2b016a5afcb1eb058da3f46548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b58a200142635fbc27a83cb97c4fe0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cfa5743961643470649b725825411550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36817185dd0d54132b75a25dad59f59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c319e5ffb1c4efa3ecdde855706a3a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706b47ff464964944276453a8e9f243553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789a2473ba86186c886870fc87b8027554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2cccb782c3830b2d2a4989146b24f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb6d2c77ea816064f58f84d90e7e4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f603a9065767f0541eb489e5a5e8de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a9b31e052f91c2510479ccb4e2888558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ae18b8c60ae6b9370cae401cc02b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9c87a308a7435ff7dd3a1bc27a9d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6a3990e4cad48f676b2875e679bd5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f16f3e2cc98ec76270c75ff17bbaa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51ecbced17587873b14f68c1731709563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d894dd7dadd3f421b5ac6bc81d91e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be659c10f6dd1b8f798363843d9377565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a082b236084a279d18e64296c0b259566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b8ce3956298db88cd46be23aa7b52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa58ce4fe026c64a77f26f0d7fdd59568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce514941ae818108e82287c2a309c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166698076b00264bb107dc3cca8012f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67779cd6925c5d39c520c3d003444b70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37e513cb0c0db50bc3515655170e93572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43edb85ab6dc651344bc08217fae607573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7bfbf25fb52a165d0456cf2e33075574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914192b7d7931cace2f4efc2b4eb100f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107d15b95840950fa9a4a5f39cf740e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af076220c28c940965ebe22ad6da9cbd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee7f1cc689f55d433a29f459b331ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91d61fe6fe362aaea4821864d9502c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02882c309fcae6089151a5cd21502141580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763253a3d8731ed38b907d12bb386c15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cd6be71cb5bbbdd954b46d4c18fc1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0f26a13411246d1005b132cfcb378583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8687eaf30c01c0783ecfd358a408392584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb89fdc75a9a93e1d07ec2ec50a989585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8c21fa30c043d39470d56c1c97230586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5beae1cb9b7da4278122ce41063e0a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab36fbf7b5bb41195cd486102d3a39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa84053a95a64aad6d75b70c0e0cb67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ffc2536ea5c14dec7b906543519d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deda0f6dfdefefbc25fbc177aaf59c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacd4111fd94fa0fe278f970fce3551592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bc828922aa1b050b271557f24460a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fc9239c6c822e653e22db17407b56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ab07e520a36d012954cba822340c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7a7202ed60f4682a3120d77953287596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad02299ffecaa0f13b8d81693d4c396597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d1c4826ef81dd2283e4d45a30e2f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecdc5911036e2f29ec91525507f66b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa3f8ccaea34adb643db8ee73ea2b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9be66c61d92a017894e5c6fae82eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9f3ab8be4a2cf9c59dfa7adad573f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2f2b604f7ebd49fa391064a2c3509603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af62592b747de2fbdd96c102363b8c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c35413f899c9dd50bad1f446bec8df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f6b1226a2e297b02cc70a84403f54606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6055a0ee08728fca36a377aceab58ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716ed285bf6004d307d669c51317086608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eacfc0b5446321811fb6105152c2ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef080d4e48a39a13d25b53b43aa7df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086b0e53b966bc7b1de3045c1dbb8ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584926f3ecdb7caaf32f489160689533612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adec9a2404880828f14d56297c4a22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b2a961f890f666d33d7e941ab451c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8181529900962303497525d6d591845615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101c665f6dd610f11fdc8686bb17379616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede47b785bdbd08d90448134ed7f449c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d546b2d55a02a71c613b6fdbb8c92618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9686319929d80bb0f798780b96045619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9f754a13adbfb170ff85ef62a9b0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b3327e336e1dd5dd9306ba542cfe5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b3e09ea40e3ef7eca87bf173575a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ce0fb1e3be4f9a90246ba6e26b305623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c42aa710123c49647850e5b58909c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7b06fff9924263a616338d4647b77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f1614d12483fa52602e41bd991aa5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec37551b058e3b8094a7c101437d06627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826ed2a9b6415ebf04a3ecdeb66cc73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f8f05a1c49ef84930a84180f7f361629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d7f2fbf1210708c64e909626e400e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8ca24b53bd5e7fe98a306de1388e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9a95a4375b62dd7fb5a4a5660347e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24b1900eefcf15d83910327c9e2199633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7f3e56fdf1a9f38383ca0914e4aa0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb060806f769311583a140ed6eab699b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38b6cfc59443b0fc63bafa042458d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc754eb184cfb140507180a361d3eaa3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01840b6bf91863e3aac1d52ce8e20c01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d907675ed5980b95672142637e7af1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabe4f8df95d275a99aeac917f469cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76873cfeaa09fdf5e1ccc82d48f1ddc2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f79bf0ad02980e486cc6d016cf22a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb0b7c0b94b92af7bff04d7f5b39b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a188c658c93687e3ef6eb3c6527d4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734467f3e1e8f51a7f70088388b1c4e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439946cd2cb2c5bbe3d0cfdff7ed30f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf329c2ef19ca60e7a12969d62baeee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cb183baace3f082f8473d4fd46f90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c09c1d882e431e1f9a697e32f2e71649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c9d374b5a4bd4b842ea36236953b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6e7e85aa2bb1c1047890f1d8675a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a7e433ec80434087e9e67f4a46c06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed655e1b70e5ad9a6682d87faa0cb76653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be5dcf65a9f2279c272494e480f8c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a398dcc1f3345eea065df953f5803e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182ff1b567658bdb576397a853e8a42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3c82acc1e3b77bdef1717a82a94a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef44d9a3a76a203db2bb2ded5f0a5f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723b1c00bb20b6caccaf9a4e1b9c13c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ae9972c7790979f9a851bbef0d235660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7eac73a65e2c21185004ae65ff08f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26487301ea15a44ec0946f312983b19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2a7490883457e74db009d0dddfdbc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d969f4a432a4046c680a00f99136f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06650b8dd6133aa927de54ecc7c410665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a6239c933e5d5ee16fc20e31d8cf8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba2829579e1050638e21d4423b0492667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87eddb6644e217574d5636c8d31fca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b266061b8b30f736cf12db3e4d184a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f69f475d98344fb9f4893d7265d14b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678c3807be4e3ce45c57ae5c7e7851e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49980f9f6d192b48735d1613cdf41cc2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65248387366ea7d0eb9ff60229316c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9a79360bad34b399dc1bc615c9a30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f58eebab099082115c18b16bb2e477675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d07d3a9d3aced506336675daf5af3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa7adaad653fdc3d1accb4b62f0e46677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb964b0e09c9d9a870fa4985f162db2f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790baa2d6ed8bbf7b8e3d73c61010ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544823f32b8d813c08f9ade3e01ca29b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6473c7b26d976000dcd62c4f3a6499681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f6ff9cbf307910e3f60965d088d50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcec5dd463d9ecf937f7f008ab8d0fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7fef51b5714602162457fc01921cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bb52b34e48744c375455b5eca107f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402659ca689200e4da84ffe7d29d767686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56724b92fd90a9e9325b8d413c13fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a38fb98bd47a9d87154a4fed9074a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bffbeb35c63c2d2e986cc008ff0b7b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fcd96d1f5b2c45210ea3c8cde4ebb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e093da0dd9463f377f83057127e34d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21e8f09c5a7e3b7377022ee00d64b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960245495fe768cf71d4966fcbd417af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a811b97e72b15bd99a5943a5df25547694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eecf61376686ce0e8abeadeb55f59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95f74af3f4b702b5ed895779132281696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0197b13846a06e1789a4a4df4a6ec6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00427285c54603c62a74b9b95872e6ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87b1a52805358e8b2698d7963cd8de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771f16baa8b90d1e9598c22ef43c8e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79f833c3fc28b29d13da0afcaf3dbf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e31fb2ff127a0d58d5d6b56d68316b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca5f6c2259c6a3d1f0ef9620ceb88d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad7d786fbdcb62c4ac016ec804d397704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd898ac50d5c45bfccfa3ea76c8d490705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0244ff42cc09f5d9df9698b9281a8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535614b50c599080fd2cf04cfae4bb4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7643cbd8a757717244f65b27d561a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35bc577dfce9597817b3fc8fc94df0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8336d1d03a9d8e79a2a04caaacad65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895da52ac1524a3aacfa4d37f25dc6d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271eae8c190988cf51d62226e514f7d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94675d1861606d1db3e831fa289cd39d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90328d4add731f05c35b0258672994c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096bd1e38d17027591876282bbbc379715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1ba3c144d6a10ac05f2cbbb5b6e05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53727b9dcd4729138818daa95a9c62be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ba3c0397ef4c5f294405b46a2e9e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39800cb70635436fa3a712cb034e658719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be833be08bcf06dbed5c328fa95c82f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd347d401f57d5731fd1ee64528c0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcd3116106416a9e2795fe41ba679b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cfb305749279ce4c639e3287edddc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3d4b05fbecee3164de103a77f95a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481d33f151ee87f7c10d54a612e7eab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfa91a178cf7db6a3316fbc28f1e5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bbf6c6072635eb4e7e01d7aea2730727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94767d9b50256512cf741a75feb069728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5a2ee8927dd9ba812a25cee4226eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464403289724079526dde33515ff7f4b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f091691f31bde77dd95ed2a3cc022731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393b96e8226de77d75377643ede8d81732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98eaf3c9214d794032d099f446644ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa805c94934e5fabb9a071b2aa898b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd7d6db5fbc9b220b813e14f5abd9b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1faee998420dd5a667b684172d9f42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d20e017c8e4387a446ed268244e867737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3ae923b566287a6765fe7d4099ebc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541c61f49c03a1671e1a8243ed1a33a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3adf5a37d43a3c77fea9e9e5c6c4f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ec165db7a18f5a946d114a4f10789741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20093f3259c89d88b84f1765ffa9f30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06e41af5d503301553c40a1e022ef8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56778dab185db12d79040650b1639e89744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736f41cbadbfc652c4d806e5feaa4d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7342909abb63c0e15907bebdd185cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29afe9536fe5bf9bbea62d447e1b14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75e5e05cf5caa4ba4797daa992a496748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5de8f0a3d499ae22030a6fc30b663749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ac560e32dee8cc6a6ce23434ac5a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7679a1b083846b14d5232ff091075751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924be22157a57d8049d6703f043afd9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a6a6e18c1890e48450eee3fb221e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e2d856dc2858126f2e3ad480d61d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108274f78c787a982edeceb952af676755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616172cbae3ea0c8cd24ad68a5f99e88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb31eab7a26c525cf96cc61b7a9694757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809b3da94b4a5dfd0f71d26e0a2bcd6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3210a0096242e0024bd4f48b9c794759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547b03a59eec68daf9bab066ff0e3cc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf928b03be0772ac9cc04197306d0ce761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa172c6f9763ba3059fc082a95a865d0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103654ef0e5d549e92b2e30ea39368b9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9ca83215b47602766d2eb079839fb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfd35f48c9bd793eafbb32f45424d2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49855b67187d336e81efd8858f3254f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6072b20fa0f5a4adf8e8a88ad24c1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845bf4a24b00340845f08d09c37baf9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d6bbc9f361d4c94a35ed1126281e5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8b2414d40ef308cc77f095ccbe892770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a1d00637a432b5d7044651f0da796771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fa63edf3346f9ec1f2e2c2d81f925772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f3c4a6a88f651e2367f736a617986773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c477df1873182177d821ba019510b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1f4524a8c2519d8595a5f1b2d126e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c334f2e9b169accf9291d487ebdf74b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14ee8d14555e3cc3444a8d386cb49d777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912186f89b70df106c240fbcd459f171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5702417f0a36d0658bce9e34d490b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7872716e1a00d5b8357eba763f29163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9813ea0bc181c2999d20362a66de6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e42f2e889d62151530396ccef3c665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60773146eda4838f5b4768dc13b4a8996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd249e162baef92f89e9c36611f5f93e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96193c462ad348a7db783de17c75fa08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127e30be4fffc8e095cf8aac8fa4bfa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14006908b1020d5c565652a7c8b5e19d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b82031f9f524e500ef8d84576578d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7312453b03396c1a6a0af7818ae2b9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4cc22d5235c12d5ed45090757c53d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b673cfa4f2956742270f32ecde3a74a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd3d3895971c9d69e947bfe084d83515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03fc3562723b4a6b962a66f555218416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c216c7453d52590ac99c89d78c1a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8753322c4bda509ad477025848bd1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0ea7f978b5f197929b34b3cc1e23219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836bb0d6a1a1e5ee6a74f49c76675f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69982b177d60c37b31356c31e28732d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf3f550ecce1e5333d5b6ff049533d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3c7f44d472aa921cd2ff44e2cbe7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a62e29b8228a51d63e5c3b40d2c36524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403e1152e10c342098a9ccde16fd43d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d2406d7319d503df904e12b89e6a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a15f366bb65943b31e196521eeac327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb9857210a49006cc1454e00d6a15128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2fd108e80149fc75251093bc4cf4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54ea3eb75198a68c68f51f66a334f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad1954d855beae831a11a54ce102ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f0a7cc1e6ecf8fa6c7d3221cd534d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d5acfab22e74eff72a3590c1d15cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62080ac49a23b50f4d118fec35337f1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93c97f6290acc2389228f247e5540d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd80b8e5fb2d97b85a2cb7523912d8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715ef14908015ab3a7742b0da57d50637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b7c5a1405bd8bb1ab0e265ef03b6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d7013f51f79181a3f032a0e5e1c2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5c8c031e63fa055ff445cb360727b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7888cc46a28a7e9dbd1440b045d2d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c23c1ff497c3e0f69017c4cdb8b64e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13843fdf469dd8627fca7b5695dd2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9727f2a0e01e67cd0b3007aa54974b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082580549b13cc553ba45841745c378245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723c1f035bacd191d6926597a4097e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab152e7bf2441ab81f8ad5f6d46732547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d965d2f3269fe618f4c9aef6529c67d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936527492764160b318aa1057ab27e4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4422f95dd4c547da64591eef2147750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b622e30d22006a2ba4e83eb489f0c9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68240bd6d18c6c1cc3b0e498c25cb76352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bba92b3a4bc56658a1b86f7747e60a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1bae09cf2791e05b45b69f7c30f6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c76462c3687116a150e8131d634cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd794994f3564cd25e5be5f6153fedaa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8285c581f5cd219097d98aedd44f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73594e4f3f6e2a4e727b30cd330536b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861d2a4808829d0b141831e838a9ffb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce131c5fa99f8182f361945bea2e14fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaed50e2785cf6e6e575b1e4fd1412f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd8a6b9585ce2fac7a9177a200729262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d51229eed30f3dc1aba2fac2bc11d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957bdf4bffb5ba88d07b5c601f7db8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59659703a36bd32b3ee007e1adf16665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6dd494625c4d2acf8ad187fbe167a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c492254b1de518325dce0d0d585f6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcce8f22628b796b6a2a5f0afad81dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac188818bab6210ae7f42c85ca50a7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7393e658d5fa580109c46657ef5ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13511d5e7e8c397696a6067afda0e31171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b6aa23f95c4342627864f21db412072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073e2fc6637831f898c6ccf1a67b9f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24acbef7b33989dc1fd34508ed5b78574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15937c50af12bf9bf2e3a1ffa4f3f36a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89838c37cb61d4a9ff9bfc3d081388a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f256840a5682e3168938009c533d16077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220c8cb2f8372c8be18af1f59781f4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99382b8545293722bd2d7841bc2b02979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f16681b12a551a6456a928254dd91680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b5873e963d8ea42d78f3debd27fb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c209be9104921338b3a0370741713582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b3be7f447e44fd4030794782af61083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76634381b635e5370de999af3223bf784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78487c7aaa9bf56a03f73f776051a52685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b933a13b85d3c9b5490bf7e6d64c0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916762b4c1b12d176fe0230c9b20c2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de3da622a9a0f9420efed4fb96386388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058640d969c83ae7766deff3a8018dae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f03ebab1bcc30e166d3fdeda4bea890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b5a5147807ccb6abf5450192d534c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e05313da7d02ba4e9c9466ebc52d6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aff5a5677ef7daeec354b803186cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0b5eff43118cc25c21cd9c7c3f09b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a8a608c46df038f94bf8a631960e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bdd4d87ccf1a9ac596bc9a271ef5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878545d0dba60f789af786da8ae592bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5a593eb4b9a24b09820c3ec5bde1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af189c7bdab4f6de873376a8b204c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64845b19576ffc557b732a0ab601ae46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb97cbd0fc524a1258029b7bca55cfe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cb2ad750687836561a52efb6cd701102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a75ca2c2fad67e969c906a7c17b75b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb36388f268491b20aa542b54c888e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02b5485c5a694cff4933e505940a7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ff1180c80a4e2e70427c9c76be4e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83814f3be45889135694f966a910c30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364d7793e665241f710c4444e6421c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f3a38e0a159bde094bbbc97156364109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580226268f1c1c6229247a5532d36ff4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1bba2109bccca214ce8e1f528b3bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220231fec39dbeebce7fa4695479e55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a6a1d44e2154116551a0b4e62a6ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67808dcd03f288cb4dc9ea572c15b8d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e78529cf7b89053f761a972510534e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf844f359d04779803b660214d8018d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed470e19575f5bbe02b10a314962c5d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958335babb9cedc914be923213e44c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680533e079589d39914b2a410517b949119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b7eced53e2f687aa0c4c17cf4501c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93dc85f48079fe4180dcccc9b09fb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f098a3828d28fa031f5bc334cb97e23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62aaea17284dd48adbb93295571940123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735d2007fa20b79249c37a3200f82d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7284ad3143a0b72732a0fd0e08918125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fc7bd8f294df28b388cfc2aaf6d26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841b7520909b3146e1de0f3aa5126ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d220103ca28e50f7665726d19cf24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874eb791bf42cdb1b253718599a693a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c957bfe02740736e089a8eb97a18f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca936b2f1a7065e22f9d73d2f4c1adce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7b5da6a00361d075b3217ded08c2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9199ebc63a1425d6cbd1277e08cfbaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea500fbca5c055318e8e8203261e4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b6f1cbf7d91ce006936501d15e1ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154cb564440165e46c529408f27f260136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf20fb53545c11cee1ec39ceafe54e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93df5897955f8d9ef1a7bc4ddecadb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f037422f9a702652e81a5f6a990d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cadf2487b39c33e10bb6a6b13e8b9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705c0a1149e7bc13914d13d9fe2882d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826736b5da1f525e7fb4ea1c55bb0ead142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2a1651f4af4360b3712ea97b88b98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3fab0849d03e67d888f48668e8b60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798e6c1e6e2093b812a47caa6eed5e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e252a0498842718e70b99d2d42a41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516f1d2cc8a09c340c42bb141ed6e07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adf1cc12fbf8dbc59eb13b42c1cc82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a788d89bdd7ddcfd17eb1545ef5f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673b4c17d6b8e9f54f47c0e27f23403150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c631160773056524574234ee8057d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00553b4f7ca1cb638a82075b8a425e9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dce491e6756e7676eefe8138343d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15da0fc67b30fc4845a663057a8463154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee6677477cd2eb490e2fd78c4e8249155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c3e188690f494b89ae3ba64eef71d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd9942ca78c4526540f410e62de98e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9c4a46404514030cdc041a6cf2a62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6991eb458b6f026063916c7a4dae5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa1df0a9a85d530ddc615e374a14e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe0779a74c3c70bb0393ceb6606029161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac5436b70002e2d2a36bc29df24285162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90fb022740a310da9542dfdf94868b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4ae886869deca535fb076cfb25eb1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afe73ef9898220e618ca2a5191d83a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c5f8b430229a6fa901c700bc7405f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ecce6ff75a15cd049283c3d3a5349167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee725bb68ac9b3eef74f4a9ae700ec1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88803a51428ffc1d023c6c1e9c2ba5f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a00c580f276f8d05f3053a1158991170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d6db3b936823908d7206e2a22752c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b94de1fdb05bb7f3e66813f6ceaab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cde80115b9d2e847bd390cb4fbbcf9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60463816b0f1a3b60c336204d01ac1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500d9c0058387e5cd390e0f7bedf2ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5c9fec568e0073a26b3abf50bedf7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7406b3e3c4c4a5e9cc584370d6397177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db64b8d5f9adb15be332b6d3fcaeb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0126069dc490a1b69b8872841fc52ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe190b7ab34d483e2bdee320cf67ee9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afbe9fb75acae82ad6482595aeac2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe913826ceab22bf44b0fd429bb5a0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaa5f4d8404ea3e2dacbabe825c376183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804e27aa810635c47f36d2304e50202184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae8f31c116c099e90ff5b09932b337185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be790bafbf02f99992ee45607ac2f9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1fa6cde6966a2ae207571b7667183187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3d1d18f290112207dfc207e3ce6b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ccd67c001dfa42025ab74b9d50a67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564b9d524b8fb698bd0e71f2f963dcc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b67fe12661ff6e62cf10cf0ede79fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c378c269d342b52c3967295b54abdbf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74517b249ed00ef9703b521d099034a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bf1c7de412d09017b82673e09c64b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e040e7ae973270675f35fdbc6bda7c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5e0c34200f376032eee80992c038c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a72e3f2ad37c580dd80a8c6cef110197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac3809f9337370a3d27ad1054f6f32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe8162b3bb11053da5bd0fb93c33e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d71147d9e5dca00bd4e26cef0c6521200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ace16b5250f5b3aee7fccd5b71070201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec8cc825ca3e81626803a2b6bc0fd3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015ab31a63be24781143bfcb5b80c63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01697f1bff299880a7ed8c73ffc51a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bab4ebe764fe0ac0645db15744ddd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7847c624b7f8435802d62cc12a9dedb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7624ffdf223a93e9d3559258284472207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5da9ce829521beee69c068d3224eb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13a94d7c2858307a85c646b7efda84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723ebbe58bf53aea93b0690c4e40b4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b819078926161017bdbcc22e52fc70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c29d2b7ca30de0dc2377fdfe04a84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c33fd69541e6dbd68814823c54e89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14edcbc676f8b711d03aebc3946e42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd000a3db48df4b416825dec887d79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208e70f43b8c7b29997f5401dccacee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b94b32d083c2177cdc7f624141894a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5af8924d30f0bef82327a1c9d7dcf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb36a241b397bf95ce9a7973c75ad6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea453f1c28e08981384b27a574af45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea72bddc6d3512455416bf6e793b419221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59f56bdc56690df5195ce907e80234222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bec1d61cad38a3d425ac9c6ef0a9ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcbaffb4b802017cc5ece79587a13d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c12815434a2c68f6b87e3bb0db2de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a16e065bbf7a6a91faa91ed3e44a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05461858c97daf835275b8d07baf2f22227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6340c4e3d58bc5aef303de726fe30a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9a9817e609c70e430ede95fee16c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe528ee4bdc405046bfb4f19761e2ccc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64ab99202c5a2e6fcaa95d4c1353bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08103ccf464d0a8c834b48f50f821dd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2046bf3a62ca82ebad00c0f144511233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c7f3eb6be302973d9f1878ee2b2c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923d5187e788eb3885b6029041b0a9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96436c920f91e087b3d3afb71a36adf6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7751a37987d07c3e30c34def636065237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189718b351043758b0114fd1fc58709a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacb931883ba4b8a6cf22478a734d78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c436de5269b6660b990c5ce1ebdd08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b59fce45a19d803abcde4960397438241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24244ade8a972ccf181ad200e5a3aea4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a22e62f0530a14d66eec3ccce740c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93cb52be060233099370ac54a44637244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e9af8e95ee751b5fc2fb896a8ace5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0eac4cb469a74ff8777a733138ac4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ba8b701bc854420da47c0acf3e311247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ff25241b31da13063f92c2f09949a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efe1cbd665fb2ae67d072b2135512c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfc9aa292606cf3b32ae5a5b33aae6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca4623f1d35919fc6790a63faafbfe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa06eb6136c000fa466a26f9d32b0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5afe9ca5e51f1d701b43b3b42f9d66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0d954c89c7d447527961d2ed9f170254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd167a4221d9ecf375abb5c61f83a592255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4da02e34301e1918987059573851ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b60a38086a8937f80673bca1ac014b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875cdce29f7ac2c4a64b5f49d978b6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae3f9ffa2ed60ff3346c77e2fced8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e4530d40b312a8faf69c28131c95c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bebd09bfe2a430a33333ca554275e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341332c73b94b570ba9f53ca4e2838af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f33884049ad233a69b9849d1f567d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af122a89371f7bc83425ee77338458264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf15729d87a9412b2f9d3e4ecea9df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12da292033c6a0fe8b7982d8c1f9ed8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353f5aed47c338ba2ee34df6f8bf48e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caeea4a7afe820c8f82c9035078135268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d034ea29ce2d7a6c33c56f806eb0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741c597ecd6633b52f6fe620ada97fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67420562f84b0055c5575c43364ee0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3828aa26e01d33c6138dffa578fe99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90261749e97565b0ffc6d42067c472273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb339b7fa19e0831d7d913390c0d3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e5652ebdcba4b360c368d2e0bfe25275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f899b9526ee1e591e366524a75d1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302ab49745c09460eaa1994d480183d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96b365f50b2af660fd927f123119e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec7ee5c5b3a8587f451edee654092c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406698e325805a95e7fa080104d7983280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fec603327b39d7cc04d5274ea15a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919d021f54df6c8d952a4e231fa3b39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56772fd0f7b0c17dbc50434e3355cc1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389f1ba7aafd745f72f79fc8e3a0409284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a9d02e019901a2393975ce8ce884e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1554a0859326b50b6a24ec2cf73f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5478d765ac240a575dbd82d2a0197287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a19db1092f79c31856e22ad1dee8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb04fad1f7529f2f7383a2d57e45f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44b17fc56e3097dd212da38f59c5a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a9620a0900b06aedf15610863d8be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e0b9aba545ddb065fa3251b538cd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17302ed12ca0ed40c996c72054113a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bfccd67ca0f6f2e31b948a35644ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f5fde03173db74a9755e6c8ec1f12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e935b8b8d6fa0aca085dc65b271d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e466f0e9099fb8c7f61c4a02e1a8cff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e61aa1efc583022c772825ca8129d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f93de733387bce01ba89cf6e6866a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a426e59fc67a2f3d87c41142d710d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcc9f3bebd0fb81c8646dd7e56ab4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443287971acab9ed97637141d223b171302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bfff8477af467639307ba1e068844303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41d6dc4c9e603518c2aec3be4e9e64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b02ba2c466f76d6e7222233a56937305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed7376b87fba9272af117ff504b896306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540853d48f1c7a9f2c775c6de72d40d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d46c923c3a785e630fc367a81b378308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5120d7c400a9f82bbeb734dee38ba8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb450ed0069c606274c820c344a1e82c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b2bcb2acc2e62c8dde82e0ef64217311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa82d839524354ab473817ef891bf0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698eff02653b14c2eb117f31965b4d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd05ae600b02b64ddf4508aebc826c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10763eb625abada077faba218fdc00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdeaab03aa484ef4121c49b78e61f04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0711982c2d9544b5e1a16b5f3798db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6ec6350551e0870c68baab18c4b6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f20965a9a4363cd9eaa296eb283b3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55085469d5df300d1afcdb7bd7890e0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14403a9024c6cd446bb8a56ab9685c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f64701e5c7b8e4743b17615f161ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141549aa33fb48ab6459ec810b3de55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5f301710513c3af802a4e3a62b8e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775175fd0f38c35adf9f3403f43b963325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d361cdfef7d30c923d561f4f143399d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ccfa9daa97a0df2c7eafc73ca47a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f784bfc0dde3a7eabe880b7089473b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c75d4d99076f71e095e6ab7d322700329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f15186e2204b50b5ac5efbe1f30c8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dbce8ad1930c33352976124ba300f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889810dcec7e17fc817a33b2e71fcd2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7cca4071a3bfb61aa1ef856c105ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de69ae923faf0b6cfb67811c39e6a65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc4c0bf416793fe8eef15e256325ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c961dd2bddcacb75b5db54240dc7ad5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508701ae7510a951be25d13737d96ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1ccc7005184c2620b33a17c99ff00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda5504121d98ec6a378392233db07a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e6ed3bb5aa1d20c251e2b103966e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e5bfc95c6f147cc5fc5b53f72ce1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b3a286665bb17b9d0573fccbccacb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd385bf7aeb33f282656e82bda4ba4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0d91dcd12a1915a4dc5e0a4986734344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5af4d2f961d75874e72eece7feba32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1e8e255f08774457cd26eb46ac72e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca08ddc426ce2b63d315c75953bf980347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba65d75d50c9755ed33948c1483fba6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d612371f26dd29fc1b7b6fccadf75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0db9b1a21f0e9c9602d9445a633c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb567c052da1741cb32c543f62d5b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281ccef18aff63c255e8ecbccd0c751352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6574f1bd1d2faa6ee6e44c095d8c488353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b757910df3a6689c867fa126e42b32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f1c1f14c98729213a5e2948cfa1db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8f617d5508c75643d649859422bf1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8ede3b3492302ee4bc5679da12601357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab6d9f6ed6fa1db9b3177d03ccd5c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74732800444587d11b6ba34519a47a89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933971373c478f13c99095ccaf28a9f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4536d04c97c6b89da6f714428f2a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29441b00ffaa613b5e6cc817c9225901362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f0281edd7833e89fdf96cdc40e0dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01249beb60ddb30863bbd64ef709e7fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929045e9a2fbb5fba807b94ddbf1cb7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52bf186da4349469c13399bfce80d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e720d1e8b79d9415c69e57e18d0a494367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d844149022c25b0ed0e464550a266368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878833ebf2dea77eb03e299d6cb804b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bf971d68474bf5d2eaf2a5bc67d76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57deb411a0f95861cc9ac1fc9114693371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a7b667442e2bd253c1327b59af957372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f88171d0d3bf8f03efee5d515af54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e5a81f2637f9b896df937186f4185374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5322209b87c28d62b016123ddabcb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1623e63e6d953579ffa8529b82cb8e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3fcf893f4798efe8aa74db38fb592377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024da1f983a879a423bc67c73ec69ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7059bcd03a56bdac9186305fe5b803379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e143db0e4897fd531ef08f95f8846b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc479015b219d6dcf53b7e7f92ca4af6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e597c83f3545b77502efd15fbdc5bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe71bd7b6e6cdbac87704f7adbf083383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b846452d2de77a8e30bb45a8aa9f07384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645c3a77575bc7a6733eb81423fa78a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b927509b7abdea7ec633d6bcfa2c4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf8d508d2c47b7ac86327728df46dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e449f47e3bd1992f23e6a9a4c6566388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616d945b33c6653342308add1690174389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce88ca37a52e5431b6c4e176ada8db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68eda59f6075e031f42a5636f853eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcc652b9c123c912ac2eae6bc393f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfe46bd412b848a5930a808be6869f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df38ce60ae9875154ca66362fa4504f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddeb7b9af8d72661b11562e24ca065395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34fa26d8153e1fbaae912c4d570e6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544cadd6d10b00ddb4b2b1e85238ee9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fe316a019a07035c8357e814cc703398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150f1b7b2b51301fd6cc4235c55ab83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7142ef61c5d88c899120b74e6078b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0613386ac7cfd48a21ed77a4c987ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9763ed372271b1b4ad5d22efdfa6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5911996968b2d1ba1b46c057034e470403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b88d3bae51eef7292c51c9c79bd36e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ba5c7791084c7cd68307a53cb3311405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726c94e7303cd49606c2267ee544712406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded299cd993694dd9a8c1feb32696718407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58845439b36c1046a14e795bb0847d89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88363da1cafa962ca9828ff85325868409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27efe540442c969b5e99d7bb703a30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedbc8b4be9d64ec572a4244e3335a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8910a767cd94f31533b55042d6c052412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e264cafa095cb22182652d09947f227413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa8a8f420ca0868f4574b49794d0a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e92cf4836042cb988fa3e49887c67415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaf75111f2fb06daa80fa2db7c1ca1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d410e8fa6bc00ea9b5181c4b51fdb5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7258f1e19a110eebd3ba4a25d9410418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f23f9d926b208c761323fc2f6b83a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568f30458957d8f59156ecac1bcda56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d797ad1554b4abaf7eba8ff714ff10d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580b21266f86337ee189110e9f8058b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885454bc945fa94b36dfc807ca81b455423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7e35215b086825af47da411b0ae85424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bc12a6b2378bc15f7bbfa55c990ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42ac53b251b178bab020ccae47fd3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba2022799580a1901195b28ef9754b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a93425316b54ce82867044636d0eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6932e3611bad018ac8dc1a9b8bb445429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8df4eb3192b861305af0bf203e92ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a851ca42ce35d85c27a4b63b6c5ce02431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5567546532a681a74fd8d8eec6ce1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eca63c96d82cc59b695ccc22693866433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb26e14a174cecc0505dfe1f083f147434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d4658ee63e51a060093a8f20d5641435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b626be2660fbe579cb32f7a59d98609436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6622e7d3f0272e37724d52bebc0d9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf351c230c160a216afc5bba684541438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271672c4308628c8698791431c820d0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8014c2f09135769d6589183006e7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909b2b59bdbb942713c4a73555e7083441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcb4a85ff9eb9cddb6b1b6863c4d3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d6172b2ca3be2e2529bf5eabea000443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4f9738a45315d7d402e8a87789713444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce1273ac6f17b4c073d412e8ad3cdd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5102b6b29eae7d88f41b57e2ace2eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc25e6d4c63ce414e2a1a96a3e7d78447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24ed63f69732454dc49a0426252114448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0824ce27c285cc0ff90794c24ffb3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e60c661066f566903027fe2c90d038450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5eb38af98e23f6f31c9f181089be3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d00a94de0b8dc18122181dc009aa8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd271fd8027830df3eb8b77d8da680fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477c317486c2dd9b58f61f23e2b1132454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bced7db07466276aa8fd3e60d4352c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43446d75ff5a9ddeee37536b615b876b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2e45617a2000a5d87415b19f73ba9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d8d5be3709e51df206cd1e40e5bc0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad86a5253cf1bb50f65b88f78dcb4ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943d37695a7b05765862db56f25e261460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914d22c8386f4618b0e087d43ab1cfa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a026d04621b6c0234fcab5b549166462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844db8e281cc9867d9b041f42a6e5d2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54eaba7abb7c9112efa99c458a7c53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b740a042cdbe9e90039057099d0f57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9b110237b75b60514a422520c06cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfad651da688dbea88e4d71f1ab1cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c40538b71c578ac1dc2c5c8ac1f962468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af3bcbf58c38dfe19ad49dfed6b821469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a693ebb79703f98bf781eb288a8bf33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28bd035bca454d4eef022234b979c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1906ccb54b18873f733a622fefa74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3a5ee6b1f120700bc9d83227701a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409b540f8564e3fe35fbf1dce69434f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8222bc0aa73ad5d4b0eb846a30b051b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc1d8b0da7e7e3078ce2fbc9daf624476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6a539a23c90843204d9b5b9fc250b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bed7a0df72898355b0e5247faf57e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127041191c293f05f328834c9473fcc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c329ff048ffba81f40e860b5c00e219480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fba0ca7183d05ac44cc2387fec05fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e87fc1680769b9d35c90748bb36bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56d91adda1e216b7bacc209e698564483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163deddebc775d2f5d892023f26fe93d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44321cd2e43438dbae3df6a602fa1e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b1c00564c06d226c9da0e8d99d433486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1ee01a6a4dd43d8a5b5ecba5743f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a45b33937f28803e2df7e52fa7eba5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a249cc660a749b4d32552d1174b210d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa6e00d08404ff98ccd35d7f95bf99490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a55954ae968a9005ee6a7e13a39f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af64d40d69f90e134db09c92dbf7d25492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c07ab0afa5c76ded6bc14265ec10b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12155a6ea74d5d5daad3e078fc6c9344494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f375d49c6afb548071a38e336234987495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e009ca9742741a918f58cf433ce13496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06497587a483231af998ee5afc2fdb32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f2b0b2ff5f3815230e0e50eaafded498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e639f61553f8a434ed224b02c0414b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f382f361350c43f1039070b14c211f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33726a98cb78eb74bee34357a467ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0512af25d7fbaaf769ac3ba9efcb3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7bdd554bb43965bebe07b0374174e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e4ba0a9886434d92e62f79465132f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dd845dc6770ea7b5964409e41a918505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dbcbf0c50ea9a8380193fcae2bed1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f1f126434626077980129ae2d3e97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bcf2d0ecfc64a1258c92a4c5779c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe1cfb38afe2a0c58692f8f6590d65509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d200b0a15f956d728aeb8bdba43003510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63f728c1c6fff1518616d5db24f45f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f06d67839fe5916dbaac253e3993e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaa827f84f6bca6f64214a7bc2f128513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414cf72c996093aae5163d20ee60325514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6c852c6520e15e26169cd9bee63f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1d379485d09337239340a51ae0294516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee31368369b0d2ddc57c912488c5125517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e65ef0efe5df45d35f9cc52bdf8d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d12c53f9bf170b0a0c2d2006fd4a34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7ea3f62556fe5ed51bda4aac7fb37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47699e9609b8664486231b9c51512b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c5d487d0cbb880b205a68dad4f954522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6795daf2e7cd22df3435611783cc59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3157691cc0c5bb8a1c3d64df10635524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d0030965f36743e1723e2c770ab12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c59964df88fd6fe11fe11fecec4231526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca071e4c7a9d0ea2f8eedefce611beb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2b94bd9b39fed456fb9737c21b7fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b13acadfbe60369f511695e8682ffd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4884f662b59476e951771a574f05885530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebaef5be0af0cf3e5180ca5c59f472531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0278ab2d3b08d84563e507402adab6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3029cee2c9b56ee29c1365505e854a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42ca9196438ea263ba7ceb0351171e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11165721adf4d5735a5bcea6505633535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd00f090c061dbf018bd2efbe65609536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795443174a50e72553cd4b401e6b5107537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab5da9364f06706ff6333a6249d66b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e0a6994c505c8379e66224302ff3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b961c0a69beb3d465597ebd8eb730540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0df8713cd92f76f63f8278f4bae19541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9c480a4d5981c3799e728c8b3b523542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99eae414eb210d9d927bb3ddc98c96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116723d6c675a10cdfe7e4618c2acff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c55d46a9298e99c8c24a5ab9b4243545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273be776632c376f7ba80c2437ea716546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83614b1a4a3339ed0f8e14b5faa8d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ff9fc7bc350007e787694bc058e85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b416b2153a51b32e0b80c95c97b44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d54c942fa807a06829a52a8c360ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdff41459f74a0fd3372203418bd9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e2d7f93e610b388faa8ffdd86bb61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d66a40f539b5923d5ac94976e3fd41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd13fcf79faae1b80a230749ce13202554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9a6a6e207bc7ae302e6b35ac0a956555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72277cf60fa11cbf8e007653c4aeef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a33dfe7c1372b9520a83ad83eb55bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88018057efdf47b6475d4089956669558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7e3ac9a7303a7b3b48d0cc16eae67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af542a1c6270206edbc01e4d959c7fc5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68b6066738f5ab39ec87b11f05dee5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9a58ba27d67915a1999ee6579222e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabf6677505b759942b4d22a1a6450a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c577ecca5b9b662db8b850e9fd6ac5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f4fdb13ae2eac4e15f4ac65de96b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73839d0ce0e4524d4345de489079cfa3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698673dbfa54f48be7c788e2577d9e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae358a62fa4cde0616ab213ac099bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7d165094f347047cc0ec6a148f20f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bca0034af7b0208c15eb68a664751570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a178701bcdad66c5e57800eb5fd6d0f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b5e80470c70a17354fc2500575702572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536a098472fb8e7be4ff8b11ac11cf1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b918fa20ff3a03646a4f4ebf0d87378574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe75547405730989cfd617b85f053c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca5506152c6d8a269cc94882dad644576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab462512a81260dea4337907364e08577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffceef874b0ad08ae9cf28bb46047ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365d355a0db3f961529fbe8ec98f9a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496fcd0696d657482dcde3196912cbe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946d88e0303a2829828607eafd492a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6d733bb7a531626b6d6833fbe0c5b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965dbe7d53303437524050a769b8e15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dffb6c5181a234e5fa2e80ba7b6dd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faef445421743059fb72442cfb0a1f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad3ee671520ab395fc55edff78c321586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90db35afcb51dca5edc771490813a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014529a6c7f31d080eaf7949b36d9dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5de1f8944ef635ad0bf7fe9008e96d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8130d76748d96ea5706ad493532bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2c401ccc7ba11dd1a4423316ed3ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15cb2522debcb7a062387031418ceb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee288934f708e7123a659191870060c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae566f369ac40e9a57d583bda2daa057594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aee2bc41e8177ce8016a0386a66e39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52874f4a5b267700482b8f9eec532522596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744469bc2df286124dc169bdc48be632597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594d528192284c0ad672628b4b0229f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e0fe74e8b9a1caa49af4638bd709a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0646dc9c8249b1b720810bef6ad1358600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a5d0e4f1619648e449265cfd98cea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127ae61fa114538f9a1534a9739890f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aafb1bb1f6880fc456583ed2ad5bd6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44041baa15eba84c05f7e10ec41f0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f36751fd698194bec0643575367f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86771faa47609dc9116c04455a1c4a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4724ad0fe4dde2a2f0daa624620323607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1b583b99842bb3c7ff7215f14a337608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3fecf011a8e3ebba91350fe133272609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137841dda76ed7311f68c5cff197efc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03471e14efe7b2226480e1d02f9ef011611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976ed9f445d0d8d6e46f89aefc510ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bf4c883dd751ac2658c04b9265815613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcce93232baac5adc34362faa1060b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121855c245a62daa8fa7e883ff916b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7a1d3fd060fc5677f69b4eb18e0eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50285a90c1b1640187bde41f8f919678617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c99778367e8d015b5d72dfce759b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e83a13677ec9d1778725ba721b6bb9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e3f53206a47070c006ff284d9dd93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df90cebea3bd04861e31f352120dac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960736648f5111b8b89195e4af7e939622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd2e77128798cf732516bf55084315623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6b2f6276d6e80b2fa74ef05d21a92624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82948c70ae1926521d0ba16e8c9162c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e61168eba79c2717340c30691b16ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ad9238923ba84f533b0dbcf9a8478627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccabd08e2a49b1313ff2afdd220ae6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50479ba5516e4ee2c74dba15f0a44aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60e1e190a5605329d2b4a13a43ecd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c913a1e0abd5ae050f2671dc9ed7e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddbcb011931995fd091e8ed4d644bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa6bb8107bcc12eefddb14625172dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dba5e2686025b956de7c26a4e4365634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e308730ab3221b432c4f150b5a1ac3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc08b18bca26843aafa2a54db0a793636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36443b55007bfbdf9537543f4bc085be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2ff2501cb0c7a19a4b4da4790df5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab761ea920f586e195077726c91d36639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccb6b070261bbc1d66b224e0652d84640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48e874b6329392afd78a07863c0486641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d50482332b817de6f2110004a3022642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc78551eb2dd90e49c1d934a89432fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1fcc852127f30dc3ad6f5632085a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e3e4a7f469fec3d4d60b3f49701da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28947cbb3761c9c1784a63c1d89bf7f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1cdf3d22c32304a4ec2a85a73313f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290c7e9af1e2014240d88d16ab5adf3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db17965d8b514e3ee2753760fa1f5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f3b315afe45b0fe44c27bee466c64650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaab98eb5e0d728ca18a0bf49689573651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ca961372c6263492a343ce5d52760652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c0f9dcc2ea1fce3631bda2ae646be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b3d8a18c46663a94d55361b5237e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d872c731b446d51de2854593c5d1bb0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99806c8c687f3a793d323dedaa86b16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b539b39cf4f09722b7d30867f75419657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a9c909e422b77d08e99743a829696658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204deea78478ebbaeef2516efc944d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447c29395cfa96870cedb4c12026645660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a93b6f851750a152db36ba15f698cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061163b6f2fec6cded3a621bf4332821662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49171078b6e29c60a9fb3ec0bea662ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06966aab86d665079f2fcb3debcfe6ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d80d0fa54ec659c9636c6e73abb32f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84539b61e39379fed37769c1f33bcb4f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1e856393e58460b0ddd518dfdbd04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6984d32c000e00378f5a2f64439821f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9095e88d2fb63f7a1f3dc63eb92637669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee3ee520e0da5a6accc4f4f4211670670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f56e0ca3cacbfb64efc683c1e0afa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2976c170218a0b99e319d1745e3d32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df91e8709758e11bf6d863d8a2b2fc6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358f6b2303090a978895addb8aedfcf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe636d3303bb83aa8ee07b3096a6060675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd55559cf5beb40782f591d9facd93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685595d07cdfbedbb432c75d288e3db5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e9e770d203cc71284864a80a61468678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137372de2f13029b395ee2884fa2693d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abcce0c3744a9a436375d5b7be5ea5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6543a9062f5746e5fc0a8e4b387da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3051ef764d7ba62b24071087408a2b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04590433aa774cd044003761e3fdc70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3c264e37d2ff22661f16a0c902f57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc3029620fafd974966a00a0efd247685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164a1a7f20a093096e8ebe99735ae92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3d6e08c3135d785b15070846bfced687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7547c720e2458613dedf0f6719a9a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dda9c2015c5bdc13fadcb8acee265689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faa36f397dc8abde54690944ce1cbe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6600535ff35506858170f695bce1ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df016374dc6b70dad36afbf9beb15b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967238e2f5a8379109987b00b3ab1f6e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca292f7b75b880ce511222b2599a242694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f1dd8cc282764cf4de0b62b716cf8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fc19373c214f6e6637a86889419a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ee49fe17182d12dd3e824bbc762cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d4b6807a79e3f0e8451743babb72c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0249d68b0c18408dbacb7cf9ffc5417699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63170f4017618841c932979f570c3881700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff984fc9e5a87337aba004eb0042475701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74010d3901c41fb7505ff50af465731f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf00a645c6571b4b845d7ded3f77bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55adca97d30237bc7941475d05c75ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb403729e99c11369504a27a664be7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a8b73cc9155676ff854b8401cf270706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961068f90a1a286fb4ea1f42636a822707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58ef6b581de08687a406e0220e9e40708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66105f828646e8880ffc916103c5b320709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8080fe95e148b962559f7a6753e39f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837d2cf9cbf27d13bb684c76e82072d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a73324563a821204239e707d58ae3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4b0e64d3e3789352d1e9df35ebdc2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508008fff901a3c5c47c29ba5b3664e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11883a847f21581414b992b2a0550f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b518f4d59f4a2572290d6c61f02e31716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4645ad4182db73e1256fb4fea0313f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1a4c714dbb946accc9fdba9d8be78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc532989dc1a2aa3382d7e3c070ef6f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434061549d08acc93cc96236d104277720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dbfee8551939888735357d99e08ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871983fa74a750a663e238a48c872a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9430487bf74788c9fff4179495f37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415fbda63b8551a8f5ed1c2350671df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4a4b2628fa4147b3c4b6c9188a52c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a12016bd965579ebfee171f81f3558726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35de7b8124069925a232f079d471026727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90971f65e6412d6b7235d8933ec6bfe1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b627d5db025b482d144ed2fb0650f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fcf72803c9018ebb12e0a85198066730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8a5007d760d929772e111842062fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618e512cd953dbff04ccf9b37ccc590732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354a50679da7bc301ff2f49112794ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c488ef895a4d456a086d6e6981f5995734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3f625d205d20e2cf00532d467b183735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1fa3493d3404fff9d08ab8b7f0205736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34df6aebacb893dca86c5d5426d91b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617a8bcc7691274144991ab23df3637738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedc6036f7f2263fb0bb382cf41b3f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a521ebdeae5ab5fdf1c98ad66bcb87a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173a3193b359eaae5b1f866b9d08996741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9d188b4a93d42571e9d9c4bbef575742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241eeafac54e1a9343a15a7167c5973743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9a756bc94898f3b1370b97d5690f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5842a84962a22cf07633460b5fc2c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683ec50b74e3b6e40a8517599a7f6ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e6fdbff9819a21ca19a54deccf9d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550de9794ec5b759d4f6a8ec5ec40046748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc90ff113476a16fc57f059554547c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d0c743b65aad52e4ad7d008b7197a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd432663ec2a99bf210940f547dee1a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb984effd89234eb6ff01f198b8fa0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f6c36013000c3904ceea345d85565753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a02ce545e94b4857555dea012e2936754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dfc9d15ef4107616ca2137eced04c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fef5b2de560ab43027c1066f2ea9fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ce0ba7f285be984bb54f740e9731f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c56793e9abd3dbd688fa40ea79a16758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208bba841d2963fe1ee25e897bf1791759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5f4bd2b00d1dcf1a4ccd7d44b7733760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc15bd8ed636ab1e0bb4abd6855f84761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9d80430891308c0c75ee91f807934762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4375791a0e969dd12bc3166dc28365763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0811cda31f727422eec61042b8b6cb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5abb4586be8599d2f3786273cb6b8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1942c15e944dc15a06caf73caac3f21766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ff7b41812fdc171caf67fdff0dbc8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731430ae2f537f517cf436addf6e58f8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de240740c167ac7937d970bb8aaacaf8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840015cfabf2265b97a568510ddbafa6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8abda7e0e9e204c1310d908134ca07771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340616fd502ba55574daed6a924797c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ee2542a11b8cb88b928c7f60d673f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ee00e88233dc00987dca48dbc578e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac44dc8a1740410b10677bacfd251e775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12122,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12212,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12397,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12457,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24422,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26807,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30693,6231 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>778</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>1024</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1027</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G345" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G351" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E366" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1096</v>
       </c>
-      <c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1094</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1122</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1165</v>
-      </c>
-[...23 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>