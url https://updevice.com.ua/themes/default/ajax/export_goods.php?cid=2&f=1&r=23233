--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab327d49eb9f460cb56ed35d4cdd161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d01272ec1a498b860a685f40d043042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4add728f160cd8b9d75eb79788f0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aff94987c6aeab42958c6c921703ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a24e8f9f51eb0c1c937196f3a2caa05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e6b2a10d194b3104e1860d0489bfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01983c646e82c351cd031d8f231cc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d318ba70a68fa252fd5503564e350f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6b550eef8621b977467de60d4bc469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae3187dac14862d3334dd811a6282210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d279f20aa2eb7f0cffe873a33c62d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721f8a91632016de0c689e24e0e8c3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63479588d0ee29594125ad9dfe228a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a087c25493c1269934d2833249a5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aa0deb42f6a5fbb8486dd8cad027715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43320bb196ed6aa39978e168d1bd6d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2671ed6f9d6df518658b6bb57c0370817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a36c04849c193c273d796d15e6b3cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8012439a775a0ebfdb2afb7604038919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538fb8a21df3919baaddeea81065b8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c526935a333b72b350f9286ae948921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3465246a0a4a3fa48b96c5d99ac44722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b05d3df7dde8290bab04e480c38e5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd1f55f963a59f817c79e0dc16ca9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262aac4780265325e933b80145e6bde825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c125f73b2e3642a67e5f38c823970b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99aa83097720c7ba250b7ba36cef3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65631f17798dc4a305db9d36fb0b454228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebf7322c52584d2607451f360079d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69d4d477fc48d1217f702f7b83dc2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e9dc51a3a69034c9839580f6e2a4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38646156f1c5e6e2f10fe49b41373332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd64234a13342da9b2d9715664a959733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85007500be0505dbdfe29ccd5f8f506c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16833309d736ff674c413fe9bc9fd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686e2ed6bcf553b0941185175cb1b3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38ad829bbc5fc6915309c5c2a7eab437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b5d674a2fed36b2e0a7ce190bc25738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2c6b31ac8538bbe6a151cc1ba395839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bd26501ef410770bea261df553e2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691b1471d4d2288eb06158a42b7bc1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890c1fbb5227f930f3a847159cbf35842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185745781eed59571c43e3b64ee198fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237365b9a63ef14e697f8d00deb659944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a764027ee1034980e7ddcfa6fc15a3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b823ed99d65ab197a732bea6d0f02b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e86d079ce89b122b4322476cb050f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57127f9ad2e08f76bc9343ea0305a0b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1980fd7ea2ae6e23ae85c46612d1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c2f058ed97360739bbb19d141faf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a62da9d8b2b16e878ea6f1997ae0a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9b96b1ef9818b579a1d7e83f2b5c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aab292823423fff51650c4c0baa7b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a0590d7cd98d8c954a8217313cbde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a217acf147d6f31c42c021a71e347355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f4a5efedf5d96c56ec60fa79e34d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b12e8289fa4dc7b2577881b55ca8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643593ccc719303f07e063c2dcc64b0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e95d57ee295e5a3bada89d1a7baa3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4162cc90e17a2ebd11a16e6d2c561260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d403d721a0a7940be7c414755a79b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ae357ec896d6dacbe0c59b7d0821a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf08cd9749b6a10ba3bc3df52f409963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51025737e1376038ea96aa4e4c9d8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d099c2a55895c337d8ba06e7d668cef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fae45492ecfd51fcc89d0160c1cae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed87f3aec058bf1f6a7c32e4d49d5cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83856de81bcb85d4adc2514673123cf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f37e9c0310b282bd33493072d6d2e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29746a631e6c040a26f6b8d1707dc59570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc6e8a1d33e90b369f39249aae911f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c25d25e413e0d11f1f42e65982ae672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5869eaae8c5ea5386a63a5dd1b261c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab89e6b0df9070327f255015ea109774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecfe75187e8e571b43f17e23a303ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040db615b15b3df6b13ab3b5148efc9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496f45eb56c004c8c4313562104fe8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d4f65d3a51bf707f2c468ab3eeb9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd324824d8b1187ece69c70f9b8f565979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29371cc3210c4506e8681de0261e02680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc71d309feffdceb8297324d8d0670b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea05a5f746f0dd19d62d177c883f9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970561682d1caece9da72158302c58083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c98ae65256429e3f20f790c6035ce784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c276473fa809f2c038e927af51a1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b49491f92a6c83ca7462c772caad2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775271d8f2a1089f431db36a662f527b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147c4e93c4aadaea375098076e8429488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581967ba7e9d5476884c587c001d03f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b40d952bc4fdd09b51168b8676d19990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca8d3a97ec32297a1372588957be2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e566bdaba6d930d9ad3fa1d031fd6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9d228640fde72b46a66ea8aff939593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624176fa5b150fe4e3b4257cd390be4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addb421c3326d167315e3c7f07b90ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0668c343322316c4f74fe38e7d8d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969aa5c2f043435be5ed35b9ff1374d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce04fa9d3ca7f3d9a373d843df307b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170a34640007a4a5c6aa5a2e170160299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300205e809ad89e93bc0bf7c0923c33f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a786f9e037ca8f66fcbf757528a884101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382591aef4d18a93067d24ca38e1f482102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3d1303fba3f22477d97f7c1037c67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ff09ca479aee6a455933c25552a1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61b3950ef26ef2652ef5fa68fe540a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b34cdf7a9a80a0c313a44c958a0270106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794a82327a0a16112260afcd28a23ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64829a814c2c6533c6b96ef438ccccd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06da345d1b25ad87a8ac074aeb20c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bdb66642cc6ad1386e30e08e87c5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da8acdc130312c9c1c60c94491aaf8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0342efabd3ba7fb312c14b014c263112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e51d68b6612d20c8fdde930f96f89a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a61cea4787e6231e3f63df2872f05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58264d7571adcbe769d811aa32bca953115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93208b43b619a3b6a9d999820a34eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2f2d35500ba6b0f9e45b61a3d998d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432cac1a1da1b70d47cc5d47f276a5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10222e09872d64acfcd8d390993da56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad03fdebd47c2e58ff309e97fa1388120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf1ff8204dba8dc1e616743c658778121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b568927e518e22e349a0d1aee13ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b528f8d62bb0f402ce247d4dc2ea5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12362192c4f23f32680e58380fa45b2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c73cbcf4fb53605c9eb77036d7103b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492c2963ec9c1ad47db5b7805ac9bcc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d9e0f1e4431080a6cf1f586ad9d9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8e340fc9bcd6dfba722e3d2d38160128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97da24684806c4fff4651b24da007f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab369ae9ea55a460990379b8d83233eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed86fd80585aaa969ffd1cc0288cfa3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c5c3dcec203157db5ecbd278055b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd797bc523516547179bb8a9ebca971133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300573723f70887b2e692d2eead03f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213668354ded410efa14692426e30919135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e20380d84f0265a34e18c52090c706136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443bbbf6ec6e9c228bd2c7f57f03f87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce30e7f17d216668dbf0fa40bca88f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f601e69a1b2215e0af3f5d580f943b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879700b588ca40bbd32441f482ae375f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d6ef3bc197e8b777268aff80c0ce7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879205a3b3e49858b8ad163dec9a1a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cda8a7c013d850a3ac0fac01156332143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792fa85cf61ea0fdb5c8a05a13a1ffa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204e460f2b43e059d1546d3ea231c0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1093751f5ddf37fd445000f75823c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29423b68bef20e36a845588180bf176d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb937183c4361214e48d4c90ce78e78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2546a7ff005cd95f7ba7be817bdef6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e161878f078c36ba0d66154cc11af3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd0b89323b1f76ff91fc5bf4de82e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26c2e82d527920e8575b8808e32134152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a473400cd590d24b11bb188bc9d26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2391c926f7853de4442612f5b4b68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243172095fe03f76dfd2261c77cfcd9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b7ef879502a4e5badfb2bef92b559156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d46fba1f33e85484cb284be0cc2082157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865c0b30d7476c3affa3487d878272b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0bce9f42fcc6f496b96ce44669a8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172cab1308dbb8cb66d8afa0eb3a3c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04030e2e0d521e761ab5a83722489b11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45ad9cb686cdda235b34dbc238efe9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b37e808ea0e7da147308dae59455f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df2ff915bbb9ffb051100a477b5a35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7b9c87f17574ff18d368ced66c049165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5175fe32d436585df63f9f0cf3aa59d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fa7240d9a55ecb90299a683744621167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7e83a95ea7d126d9233269f9f51b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0186ede92e94660cc747e7ea697e88b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fabb78266cb49714d52f24175f0f0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199336d2aa94e05ab6909742112889c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce028cd1c5728a60012a66f7fc9240172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0432e452ff64482d8a68d072567988173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7936b34073e69aa762161ceb163c41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b64ca3aa29e30077afb38e7d2a25d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48bb13f8d0395f3c26f6b1b7c5bcdd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f30d6385f27404aea6ec34600a234a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc814899c435974ae8ac13e0551184178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bc501ca05f634cf82bc802036c0b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85385669034ef4c4b8048f554eb74b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69cc9cc8578b6e5924043d2f18407e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aa10ab28ffcaa3cfc6bc3d4a644f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfea20fd3ff8fbc77829001db886a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a35587aa163230bbca54f7c18c7ff3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877606d2f7709f2824124a904d514d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5381555e13dbb8878f2a40666c2d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031db4462400297daaeb33be6e9777af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e58ccfcc681fd511cde4b7e90e1b6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9684f6562531679e36c464ff4589fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31efb0b8799618f87bd56fa9812a90c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4370b548a8c7b309cfcaf66a5b7132191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185c388fc9295dd4c21b3d955535334192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b5c90b1f814eb0799d21329a32bf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162df1278e519217686146990493ea4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a66711a1e27f87a10863d4c0c068f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8af8b8c8c494129cd3c13fc29f9fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e185fc014588a5fae2b24d8a43270197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d394629b75d06ae6285a9c15745246198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f17e298d2e19515b5d741039ce36d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceb5a9e9f5ed295fc87bf8e842937c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ab4235e560c3ab225a2c90169a293201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8a4faf9b4d76e4fc8f8ed6299d996202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7628fde0fc9eb65caa8e6140d4cae8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f996768af59a2938990bf533b5b837204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37662045873893e86bd26466f6ca0f01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc9d6567fdcba3d73792aea77cad5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada76daa2827cfe6a9267200a97c37e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eadea148a4dc3e0010d364ab76b59c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2a268dbd00b4a37c7d5cc996cb3ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee9c3b8c48ef884c64040931b53498210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8b1b986327b4e1420acc3dc318574211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5d31b696277d4568e8fdc960427f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf4066746ec5ad62eb59d63124682f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24712cd1b43ac333a48556abefec7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a884eac3e9731a5154f338b999d3fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfdc9a1e732cf4d075ffded224b2cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95912d49d94a09030e4d10a4d6e54382217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca80ce011df91615e0f07064ee75d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbd573e8f19534e376ba0755749f5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936207e8358189227c795c791bd4600220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e174c356ea5158e41e9ebe0b98707221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2a7f6fc923c3b7ee2519e444d37ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea1ca8e68a5096d275336689143fa4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39acb86ab56373590b95ae8eeab968224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a876a93332c2addcc23b10f7edf7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72178fbbe6566c0da492c44bf2ca6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813d11d069a57a7aa861a20c79d1ceb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f39bf0c13ec3eb5417eb387da0a27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0e981e01226d6f646b45fb8f836e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b7d23e0a6cbd73861003e8544d753230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b66fb020442ad320bccade22b71716231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702b5a95a4ef0375ac207ccb42d224d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53ab06701efd5977367a38da2730c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a510eaf0e85a8ec4392c274e76fecdf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0023c8f8fdbb1da07e6c5ee6dfc6c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb0f9e9b5d7fdd7e0b000793597b12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f024fc11d684da7b291f4e5b7876d4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413686605974531f298411c4184fdf5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1730e6fc44b0de79f30d3622a7a67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab69d65aa2abfedfc5d956dd8c0f68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245cedfadd409ab2be0055dc8862aef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114985630a26f60631a7e26ef5ec56b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d6d7507fccfe0267e964d96342523243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af90951ed5cd490403a8c2df7fcbae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6a81b43780e708f833e68cd8857d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78fd13e149a5be40a721482c6da729246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e6968f9e3fc20abe6e9d1d09cd3af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e394d1aca9ce68301b91b128ac7a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb2d6e8ff5e7445978e6a31b9756b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdf111c1ec2cc8de30596f3ea40ee2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e5b2583b18a8e2057872d2f8c1a6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549141e75966de44d61e4aee16cc708252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864924fe606bb3601fd1aaf28c76fe29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea556542d80948133da1c8b22ca310254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6c47a811056df9a47848bc810a0e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514f0351e60e4194b85968aaa0ae06e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f26c49754f1d2003c664bc647208e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f933722b7ade881281b7ca3165731bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfecf6f40427d169bc3b44a4c05221259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0ddbb49bca7b9dddd195453a61eb3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3011c66db481b81dc01c51a3dc4801c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5a5dec8d1d8bdbfdee9201fbcbbd1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3cdaddc50685c9463f030e63c3484263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecda127a0230bcb5aa4c894ac56d48f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c0f4cf553624682382d0c4aaefd70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cda2757dfec21cd147e9eaf7f070a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf45f75df5ae2ad3b78bea686aa66a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d76f557627f8e42ff7660b693a6cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d7f23ca8e3b30903d27fb1f5ecfcf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d773462f3495ea3b2a2dc093c79b7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc621ae81ac70fb7f7018d1cb5d44bc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab59ff852397d0f53489cb81fd6167272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd5dfc5a0810f53a0753d3b094cfaa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc182d8407cf3ca1455e21c2d4db085e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d62e584d85b353ecabde04b05ff73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414c26e785fcbe0f4cd17af8ea612c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387142105e4f955bd08286c97b7372e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c034458366290fb93089491650ad74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fa459fefa61e96f44612be0099b18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232190e45c1a3f88f14fe189f4df4bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286e6470bd5906f388ec7dc570571d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1165652d7d7ebd2564f7fb62fff9e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42673f0d670ec5c001a4795c7a8557df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baaefa260b429455cb17def20eacf3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c418b78398eadd0005450dde21ffb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b40397294d853df6e385b4cb18bd21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b147c143fdb3e54ec44abcec9286b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64a97769d35809c806f5fb532a032d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48cf9d55c0231a72a50204ed5133d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb19e104f08178365530c2e4581952290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eba7521b9cdf0a12184e91e47ee06e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7d02eac21ed732081f916e2f9f3da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f43bbfaa2a2e79ae66c90413169bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac4ce318d10ea04af13fae512d8c94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1504645a871fd92b8faa42762d49f2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa496206a4ce24738e7fc3c60dd0852296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e0fc6c9171ef5ca4a137b570a287f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ae3b836b6fd11abb591ee9a99b1bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea085e6db959915c1fce09d1bb522e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee8787b9b1b7efc751f800ff1f6881300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0b4bb21f345cf29c6625776432c7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93165cab4f59420a807cf26ce3ace14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4f5388afe62a868d7039ef7f5e599303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960beff4a27e6a03d6ba8d7e0baacd87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac432aa9fa43094d522335b7356d65e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7bf44012a811bb325f449c77fc78b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0589bcfb9762000abc991e53378668c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8ca30c1ba06cf5982322945083c88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe507c0b5cc21a6308797ea1b0995df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c52c51ce295dda8e0d27db3920efe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb6c035d5bf5db4c5e0f067724d666311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac3fb17a9f9a91204234ee43d57f4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d6b18d79d956ab0d771f47a459a2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387b881a973de820952d86c18ebdf98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88496f1896bac81f84af684db46655d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b427c25623f479cc5ba207136ec422316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e0bb140bb9c8a122829dbf12d5382317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222093568ccdce43da2b1cb0006515d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd29071807d3fa2eeaab7ab367a01cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe3647e63887f758ec57ce2e3cda1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42786452417cbd5c4f395b7f467ed15b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3e596a5704041d7a3bb911ef95624322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc6180aae08b6546bdd2ca4621ea26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974491537ad63f4be0b6660916e7fd29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b489718d220f79507b4d776e47531ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22cc8d444f0f9280e1d9a6f68ee89b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51473da142ccd818a1591464a83fb455327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3e885276d9f7e93c4ed557452ec66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71583c02539d22324d2f74c8da49f42c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65c6cc2bda9e697d5b8a73527f7fbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c802dce898eb566c1ecf6c361324b92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf169e77a2adbf9c2fbd53bc32919f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aa3d1ae48e66cfc172dc5de37affa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ca8bb1d45d21e1d702deb846419a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6c4f46cc0eb1c9b36c13578297fde335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ee710f2774a94206b43c1c8db7af0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaf9f8aa409d4e9891791a516d2f58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c3a3c353b45e62560ce29a73a8850338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d155a8a325e44737b1765fd88b122c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ba166d85b8d976674cecf95e767b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9a3ae9cc278a80100d43d85b0aff5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf07c94fe881b3060f55de012b5bcd8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10db6fae9565f4f166d534df192af6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6d25d8cb6d94c3486a5bf0edd042d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ad44d7254bc800df959233d38e474345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18b2dc9de17c336749b5a052eeb5ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d71e400ffb92821923598405f3f8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc000155667b6c2dc15cd4958f98003348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215004b627b4e931f4ddceca42af52b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755478f51c0572788da4e82523b6a43f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c02f452a838a3213d1daa2994347c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf5670eb83b24e6145ad0d429b39d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a70886a112c86a93f4e310a2159595353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9d146de44cae1f94e1bd47aa92ae8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9cca7a56a04f57d229b256647a009355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db84a866019dceebb49f9570017a3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340968b7cfa4db4adf3536d6a9b7498357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a4c7e5156605288526d47f24102fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d917f77ee3a7a02ce0efd3bc83ad59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11443b0011ba36ebad1cace54e602074360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803a60b700218f53e0cc4c4d1cd053e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5ef7d1e4eff1c67beba2bdacb3b83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de48262b2191b2f84720eb654a1eb4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b07d78e22bfe2075878f62eca399f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551ab6084efabbd72d7fbcd4226ffe5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19bada5d227f5745061d0c3817a887366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3f2a48abb43c27bdc3eca5491b376367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204342bd6af2e3fd5f3e09a5bd6d6ac2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb219032b617e0a83c21b01a3d6e9d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b0c9732174824dcfaac647f84cfb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337c6ec3a607c7ff037dc7e4bbf4a21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70bf67bbf49058f6903f0e1b41aaa7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72ad7295f5b5e3af9d73ebbd8d8168373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccc64f2de72df2263ceb59bd4d6ceb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835748b7e36b56ebed1df93462407bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554f8b1e530f535372a49190aef2197376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3c898c949d04fe54895b3ca270e12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f0a15f787056b724b0d1c8e871d11378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0165be473e4d121bc435fff480ea24379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f6fdd507c5e14b25ddc57165b5178380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa76681ae621ed0f8b7d9179b2f15d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2865282db9cc60312eabb4a0a57c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba003e69de67c5c4379d5e3d568ec8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7eab41fd07d2872f4a911ef3815d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e9d301d07448c0ec7f59c58590ea9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090556e938ea7e22f01b5185ee0881e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fae9e24dc8a121e4955f6219fe7c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e0e023d6beb6c7c0a0a5d5ce8ec1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83152890aff1a3ac9399cf59bbf86d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983458ae68e82461070270134fa8741390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06d95c436f8fdbd1d55b6df92387e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817be6074a3ed8e4ec303109bffc7c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6e3e3ea3daeaa7bfa2a130eeb35e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851798df087d749cd4e213563e4115f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081c42fec272355bf7858d9c4d7ef1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615f27b5ca52a095802878039edbc43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b761da96fbb9767aadf0a6cf797a2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bcb14ac033a8b82e3ff4ac6f48223398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ea92c2de8c6d111844940077e569b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb603700c5026479cdf46b904a9c9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296021da1b32158eedfb21cab94e66ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5bb33d1c57773f0c2fc0148eec2b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f268badc779afdd91a11be88d2beca3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae90281d65cb5ceae7b491d18f33f02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d813f21f70493b89d6510cf2d9fd1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84995dc77451930d8a0fbb96f27222406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aa802eab0545484e5b773318c1f3e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856b433a5824898213b2a911d9a9aaf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f808d4f7aba1bc94922d5133207ebe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af104a924c6d97c4e4bc548d55cdaa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c1c3a5b4f4a46b6c8ef371364fb33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74f676386573b0b39f92ada12dcbfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e515dbfd7e9deae14993a30f29dbd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ccef985a8174afcc28a41d55df88e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63793af380625b05341329e78baa0f69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea519e9530fc43ff9e5fa828f1d07bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757829c63b92741e62f9539542b6b4f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfe5e4122c9b12a2f9e979bc52d987418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c039d3312cc329736bc1074a00d64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dce45442fa48691eb91cd114b2e12c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c9cf2c60df0d98c24b11f49f74d06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809690e57810ff414151a76bb6bc0bae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06fba6be40f5b15da023af6af9e727423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5d45eabfd699785af441ee705b3ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20c0647db4002aa720f6dab98ac559425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c06df2a653c3249325d428fcc61867426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61315a7bc319ac5833e1e180a585e184427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c791ca036a954f58233c4b4d578a43428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcc1039dbd11f80dcc8076188a060a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca606f0a654720c180d26a6f023882a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d76f8c7385c36a133d7afddb601077431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672f510115f53ec6d5dee6faa57337e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061128700c6e31e0f64d65a2898747e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fef70b0fb6497b19c0314575e1d70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93723fc80bf13ac4d417afe555a66f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e0ae5bcd9c08e324819b85935015e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb3698f2437244c405e5b9cc69bc65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a130074705c97837823f5d813a44343438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4eb4fcdc85d0a384eb32bb405227f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0946b6f8e5239d6c107bdafdc3604440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f324c12c3108234dec2dc9fe9350c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900c7e16c3ca41bd02db39937babab3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ed8f6fa15a43aa05227bd37abc962443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22811e25cf211d83425fd0a31031dd3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161991fc12a3aeaeb349dddc8637699e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da183e58ff1551d30ff46a37c28117446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9cd58625f0bbf0e572dd5b1b3d233447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e40b1a7aa78228acdef4a4bfe0f326448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710ed8950dc04c978999d43abba8f7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcd041ff4709514eaea9dff28f339d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20006726c08a38b5a36f00ac75c27d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310bcf09487f43ccf8018fc7e61ac1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdaef1863eb9b4facbbef578c9a932453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf8138fbbd91c5a2273a649a3ee724454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3efae5a7e97768d4820b29c75e5dc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65898265f8c8ae1f2b3e24ae7a2e0f0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fccdc58691ea0edef9123e26a325b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3717e6212e0d73ac52213a5a544b5d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ccaa1ddda91b44f27dc50533420cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb45bcbc4c77a3b3308d4165743cd5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061505a86e0e0b4d8a4938ec98b58cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c877987fff42eb8d46eaac29242f59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940af701db9a4256e1ca118d0349fcb8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e557f7b04ae83e33e97c3f54fcc572464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde808ff6d681cd457a597864d323c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f1a47ba4174ac98154799cb82b067466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c57bac270768a2a1abe3bc7429bc74467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86338d3454185f2c209cd60c39f555468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16c44ad8527a2d0c6a9df92daf6b96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621785e9c613d24aa10a19b4e57308b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e5a0d0bd1b3f8c4df251ecd10f666471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcd3f53416280bcc61143d930188f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87006fa7b60d713d0ecd58cd5b6f492473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27adfac456400f0543da42c8a75a05d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf60bc966170ab684dd9409368b435a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffd20b7ad414b6c8eff1f77e456c5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d51feb2b327b59395cc3272a2a444a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8a5a0cba851f9a23a5aaf18733d99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddae7e9692f33c93f2165e76b5c96f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50169f1daaae3f91661306a227492193480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa1d90753a1ef0347c2a1e97934d5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f691b366528dd7119c5772003f58cfa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb969ae996a8591ea400a66f448ea0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad52bb98c45c6fc8f267817896c6605484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3fab456e6c27fe45f601ddf961341485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29743bbe7fe0324bc5bf28535c91bf3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cfabb1f21dec3b0c9af15b1300751487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743102475f292d9dab40953135a650c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a82525f202ffb1facd44705b0900d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08a5b470a29dcfaf1809d0e24afc60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1bd32aef413c18a1193d92dc4138b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f678053ae0edee058d3b4585e90d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10d71c798290c6cb397d65e310d2c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f826b588998c55b2b0dae345fa378b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cde57792d04f7498a055b2a798dc1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8c107d29267a0eb69e5274966268f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94594f95ae85cbe1616d2c8086f3bafb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b347f27530ca826e8933de6c623081498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61de331aae12cc89cf2bdc23c2dbef5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bc9b6ba1436b38f88bb61473f3933500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fa6857802d4920c4a3a47e587f4ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8e39463077aca5e935d0d54e3b5db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4850bab22007a3fdf497c6f606dc2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deada42232304898552e7aa1fcc2090b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3180cf0fc9b18093a5c52ce03837018505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b0b2221e67f7846e76d999c4a1c21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d067cc36d7e79309740f6ba3d2a736507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46f6eb1db9e5d9581a51fbc75a453f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed0d79a7e985c658e25b2b405633ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eeb2dd339c11227facf8ad818ff11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed648b4af1c540c274cfca7711f437bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c695898a3a10b4ef55655b9e9e1b38a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c381c87a610a9e35c722f0b8bf901513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61f9774aac47263c2749a8f8ccce88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf741b7a24ea2c70247f875cebe343c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ee65d93d3ec8df97a95c7cc385814516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bd64d7118998f41b1a9cc9028960d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec425a1cd494c3fe2e90875c1a5220518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157a00076759363766ba41f92da591f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fc21f1f64d6712e62425efdeffbdd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1928b66aff9bb283a80ddf08065c2ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7a057adefef0a30d09afede538974522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8acc3946d38810cc682655bfddf12523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b9b9376fe6936659cbf78bf97396a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d1277af2e050de7e0884a5dbea6d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c7185df6ed68b26ba02157a68cd8f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e06a6e1a7f9dbe9c01904f026d6a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ee5e3cbbe6e7a042befdeb770e7be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87309ad756f3c4a1dea125ed9c7780529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dca54e4ce51465ba75903c7b5ce7d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58692c1e7fbaa51e17a41a323949047b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee888fb9634a0d9d5a338e1327b6b255532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31698545462045937bc5086e809e70533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127acf2a86d7f278ea58047d11d2249534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059383232204a190653aa385ab01eea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfb71eb05f8ba98fd72752fabbfcac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871b4f6280d24a3833401b0492d3c8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796be5a6a349499509218f0040110147538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772c60fb830ca1aa7200a738033f13d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef600b362b7e11992c11bbd8ab6da60e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f86f26e62e465885a4d99e0437d8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60717203602ee94edb8f8f18b95eae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53e0caee1d385d1b2b48fbd286cd56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3c6d970ae6517e48cebb09b7a7119544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4708533d6703585b678b447cfcdab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96863465bd1b11d698f8835015369b20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bce0ea469c584c7c2be49503f75a73547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccb98bc8916d6153412540b71a94aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbb8aa606a22070f3f8a002b1e212d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d5f3925c1efc7d85a10664b5b39a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49d129933df580e18fbc3512de8dfe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809210a81a1e0038907721c8e7f2a87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea46db8fa7ab70d8239d4abc1bf9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57238dd37d2938830caacb38bf788e40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f096d9b70d193db0ecca7409463b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dd7e1c7e19bbce4f5085552ae833b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60532ce5c4fe570ecc4c0a294c11f732557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5b330bcbea54a62cc88b3bf01140e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d27a81ccbc5b53d59d7cfb6bda237559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745159507fac534498084b4f0f8d065560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9657bcb8e22c3f9f0a3963900980e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd519a4d7a37bd62da47d6f4f377a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf265c708111a35c7df1a2ad7de6d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06608761fc163d14fcf0d0e72b3dd0f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00de0eaf4684aafdf2ffee309c2ad6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2909f6d1865a901a31674ccfc55fcc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee68ee3ef4a76d7c5129f26fba42b7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96da2ddd8ff39dc1ad86c3936cc3e9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a6ef8e077f05d505a6a4a18e5d0e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2ca51902df414c6cdb3206a79d04b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d33a7f5a5b4f69b0f4eff384b6f001571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29849ac084638650cf3f624d3c36f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09e702e65f213fecda5a04c4b29557573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828660cab4f3f9daa457cc7ea71276b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a95c8bde059bf0dcb7681c6c1b9a90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ccdf13d8a301493c68414e8b60724576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde25c9fc28b8829f615203050e78425577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a83f1bf444f605120c9bde75022c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d90e00a49d9a78ef73a58b90627e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fd735820b3cb6b4d85396b49a741c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f0b2b6b171e26ad721f05922b8f99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c85f3f0b37a647df073bafc14ff380582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056e2d9453406b34dbf5aff4c9292d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52800e8c703fae656e7e8631b8261492584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fe1f75bae4992bde0de4178a43c51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa67020fad4f177e19aa0c6d45d87b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e2f3afa0c73fa36ba45f2875e6efc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e6c18afe0735aa2a6cfe1ade43c9c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44516521904536bd2698307819db8686589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20119532e09e3735058d31201135f077590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe785ed3942172715d555f35258f033591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71332949aaa62662debfbbb61ea6c5a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b420f69fdbcd35dc899e8b0660b5779593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a33e2f15a22324fe23b3aae3c5ee2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eac128945db0eaf23dd68f4c20acd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cd61dc02fcc61e1a43f940a63289f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ceab97570593d229c776c4f9dfb6c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80508532354ee66149008f19d6d20451598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe626e6edad2f61d0f231b2aeec9cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be091355579b3aeb1231c4337de4701d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3aa644d28ac1412f42a517324d0dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e098b064d6ebfd9eb2ef4dc7743b895602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a287dd7409f37a5b436e85b95bd97f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b412aa99b11b1191f6b6fea57284b44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f6cb44af166284b2cb5aa043ecfc0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb24968ed015d1a14c0a0ce30ae3163606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dcee2c7da56e1a4895d5e5ab9ee9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28956f1016a780a47518320773c5b250608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156432f9e2e80ae2562e615456d3063609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd23fa00572ab33f1d86c6647f2698610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3b5098d0faabff8c0d312036c5128611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e2605cdaad9fa3eb682626f64d068612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fd0a5cd2706789dcbaa789186934a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c476842c070abd8a492ee4d6c1c704a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90b18b38ff22b91c4fab12bfe381bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6c6bc56dda9420e2bc46c422690fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d760c3be9c3acb1b445595f60daa0a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc293d11958b2fdd07db2f0352c6902618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c14ceaf9e30c8d48e3cc6245146ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818920b98b6415a9c9725b89d63d231f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3acc387bee238f9f10720864d21f5d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a598672725afc1339acf101818f913622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b7f8522f6f8062591cdd509a6d632623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aba64b2a9808752661aa2b6801eabd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adf9d9b0d3c559295a6d69c0dc9ac7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f162eace1841b3254a1cc7e445429626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad5d6e8b497d45ac5de33cb148a4f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905ee00670ad91ef4dcb40c537119e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe288c333fb4c68692c6b16fd7d949629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b5d5a102f99e6b02909c36d9458f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0222defdea6b28a777364aae65f4df4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a6d88e974306b53d00fb2f24cc1fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76811912c47c1fc9bc6dabc7ef27ea31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bdd7d35804563d5ee176d05b01fd6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bada7b585bc9162ff4d2f1c8430802635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a0221c2e30f1dddaf1938b3d3d3b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582356688bf9a8b93f26953171f8b96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9585bb1770e37a53b560d7c08cba7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3c4e20ff416abd519170afa5ec66c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839df44091877727beb6efb357865ff0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5854d76fa48180cd3ce1ff85475e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd39968717fb3360ca347279cd37382642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8934fb9ac3dabffd63e3255e9e012643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ca80e4b3a6aa9f481b24cbf5991cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177bcc98940a0544fba0f2d050061e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78290b6bda35def774631017b1ba1b0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60035764a3d083fd52e3c961927f3cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffec73aeb5db6e07416adaa616f56ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b803805e515b19fa585fb179470d99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1377992259a151d35aa431f27ea42f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d87aeebff0af69ba415b820b9659e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31944a7de9a927d4d5341d47db51684e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0b2943879143a743c9d572dbb2c29653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74430273f007c835c4ac9cb928ce599b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53175ce9118f84151243f7998cd7cd66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6380ff2c7af3a77c52ef9607014d42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f77345dd4edab5f65f2523289055f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798322c6c7d752ec01269fd4bbe4fe3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a41258610ff09989a9785b368c618659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ab8a201b38d6650282749dd4fc4aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a4ddd604e5f598c62582f1af230dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e942f065e5fcb7ef46ecf56919fb0b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622be214a7ff724d42e9ecbdf7961dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace225851c018fc99de1a225b2d9168e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa540ba7377a71d5eeec8d04e937019665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a50cc79fd351e7bec99520664e28ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf790349e4fc9ff4579c5948b9ca34d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd629ca1df1e07e7f3a39a5a5a23e6d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b279164b50ab8ba0328591db7a481669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2219ec5e6a6f75ffbfef38586eca2ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5241919667187615741bfdd5efd80f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c7909692980b19ce25f74df8ac26a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a99c2bc129c62b47239b43e1516e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff6420222bbbbffe341f50da9b1daf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f907ee97df48d8b4eeb7a39ff0b07f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf299d7e3616be816df570a4e818828676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe84fba5c661489bb73bd23ceea8f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506d84e0dd1fd7dc42a1d8200cb2416678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79087b9df8644222201e912e8d412d3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39861e75c31b1e71ae1a8655fa0dcc75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cecccfdd3b0d4a7c1aff9cf6b9b50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7f789812b3990ccd9c99dfeb6e9b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2a8a902811666fbb0d1ee735ac825683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b985560bafd9a2856426ba011fadfdc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01be65ed61a9f94cf674fdd030070b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b354b919c00771670c60ad48ace0ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cca66d880c0ec6058939beb9eaa7fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cf0e6deb768c0689354459b29c1c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffba283786aa93e75e0831c91ba493689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f47fb5d2cd5536e0c2fb71c4b0a32690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d2e98c9fd3008f0435cb4c25fd77f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7d1d16723835cf3491ace3e0a0901692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd8c3f23d9c153cea483c0f8d82c88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59ab866d74eac7d91dfc9e8d797d74694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b305518191c4d0058cdcc5718d1b8f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129bad3217407446cbd6acc11aac77f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53104847cf01b33679f9371b5b6f2008697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fede2d91a87195a3868e8753e1048698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da2f8a5b975a632b39a9ef83446fd2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391055c52242975b097511e1af8410ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd07bcfc16c727da44a44bf4aa0b6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b16afb0878cb3e4cbf03c0899a14d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7dffdfe8b957350a2cb305eb71c5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c481fd420512372a1e00be9293a517704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36a642283b8635a42e4b36ef3d106a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2871b45cff9f4692e79facd5d6e84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91e258fbcbe7bd48a90a2675c33e6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae35d91f67224fd6e5c2a3c4345f72708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03520fb155e1c951cacee791f948dbdd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1922a8a99afac53ae243a6b69524695710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad06005aef795b0dea00a20b91554b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d74761d5e820401ea06ec5251bf90b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7e09ddc532b24715569b84f80f437713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b778813c548947f07f1a25442739497714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8049373b58b864897ab56cc946809f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea0c66ee070220f1dce8762a12d547716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39f631b9ca1342ff45225f24390a8d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8230067c887e431c286afc114a3a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba32f056dfdd6fe74e53c5492ed7649719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040d8482ada62d1c4fb27d7d72172ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a6613d27a8dec4aabbdf1ab00e1b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17a234b322cdfb04dc8a2db1819551722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d0f4aba3e8fe740d8b31e7afa82d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c472b3d089612134d3f6b09303c2620724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a85f3568b09938d9c94b42bdddeaf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513919f48c3d472277498b229e345293726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd8ecf571533732068dc78d1d4c003727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5b6aac0837d070d3676573ce600ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386fafaed9dc9055a6560f9d5a0f912729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d1691090c6c2dea1faff05ef0d1b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610eccca942d2791be5577cbdf047fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720cf4caa5831926a02bbc01ff8e00d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45774f5df777ab0a5632b01cf447cace733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00c8288de60682a0134aa671f75f29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88df1988f002cc9519b64743387c77735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9d283c48569423e23707bbe05a0aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d44ca85b17c748b8f0296586468d8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eefa7836d6f719fe1d19c909d4105738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ba59c485e7a509c2c85b5d4112ea2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd0e2e5cdbcbfbf0af146dcc6dfebd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1fb088bce035c1e74b8d8089f7bcc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abee92370690cdf78c36f4a1946a736742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8471c46f9017828730f4dcb96e219743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81630fe4f955f6b467937ac2cede17bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bdfb9b4616a0918d8897d4d0e4763745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b3f4c907d1583bd2d21ab4f4dfe19746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b94a83d4e7f90ccfbdd3626a3d71e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29481b6b5ebd869ed8ba5d5d8a239cbf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded65c9f7122ac90b8659f54a8f236da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daaa54f2b15062a620ea517801dc2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677190dbab4e7e3d719ce4530f4df5f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbdd577625972fa6908f4aec39a460752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76d7b376ebff5bf6cbe822a632a90a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a755f9faa36bc6609d31783599433a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f38570463f54d4d8e04e75d5570c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09d3a3d558d710fc51257f255350a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f30f36870a64e7c756ce1a483f61a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bc0a33987b04dec9597f8dd3f1f1d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17eaf1def0f952a2a68976bde53f0d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5306b3a267e27fb66a25509d7abde33760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5cd13d3dddcceae7e54d56051f0f0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d019f7251622f08162c03d4f41660762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafe4890e7642bd0c08af4ad92496a5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c4b48ea5352a9a8fc8363f750cae8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec9e77722445eba5ff3a5d86949330765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26d4af774219112891464f934c4c3c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a1bfbf62865abfe74cb6bc408a6de767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04106a33f1521e30745c599cf70d183768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10044ec8ab348790b982f2626fd84a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb3c100a735dbacbf76aeb7ee113b9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8404028819172e5116bbd457a39c2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329a1f0419e7bec6516933d1a70afcb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc45f9c0dc00a7210b2e5f571423d1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ed1fa09fa5ad38c80d8820e5ee95a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17affacd29af674eaa9aece6b2258344775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cff5f9b4ae32b271b401f898c0437776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3d446e749c77cc3cd78a55f82f2a8777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f76c184f9cc4f4e8c096a5fac2081d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21166129999ff32a4c6e4e90b90176da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a97f52c5c3f9747897094365071f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750541349107ff006052d3e81141b4524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99bdb7296a2b5923a3272e60a82c6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02968debd182878e374f42f6e7b76b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff3eee18f81ce0a2ccbf84cc35a3b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae63213ca467a20b6d2a7a619a97178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94869a7a38a848e079d7073c01dc68ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8eb3b4d077edfeab652f99e0ca69b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560572bae383a81d1648f50357a256c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583e538cb209b41cc1e6701978d888e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602973579083f04c8c4a0098dc20d1fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56271e77dabfdcedf301ca60cbeb3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaef0230b674718437ced856ead811715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d06e57a5a54e718fc8b2553d9590f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3110dcaf507889fe9956d1416c2afde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a664536edac3544679b886afc45d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011883c03610a14ce152bb579ddf1ca919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a310570788c24a15e6487b40b32d59620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bd2672525c7e2db1386f7e48beb9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6426fa327a3ddae8bd1992ade0f98222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311f7255697267cef8d3ce846169fe923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dd7899c4426de9648d1a61a94b45a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127646498dd931fa12c5f5bd003ede625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114486f601354c88ec579469058e38f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e9bd2c8862d456b53424d4b29c6c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1702db5a02d9f80bf0864309a85b7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fb928d3eda72b8f00b46a05a54fd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8acec03ad43d88aabbd8b036c2126e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc99f7b7e290a65e34a8c122b6af59c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e126440211ea3db9c68b7812a14aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769557e3d6315bf30ccf82fe557d12b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a6a5ee8fa0bbb0188bbca7416407434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a796b2da55be840fd56fb10bebbd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74d8cccd0deb6fb7470e2c5a5e16d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138304cbec435888d37201594729195d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc1fc97c3305c2d8140c8d86f8cefe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec5398cea1e2f02843ede9bbfe75a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbd32e176c33d6c1c56e2fb624d09a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0e9a8e1e8c6f346b7450b9cf43b0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79f7dfc4063861a72f659ecc6fceb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e07fc7bac349c4a71733a62dae6c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39e9704ed3d136b2fb89ff1193d3f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69455adb755da29afa8b790baebd013045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993edbc398bee839cf16fda4f99a550b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef98c491c05e5b0429a2c59d2b2f0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f8eeaa5594022031cf8b3ac8f3c0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ef53c264eb43606b856119598eb1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a51a211410c2137d59351ca53b43250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d683a497477f6c195abf4f2fdf39fec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926b9da30861469db9d9604b247df9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79b26856b24b8abcedf65083b0b4bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa716195d9e5c1816d65a1600b3dc0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e59f10e8b7d6e021e32a8ce236435855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4351489412ba02eaadbb418e8a87f1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367927e8f9d63f1f844d6ea1b427aec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027daad44542597e25b30e691c6b88258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8797921509d0c3bf170014db9f4ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd662ca7f1f1325b1e4e70b8bd2554dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624feced8b8c057db6bd580261f71dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d9c06956b7b7de53b5a4ba6ff7c7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be64458478dbc15e0e4c839afde873c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2edc4e95c1d694ee46e393663698464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd403170413ecd26abb5bb005276306765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d820e234e29de8996dbe55144c7bb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980e8aba836d9c8534b220035a71dfc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e88444bfd0219210cf03bda49e6a7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44085cde00b80a899a7aa1fa108087f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e6d24a328f19e585efb18ad25f91770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5a7dcf5eddf6dafea98db2d8fa6b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedca5dea55b3af6b5ebc2b1910c323472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319890d846ced3516ade8eb00dfe44473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78211657570a75412371ffdfc0dfa774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9647d626df308023aa92e759af10f4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572c2122fd274b90e3433e35fcb0f2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10db99ed0e9672e2bf394bc2bf90ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f1bb399aeb52a9441c54bf92f2f0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dea349cf874a3b8d0b1fc88886bb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b945d87c65a7fa59fed9102ffbf5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9051fb0d4eb176f2f0681c0adef00881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436e684527c946d5275b1d0c2f72e7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599719ede647a944dc8ceac5aa866a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f456ad3ce54ad40bbbc5f592fd3c6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b784389f40155ecc3035c12891ca785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad7f376ef94a1ffeef476907c4bae886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f805e6827305783722b155542076b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaadf180446ae1810da6698b923679b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6db26a9f56a137f144400697f3eb8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4115c70e1d68c3d2657ee56e8295e0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcfad848af12ed1e1b1e0733694ca491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf2d880592352537100f5f033b7c5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b015584e47ebd4421f17fe10441ea8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e1b75296fc165e2d4194a5756f6ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a949ea3543f006ed9a3e8685bdac0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27e5b649997b3e2abc7c38b2e1088596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba316f48ba8768bcbc1708c4afb319f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a07b0c26aea1a145cf4ba63d73310998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747b117d82f4cd0efa09be03818f6b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2de6973b4c25ba2e36df9d6ea91e27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d751a4e8855b86ee10ffe61e0057d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f8e6be79615c1b7298ee18b1e35b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866818fbcc5c8fa64185190626b6b0d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0aae46856338c6b1446173d8cc8b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bb7223d936507ed453d0c55e53052105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbd56bce880864ba0ba02688725925106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7566a70e96f85902b7bd45cb1bd244107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d57b3719ecdc1921b8a37b192a4078108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b9e356e6b283667018021884bd9cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1cf67e28dfab90d3998365c0dda65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d132b703d7ad8effa326405b0b426111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2bbb7098a8a20bcf44f0302df6dd0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18607046ecae18558206dda1a4c3ee97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2926dabc5f52fa0df7341637259f44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a153619b8a88f03f89232057d37078115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb8d3433f3ffc79770452da460f666116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c821d5d68ff60f10824f35920436f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48589c107850203328d388f3f35a1ad5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76c4c3b9dd63e54a728ca491be9193119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea119cbbec59ba1772d5922b5b98171120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe2cc4adef43b907db0f68ef09e4bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210b020ef77959c6356a866195f550f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950280baffdefa7b8f0b022432c364e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a086fb7c8eb26cf9bcee76831357d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a04fda23171218e251a41ef2d58cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71a436f0ae7ed247c67e6d01c193ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3a8d2d77dc97a5805095546abe37a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca008be780569d5419bcaeb144c7bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b1d395db9a2ede0ae6f062c27a35c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec110b3945e3c66ad030dea95a5f29c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31326467859d6bc709042e9a59a20ded131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f9062bb53ad18723122970f11232a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b1cddd9b7e7f0baf24db69376cd98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36811f54155f8a765bcd3000da4d41cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52037fdee118a0fb249ba1e0138c6919135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc1a769159f53c3d16b2d86556d490136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0e5218e71be8e155c73b8cb34768e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed80fc39cd392ee45cfd71b9294200138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67925fe05d99458ca89a66dfbc6ef208139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4817da75a89ef10021297bf232c66b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d62ff922a6eee38bda143523d7de1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e55d6d7704cccf9451d5e547efaf08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679c89bbced869d3106f8eeb9aee152143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a497a5dbf11036aa331679cf5198f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57aa4266e2919961037ed6b6553985145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890df32ff13daaf992f2f8f43000235146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2eb51a3aff21d436c840babccf3d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b9f63cc058cc167ddc4bb532584bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e895263bc7e1fbec3df65ea45ec80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e523ea4a006c2b7949d7514940d1d4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e6e4710d62ab764424b6cb69e2127151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603d4c7cd787194c1c6ad2056cffdc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb814bee58728d30e98fec7d2159e5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccf39f345bd96e55c9175da0ea815f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897491808354761d2d9542db4e2123dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe31eedf2160d370340bd8f106ff882156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b0c4e9d0388afdfc3fe70ef94031c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7265e0d6f7c728f333be65ba3e1813e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247e5a4bb647aa209fa30c8d0bae1b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eb6b50cdbdcf36b08bb65c54cfff2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e237ca2fde703368b5186830d3d2fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3d993d52b16f559d2c0db9fabf135162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb6e7d7c72e112c9b26dd8fc8c72a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c86d1871c1d2a2d7f41f46c1821296164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b6fcb423119c45c59051ba57faddf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ca7d0b630399d2e6ec597e0635961166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9f1f9ac23d73574bdf622da933b5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf232184ebe636f3284374983717584168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6667f40c4e734bad1e2cdd6320b9fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a968f39e27aae5a39f9aa70511698170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c12bec911f4430e83a27c1aae5393171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf694afe68e77504b7a86550e0b6853172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb2f265e7f7dd9cec2299558c2b2cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319ea94eb8a73dcb25cef24a4b39582174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298dee8cbd48b0e6a5773a1a4345983175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d58a310d5deefa96d5697ecc39916176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8684bb74bbd2a397013389db4428b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed6bdcc32fb2471294987a867d20a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa83ef9c0d2ffccf3bb096973501123179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4d4630a8f87792cb19732fe9e7263180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cea9d1db807545f800fb3b9bbd7af0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912072dee94343ffb02184693247e66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db650761035c68521519749a5884f3d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f00182811c6872d32ff0e068d3296184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699dc58119820d09a65b849ee8565f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9997811d6fa591b1b3f8170849a17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9623e4a3758dacdc5934dac1e35f59187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031d58618ffb48fafc8fabb98152918188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802f6fc68ff6e295b0f81644ae9064f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d121594ed4d66debcf00b136748af0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e39cbb495600e20e02d91f6439b580191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99385dd22ce28facb23281dac4c38a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005db00694f2a286ae9412adeff9cd24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf56d13e1ef598387b9a394f4dde718194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa6b6afc149dc78ce20f3a9cdbfc32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb635d15880e1c90b429777fe78643196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9b5d46ff3809baadb00f1a30b435f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebbf5af9badb20645b588b76ce59db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff4dcc1c235c49753d2e386b420135199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5df9881f15ffb09d6fffba49975f4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c78c9c3ae399f5858e3a37d640fff6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a7ed81f435fe92c87e66f86ee0f22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ba59423feb6bb4f94fff34f1a5a9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc882d94188919d9bc748b279bdd1f36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab14e26917146462b3662ad8156a462205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a497d742c40b384e905479c6e8e5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6e587d13aa0623385ca86caab5f3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87719b92c943d0727c9f60d3a5c4cff9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496042f08fe5b43e4c34863b676222e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e095d7b5d8d95652c2fa09026a35c39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720b4f91f835d89768c06ee0fe06901211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153e0b98321868f8aa0024fc9b40ee3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867c01aa61a81df71c314a2fba4047b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b36f84d69170db23d6e013ef6e7384214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df55199f2f875c17ce5b1cc9c8a2cf6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5656e7e51032672e793a5f76db7f078216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed2996eaec3f6aeec5dbebca218410217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1a919f11a828442b522584cd107ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846942335ca7b59cebf39de6a4b6417219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182599fa09c4178ab62fb5b96596f35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e5fbdf614ac7e077f37af163217dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ee8e6f014eab7b28c0309e167049d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f7a2ea8968168b1d31a232da5664e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8037c73eccd87d77b74be2e937301224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e705f79584faf02bf25d77665f9a86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223bab68a4ad122102137c48ab77fe1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b23f4d5402278b046c45b08fbe7da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13331c41f8d23a62195fc68f086467ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2f429ed7c1893925ee6269a010d03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30262b6cef21e6fa527b91bfa29a5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9295b038cab0bb5c3f11e6cd3d439e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dba512e8dcbe6247afc90f852ae17f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c13dc69ba5bf4bf3682bcb239e116233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8f095b61d914880b58c9f6c1b7ea1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a4674827e93a4b37705ca94270039235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8edc61a25916a1b88af5463b3fef24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d9f6dc3010e8948ff5e56534fba1e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d9ee040b803a89a589395cd964e21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943628f475124e2e8f4f8a2059423cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67979e958b3aedf967b27714779cc383240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fce75a5ac47d7aec915d2f1cabe5ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5bad40fd4f4731474023423290cc1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9665b619bc2457f966a6525c551ef2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdc92f8d10796ab4b612188558504b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df43e50adfc7ed4d6eda181f93bd8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36e8d60b82280258176ec86a0b5202246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b25c1fc5431391b837a8ec3e8efa13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f86566b5de80d01c8cb84dcb9b7fae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f4ce8bdc2ff7591a0abce665aaf3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6162111614bec1db355f1aba6f545250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751528613aec6b54171db8da48e26b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac957178a41633832f5d4114fa86662252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bcf8332bdb40a5e77be8e498d727c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0367a532fb254725299a65c85c61ef4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d35f59fc3850b5998a6ae3e358c7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd01d73daf05807a7b5ef4cbe259d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623a76c00f9abfcfdaca67e41a8a3af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461d01a747ed07b7369f4dfa7980683258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cb8bba54f082a81f77aafd94b75da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190025b3c96c60c4d85368a79a08a5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0041417c4d37672ef86c6da28b265261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf832103eb84f561cdfce7ca59ebb54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562b3b7a031e8b4b87709c97c4efecc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69c204b1c608ca233df53de5d32750264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3c47198d5c8adc316005667b0c7b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6407bbac61ee4111d0f2f3c13edb604266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c59281070642fcd7c55817a199408267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744ce65d314d4333ff0fbe2f30a0601268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7cd5e48b3f06d59394db3ed718cdd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae866c1da15a324d3f1c14d1f4516557270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328f50a694d743c0ff54d8de27011e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a456ec06ae71c306f178521a7f1f179272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fdcb89e80190ea16e2c0db0b039ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd558a3e07863512bf27f761ac8fd5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5441622663522e83cf12a1c220bc42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a24c228d4374096abedf639784f3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670abf062d9695e084dbf3cc5ffbbfe0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce27bea5d947149221835b2598f6172278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff449bced6df8672e7ae08f05cea3b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6029bea457895731c2227e035766962280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccba10aedbeb4165aec08ea4ac3f51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee1ee7eec06d4efff36c08219d0bae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3f400bf501e379df46ca0330f3050283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda8272e9a8b1e37021d916c2626f7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c92f59ea277e89e93aa94e37e611a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e920999ea3196bba8bdb9b6f94bdc08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280e3e5eed5fdec4859a1a3f082577c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dd1865e6c20d0665a1d6d4a0b7d8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab9cda6eaf900ce3d39df374f46d9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856f0b42f56aaefd2e6a609b35dc598290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298e828cb3a4da1a90efa7320b5b264291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960cf63258ce7a27c834a3419e98855292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19eb6aff154c739a55d8e7bc5b81082293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cc4ba87ea83e40dedeebcd0623d06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255906783fb6163d6786bdc39832e2aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ff3034ff36f6c94bf76c1cb1a4564296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9c808af52d24e7358fa42c87086cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0c4a01f722b70df7e2fe650a6a4dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c85fbd36d24efd88aa5bc4a31f4cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b735e1606b372c50c1c9af1bf6221e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec24af6303881e4ca9c8fb7fda93aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c53603e6611c71e86d8c823be6298b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7828f8aa34b6b23788fb77cdfb2093303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619ee17c697d9d5b21992b68780874d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ba35fd24015818e1bbaed3a3b02f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae580abc6698b8b644ffcd9d0cc6da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8ab3a9f633bb24718890155fb8ec4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37a4ac09904bf959168bfd5704be11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63b479c90bd9d0adb2e104beb52a3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfec30aad831296d584ad9961b2bed4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a42340cc6881d20ad45c16d90809ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c763ae5f2cba9caa560b106a94ec55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8aea716852532daac618d0593e3df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f857f195b9e67a23bf30566f6ff2a95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a8addeab02ad4f81fb78314494551315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25464d1a2aac997f9ea7ccc49cc07e62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ce155f9faadcafa1ef2387ae98df1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503b41ac4612c72068551067e89cb1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe225cd213b7bddabb3db8f01fea46f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957710eadd61d50c330bcc8d59ee14ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99806e16ec03f4bf8dad3073d3d566bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b6ea5d0ffda113736e35a10b44b92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96eac65514b16646970abb9dbe333a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c131009bffe10ad70f72306eda81cfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e425837236f2f7a10dbf94356f50e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f3e8108592f5fa6818705c33f99da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9a1707e71f8435471d9756ff83ae6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da615066d50acb9f4606144523d4beda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1900fc0a3d0781e6593e8748a6a654329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3878e450207f17ec859e581ac7f3e11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62620648d48a0b6a4edef46f9e239343331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfbf3d25d76124a9a5d67d3ca71634332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf8b651b4822c16c6342a668174a83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc707aae0dc54baaa16c7138b05f1059334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586facae0096182a4660c9db9672cf9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda7bcfb7cb19e6280585bfbbcaf33b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2adddd835164155358aed0458b7a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a406057d5da9784ca0cd04f7032998f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac379d75c9ee613b5444ca69e66dd6b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc0d2e481fb51ab8ad7998049ad91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d810b4fc3156e416acf3527b54bfe6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66e94c97f291664cafe2ea9e064e1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e0234ca524a6d21d14ea0be179d36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c090da68adbcdb3b51f51b11753367344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1ee69dcb009a5bec96e7673f2d49a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6af3f6c990dac73878a204c09042a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61c52cdf5ae720e6bede6febd47afc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f9259c2c4b3b089db448eb8097626348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f37a63fc8b590f5ecc869725da50f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883f7ed467826438b376a17aa3569ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7000564fef6f7dc2f9a942da73ab3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60e8e671c8247439f5dcce299e1139352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb8650765be59166a2e08462e1c84d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77db593d2bbe45b9c1a8a8046f9d2b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f03f3ad86a7a272d7caa642ca70067355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a20cee9e2111745521dc610ff4262356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e313d01253650809cc0d5fb054cdd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9ef13198a7f3f40427fc5183a26c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8d14aed6f9d498f5c53855d593cc8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1803d7d9076ee8bf279c6d7e7f48227360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd4905109d92714c36f040f2c7c89b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7171d116afbe78ff4818eac4cf7da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8031a0b7344dca8483e96d35501c3bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317cece8f4548bebf18fdaee0f9bdee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6728fd00c23e323d9f138f9ffc36f10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cecb8c8cf7b39a2f0f925c411c96db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9de2b2491543be50a033cdbcf8c93367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56718b1826f1e10df619ff14b2071ead368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1130e48bb494ac73c263000d78536369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96090010bce9ccc469bf4dde30d248dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2b2a81ad4742f587840202da5d369371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7957df1892c2c4168aff0464c30d7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77270587c811db9141c4736c740b61c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244f1e86bb36921c363fc60df88623b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e410a419c20368e0cb0f2297d47c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3707f77abd2cbd9b414c1bee6b972a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770b025ce870172cb96c551224e79aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747caec6193bcca7942785ed450af2d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26ef808e738a0d5026a482e46f02f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5072d29348c81e60abf555bb1bd09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b579a9e7a2df5587e918e7bed5e5d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c53e0bd4f670681d4e4488a039c541382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9336ce1013f0738d40e0f59003ed4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d9de7738b807d55277663f3350ff5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c268132b20c5e17883f6422f3f4794385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b76ecc686a1c1c051a5a83a5e8abc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6da61bfaf0c17eb78806602de7feca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7a2a51ad6d5675881e0dacbc78b24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666aa5d6229d6f8bb44945871599c35e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be2906c98acd807e41955dc4f9c772390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990398eb77595d3004d07ca6f7b7417a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3934044e154eee7aa6f43c5df5fd0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c264f7319d665bb36bf7d09d1e506393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51368bdb8c378098d2f19ca557b44f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1130d1d744a71a6a7306e1b9e0e88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054d3c841b80d5ec086679217cc6ced396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dfdd7ed3b37ca6551d48540571858397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2ea512008b8d522174635cadcdc8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b8130aea2cc336ea8fc8de5d83b60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7edf519310b1cb43d68b8bfcdc0c5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fa1a6000c256822208c0de15a84e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae619ae06a7751e258ce138e055c56f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d34486e0383993028762cb15f53aaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9679acb90ddc744e0f398c2db51e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525849adfa60c36d44b046c214e126a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4b298088de75e51846656ef06b7bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a96d4ff5c4c1beff167581ac79001e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd007cab3e944686e8c071537124ca51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e122f332a0768a8c5e557364e0fa65e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622535a09f7612243b57ebf557e5b9f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f17f5391f16db86a18a659c7625a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db043d812637e3dcd59439b971eb0336412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c182132b79d7c15d88bf6a7a16eb310413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa84b122423d83b5d8abdb1b1476281414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94db837980dd5ef68dcc6d934d4d25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78646b52eae3e5fa5fcc5be89e1170ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531730485075c33fb9a000bb5307820d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e316507ed644e0fc9c35f79491498418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90202a31280fd47f6c26c563b6ed33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9d0c2cb565e9532555548e97e8c07420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b68c7408402db698ed2614040cbae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7de13bcd5a54cd284b9653e389de7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad404045ba3deb525350e67208ee6e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1b827586663430bd4f3fd8f0038a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3388118e2b6dbe51c0bce6e8b1028425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7961d0a86874a10fedfc9ce6d3318c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0af85b4576f129f69421b7cf4b20b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb3d3cbdc5e1a54e723f9beecead51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4d93b8fc6ec10f66617d4f1a6f79c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a975a8534a1d5ada4f13cbfcd01c56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31374161f0e3078cd2d6c9d262978f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7f5463b858c0a8f8ecd1f281ecfa4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04e69f3e6def4e9d9db881afd5e14f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c3f1f7b6fae82fa6f1cc5b844b264434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad08a1418fc175d839b7c752a4354a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cff3ee8c3ef90ff000138dcaf7328436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd201eb8da2df067f9573f3bc159f8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db586a7b910794b2d4e26de270d86a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c1ace851cac3661482a3d88fda5c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36919cbadf58bbdcea433dd6ef4092f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b34b403c1ca4c101d6d81e2bbbc940441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da98c05a77d8b12d70bcf5588d21463442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501374a8e47c40eaae1c8a5c5475ea66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454433cd184ed912cdbff754848f413444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3aebe4f939ca989a1ff6e0eecec34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c3c81658c59d98a8a320626004839446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7b45097c63c3df3e0ab24279752d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e598838f095917e921fdb9bf7150372448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2374bf8060d155e4a1cf603ee6c55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ac1e3cd275d2c7f21c17b7f55f826450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a7777762c917a9be6a85723162135451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753bc7f72a4332ea7a555befcf6dbd7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c7e1881d1c5c652914f442ac17238453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d1691224f3057ae1ccd2f9599afac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1da940390262bbb6a4a3e110a69c02455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fafb1bc005b7ad2306291c0669b76c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddedb9181846623fdff29c0aa09626457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cecaa57934f402a25fb6e03956ecf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3b48aab5f78e168b332def2fba30d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287c4554f26d6b8def557baf30d18de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a957a0dbbbd8e21c0c64c3971d47eed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045df6a755ae61f96aa6e38e1fd4ca3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a9d44d08376ab82d9bd793e6d3f25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20231c07d7c5ad71b615f21eb2d58e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869042539ad55c1da3579856617681d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaff1a285994dc1a35397b0a58e4a4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d915eb0bcc4fab27424673917682b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069b2ae81736f49bd14cf9c49f2a460468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32016c380f4ad6bfb0d2136698d2f6ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091fcfe89a6b7ccc46f72474108a5ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02149d57a1052e2824ed117ef932594c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a5dd55cb0a67af7806992f384182b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bf351306b43c077f279aca916a97f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15999e00353b560eb6ec403c2a4e1e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff43ab6b5d8389e2645a5ce41144fa3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdfd768d8843b177bc6e2c7d54cdc2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b945fcfc7f59b04603e47b6aa7c03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f5e2f0f63e9c46a595f99ab861489478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5fa8e03e30d6ec1300e6615045c08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7997a9d0a951229cf10f71a4825d25480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560b131b894c557e0eff476842d4f1e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7b4ebd89d2a4b9323cbbd0eea7b50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51868003b828d38915fd2c49d6cdc85483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c5ef9cf2a4386479d25c508ce5b68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f01979c65148188aa1b194c214169485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba8e68878f5bd635c5232ee09e2336486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18543a8a797f83c10f3b6bf1f800d79a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af565c2cf1e1036bd049e0ab85ee903488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ad93a5bd3b0aa2dddac6e13620c37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7c4e31780930821261ded35be026d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d611e6fda23001867b58c035cc34714491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ed900e6ffa5e2926b9b6a3f437550492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd79310727658dee7fe6705faa2f287493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72a56d55f0d73edc5980ce255cc0e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0508c8cda6b9dc4d0c8d3c3e00ade4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d19022d9bc24430289fc4d3b89ac0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac5f2b68b268a0239968c842cdb742497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3d0de3a53e1cf326bfd45855b1b8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e8d348b7496050f2090ab46d4045f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bdcf1b8d4a99df2ee8ec7947d7940500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106f69460fcadd94f8b470dce47d19b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4746ee4c5586edd2d1d1daaddfb9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc3c4b9827e8e9ebcba3ea1b5db7ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860149dbdb86dd4455bab1a2ab69551504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22497faf9e92f7850c402ad51e3275505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf735a556a5a92aef3d54a88006113a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2544ef5457345061270a6e6c739ec9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feb038953199d853d018d49b59f3aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0b573d5bb5098d8e90e72f03373de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b8299ae3008bb73c607b24f348b04510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea21f9e712b72703baa2f000a630d0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e047668be0398535832a3482e2342b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75299e3a1df59be60932a7cbc6eaa10e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4820ae5b931b8ae1ee911c303a46d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234959bbe6d8b0bc97e232930f67e644515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb82ecab5fce903c7381d543d0b673e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f58bfb112e887c4ab687c0b595edcc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abb977495adf2ebf8b2f4fee7ce784518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a9f6d4fda28b80ee4202cca5b1bfe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446388f37a0ca91dee0ce74c2bb664c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af7f7fc5588796cd67320330ae917e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9924d6f8230fa3a2ec01776b81467522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122676b67ae106f99a4dd35d5440665b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb08067fdcbd8f877a2c99380b8366d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f0188ee18ddf6bdace2fb95c2dcc0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79d6b1b3c5816812f9b26f39c0e98e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceefe15cfd5bb309bd46e6f2f3abba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ac3d43d97645bda3caeaa837e1530528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f901ff2236a567008f194f36a6e2ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1c61b51a6bbdabaf7558444e2b8b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc83646e330cb98f002eb8404224cad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e61776f78ec3bbaf3363134809a83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad80aa6af5a6d40e33b0740d719281533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf154215ee135d4eaedb04876a0847b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e3f3297ad611129fdb75026d18973535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5a22d8be92218b14019c0eade76bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb051a8d5b6787252dd4d3099bfa71f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9b6a9d955a44c97f07e572bdac550538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1fe76bf14ac33e9c772c767d0d566539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1bf826471afc32707764baac44e49540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42e9a471e6a8ef81619a18399a8629541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910499b78ddb657caae27bf8e17cdd0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec923dad0225c01631083a701c5f6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bb5eec190f8effab238ccc81ddf8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ae3fde487a9fb715ef38eb991d6f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b62a5c3361b572f3a2ede4a1defac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acf1880642ffdfcf113007ebe67877547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9b398f4235bf726b5b03e0dbd524f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2396c294a471a58b5972cd0e0f413a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50a1a3f80401bcb088333f40f69e4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee6b06449968bba718c50d02042789551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea7e613f1640b909d414ed29f99c9f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e25a9a13c014f215003343fb1dadda553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86bfd1063a52d93e57c0a4747c51cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e326f20633361d919b8b951532a59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adc023f3e677cc008de895625a5469556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e864f22da62cb40e959d06ebb656818557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28061f57847aa812d5689ff1699bfe0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06181d707ec15a544c608937378328e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82acde349bb41300ebb374358089bea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686b06674d24e51d1fd03b43b4ce90e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ac2d7edcd0932332873767a2d28f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50fdb09c017dcbec6879301ac6e013563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c44c41182488b7757b5f8248a3a79d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5ce9f22e7b51e64bd5d885d2d20b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1024c6f5d9c3eb3124ea3348e96fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344dbe287ed580b20cab5cae5235c1d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f894ab91975c42800b6f27a1399978568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb68380e3c103e223a39b0aaed1a66e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ee6fe943659ad77fad4437cde08f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50179741cfa009cb20fd200dbced6cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ae8cb312451a0b873fd6d732f7402572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b70f2480b6e2eae484aeb9a8cdbde7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dac869bf5c313aec46e3920235bb0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236654aadccf4419758b6deed2633ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf172215c46bdbfdc75a4bff0284bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80867e74fdddbb0792c7e8538abf0c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec738088cd58ece6404d96583a0b583578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31e62d48bc110e989d3f37c243005f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefa15e4b36bdc116514ad6a36c3fd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13e263c6b9ab5df18eb8f739e67b13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952e74715820ecad57541f070c2ac12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf222bc406088228173238b8d15f2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77c699bc6d4876c52d6b13f3039f8b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75772b1af62de1c3aa48ebcf5781bc5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04f73a8f0cf82222138ae54dcdc936586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbf47d0ff7391104158811c3d12666587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900c96df4feaf2ad047b5461c5922d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37a658c7cb3bab6ce5a287bd108e84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647760649edfb5e590c60d15f7890f66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218ac077a3c9723984b451c797fae8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df761678fdbd07b54f25db6776fe916592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d22b4d45c11bec582e8808a694af5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f0d48846ff9b3b19776c6d61f105e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e7ca8f1b2ae8abb33212be50cd0f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587309b71e1819e4e62eb251353d23d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edab5ee8a5e6659fb253e68d39784c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e29a062a1aa22c0e147ac08ecd57d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b2f1ed8dc79aedfc7be3b1976dd26599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7d8266302af4c544ea58d2e650f8d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d1c3694679a1c3f838148041a9be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea6d43b39a3c5cf823d578d1d4eff2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa2fbd1be279c9cadef0f3d16423fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e33c46b10c8b9e40f74490dd4a7560604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a7f3a77f9bd4da2b4cf6b86d5b08f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad74fa3a56f0cba88515d08e1e0eaa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fab20176b3437e6b1c28b8f32578c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10838fa95fcb7524b089a0169b2b5590608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45684071b4919c0de89824ad96327501609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb81f2ee048a22238f956284a5c16de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79444a036aafc42104dade1da396547b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065223d3e1b4e393b123a41d48c801c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59f0f0f678595691f0592df04edcf4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6bacc46e141e1cea72d6209a35f79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329f1c9ab1dd3d1f37a2d2d30fde8df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483ac9bda1a00efbaf03944b66283db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb874b1d5b7044f262e0925e3a4080e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f215203c68fb087e68152c5d6ed3c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c69023b78b3da157cc4e55d2130f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbabc825434d32498340e48aa1b98a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768692550ce0dc39780e3eec592ce50621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180ad3ec70c624996f61e74676a0f18622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409fcaa50ef662a71821362ae0822bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff79ceaff7fd7d2a386616283f6f33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eeb39a4ae69526f0886cbe3f4d82e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223f98cc36bc653fdfc98460bdb2c91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13b91693ea215fe29e637222658090627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f3f2f1670b402c4524e567a4458b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9862c1729596a7f289f71fca352c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6416bc3dbe0d62816b32c3f76a7525630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec3e27e6c0a6142f0b080d12fb78ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d902d5cc50794c04f77958c2ed26f1a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ec3b76c5cc30b8b53f3d4a51b5aef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c105bb1b1732da1557e63e9b017c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d6422d3202c55e338b0f90487cded635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2f45e01cf2c77fe8da8bf6d0e3443636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23161ad00e6d903390e3e7eb6a871b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6818790b0d0c9bf0f40bfb0ce00e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ac944bb401d9f173daac3059840e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6451d69d0b3b61881be838efce3137c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1193f41ccebdad15fb6d07f61af0ed7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96b98cb4cb98245c61bc69c3750748642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b306ffa8ab45c42c6410a230139504643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927ccc0039a9e4f497000197d565a05644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434c526ffecfc76875b8c3493bb6881645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f9ec8587dbbb4535e771b5137e942646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb7f3458b922816e30e57b81a9b8f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80fcc902d05aebe96f5f17fa1f1e7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8b2c90b7f6291ff91e54fbf19c16d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec866634c114c0180b5ab548adb8ceb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d80558ff6a21d742effda21712c07651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93a95f469aecd0737d1ffb0723ab18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83da60548cfb50e79adb29f7debef5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf01ff826671e8595379db6b3357f21654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85a8678d0b04cba964295a98c749f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5808a69e009d38be10a3823649d031656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9981a85433b98b5c3ada5c0ece10b36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a81f426da3fa32d2248dba83b9b54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d98751cb15073e09a61189386b24f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b10c8fec9519a07bcff8ebaf7dc64660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af655cacb9d6b73ab531a1a509d69af9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53a9131855142d9f157a82629c57bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b36ee1cc8ab68def54efec19aebc1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887fbff2489d0d0f4c30e799be0df07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01b62620981688be03e970b32671c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b767cb8ab7f3bee38c194754cfbba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc285a112e50dff24dabbcddcd88ba6e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73677cb6a2d218c9fd0e53b0829212a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52202afa086b7d4c4563da56c03f961669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27edba88d6851a7796424c8ed7347b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39496c02945e97741b768428f5adbf06671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf418c2e75e8d71e43410d9f8b8196672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144bfb17eb64f333e4cd04c712e7215673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72073b59b106ca302b1157583b6ed612674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911321c875be7f5a0506927b749400d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f8e9892b4695792affbefc8ff53ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986fa3adbdd83736c2157f05f6301e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107bf22ce650c1285b45d34247b0751678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cacdc303ae53934e5d4edfd813de9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e07cc50cfc4fd17e90ff5e6b54e02680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec5470b471020011e20e6a540060cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd238d2ef50061d06e6d250d06dac40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21de61b57ebe6ec8a0b1859f2a6db80683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597386800923424e2091326fe48b72d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357da5c7486a26fd726c5a3e989f8558685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6acd8c943dd8e940453564df0b9e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09c392c29da7d538f59ca5679f2e5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed21ec29ee9629e1ae0631c9de4732688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50146d6f16d7a04320e4d30eebaf7e65689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cd9f5459dda605f3b16fd421262d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58ba821111d718f0ff80e2c48b0bb1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb2861ed56cf367f9a431373f18fdd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18834b99734900a50ae410aacb06ddf6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197b063a0cb4c87aacba71a6d6eaaeb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bdd317538e282b13a95c420dffda5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cecc67be36961632abf02c32a0489696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b9bb775ca4316dc843c558c1f6fe4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68278367d515aa412fc023a75cb885698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397e13078b6506c8d36f0bd6e7f80c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a9e3557bd7a56d8ed2d9fab5b7be5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f048a3dbb71905aa3f90b55a22b6b26701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b643db4661662cacf7f0aa15508128702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdf468d83d54b77ba79f488190cf04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e0fc2138caa5b4cbeba8fe60496c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833985d8eb219a93c9c0aaea54f9691705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa159b79f9e2956381cb77959994d00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974b7ce12e04fc576f72fbc77ae2275707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c95a96744514045367ab5930d077d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8475490550c4cb11b15354cfbada48b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97adb21d97b8013ece84702644eaf3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2193437ea1ebfd0699a7f6aa422f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710ee8a502c45e30b6e13f4d327ad8b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a7b4d8d42bf2397b966af78fd5d11713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff716c8dae14edcdf3321996d450b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35609132be3ec8bfbfd1d518d26eb47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c83b008be92e4a39cd261e3bff64f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8980670226462eb70d1d9872478b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6aaf62624cf1b667c797324b09c3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caffb929b18eff5703f27c9c4115736719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e0a4b42a1b5b7bd79cb843ab0f4af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c8bf77ef5f2cde8e70d36f01fe010721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c79824140cbdea1f391dacdc46265722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28fc04f2c460a6af092189a11a3bf1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdecdd8e4dbb0c13602d47c6a98c16724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124c218e4ee255ab4f0cca4e1372ccb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1972cac72bd00058dbd27f7a190f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec357b26937bae97bd7abc386a227726727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233336e0659ebc70bfff2bc6a7f3b18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058a198f690c25ca990c71c6a395040729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d587755d66ea0ee927e9e7405e5368730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713da16ff65b9a895523f5480ad55bfb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea0e29b7befff3cfe10d9633303e46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d28bb240bae318683f3f549242b94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffc68f0cfb2f2e14f8127a0bdb95e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067d9b7df6d97ab5d292e86e0ea848b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2949efb103fd33fc3286a17f318fc7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2418f4ddbbb32cf6719e5b8ff8d12c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e3815a67358d5a13362b08f743fd1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fec02496de93b58177d08e5411582e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d93cfa9ad5327cdfa4b288faf2c27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f0cf09393a83c3f6ec2db43fce0c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53909a2c268c06eb298d7c70263eca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49d39736c5fd522a3fb81e8d9f2645743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dd884bc5894880367462fbfa33440744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e59be4334fec598bd96665637dcbd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206b1346829b83e3fd847f7fe9387ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30f6394eba6e04a92949b835e2e6ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1076c6510ee16080ac54204917fb0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf11c0e7d375c198b42f6fd27b3d4a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f009b37d1ee17bd7bfb768b5f350f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37738ba1314ab7f47972405e6abb09f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd99dd2c289802bded515ce1d479ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76416bea949a1bc583f2ab1c6bebf69a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d2237bbe4a348901374c05cf2f8f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ec5b27af0e034bad80839facdf817755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f618acacf3f660f9d4290c8509f23b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243848fb48bc09afd8f1254bf40e741757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79faa68fb83679abd5eb36a12722a58758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f492cb0cda6994a6e79e0d679910b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f86261a6bada9483002e8cfec9fdd5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774947216e6cab38f79bf9a9319caf55761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facdb251fb2f36d90a31132aa69acc6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7cca87af2af04c8671d7f8d09019d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd0c31e7d8104a7af2e4c89e240f83764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9438ae3a6d2f8e6b8e01495a8d27ac765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628fbd6794e303dcd85707669ade011766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018c46356f279768206ef50fc0598b5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d681e660b4ebfb3891d67c1ad6f34f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bdc23c84fbf73a32825c200e97f86769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66ae3b079358fe7a3e8fbc9859af07770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b407f7fa7ad49edd257c6df248bc06771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc997a015c5c249530574cacfdb875d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af00d297bb09063108e1effd74ce6c5773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>