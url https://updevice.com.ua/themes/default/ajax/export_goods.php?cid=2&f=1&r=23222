--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d9f3da943d5ac254b5acd1d656eef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030f1548f55c9245a2079dd7311b8642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf3890761227582fa869f3e99364663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c79adc14440021eed9beddcc06ac494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad8b8505585f92e8e76ac82cef0aed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373f1c20ae5ae4cc71e20dba61a5be86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f387b922d5fee09fceb9fed7bd5a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929bce244ce5796c535b1b9bd9252c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a0219971dd97a82ccf51e45949ece9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b745f3dc122841481f4f053b2648bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68233ca191dd2a74c2be969d7228f44e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f890a1ab53b9db21e26c2181160c71812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf624af5a6427addb1dcf953b9b76c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727afebc78a25e8d9837cc13b1b2fc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57148179f25a8427c515f58e18fa3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398209d638d1a75d560475c0b6ca21316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b407769868a0f41106921a5e084e0c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf05a8feb38fbf130811b45c8c6057c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38fb5977e80ea494c9fc19a89cd16819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d1238f28bb36fbbe3e818109b65c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea49eb93488ed74de50648937b9906a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948e2e6680b4e487762050b0400ebb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe296375e19577f534f14560e891f7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcc1cb7f73f87f66e5a1dc3ce10b9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8966576baac6e8ece5b107acc4847d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60acb4bc81e17d24ded9cd0f9cd3d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65959c3f38e3cc738884600fbe584227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e043d18369372e3a82a8051208f4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e87c70a5d9f6773490e833fccde4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e5566fea787b3ba19cdd918d830ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993b43d278b3819ef311cd962175aee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48241786eb47d5008e4d1f004641699e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e3f4bd0f5c9f64f217495e7bbdb2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180687d516c36271a593dde9beb6cae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c20dc07af0e1bb6ade98f4223c2dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bd5d5a1cd22b4a8a0f06bd0c830e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252c46250639506055e6410b4546d4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93a24b852025f71c509e01e441314538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572b48af3fb28fbefb75f4f9494128239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6190f6f47b0c034aab4cf9f412bfce140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f274923a5ce7081b50018cd6573282e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be367bf2306508e097d8bc028f07fb7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851be7c2b1e98cc3ebb0c3da4d94bb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a75156be5ed5031daec8862408ed844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f51998713eca4578102b58d1d7fe645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c03270b25ed270b8d87e5ba9c9e85946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d226247403b93b602c7940b2590a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d2737f5ce621a42f5e939f07d545148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df89c2afaa905d7867776e9305c678949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cbdbba5a8f54c531c9850b20f192b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8c14c3a3697ec5f633524597e364151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932473cfa3ea63bafe3559b2a281c0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2febad05cd821de273e5c2d923cc2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32964dbe6ea8e68052cb51a09621df1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02d0fddd2ab662c48da3b93a5edc2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2063af4e38d10cbf10489969ea74e2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bfbb6cbb497a5408b728052e38ad957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb12b2f395a566ee431a243bbdb3b4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e48794880e279010bce698f74acab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bae773d1254fd33353da19d41730f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e38885fdc4bd73b8f5894acddf46ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5da3c20f405d679c160f9a5ac75f8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0fafad86a3783ff6d60b2dd0e689163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd3a742e05e1ce3f542743fb60519c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21350e66be3ce0b4d77460fc1dec023b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fd75d504cf667293d67f12f9053ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7077f6bd341e025bd7190c19dbfaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c729d5d3d5ce65a83392cd0628ea468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460937bbc4fd0f838209ed3becd1ee569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fefe8a934290840568ec48755cb22c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a10f77ea70bc5f57f5cf82ce7fd3d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e9467dbac68d8e789126154c36ee272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9ee010141b6c63c685fb2cf00b48173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bf4a57752799853c09c81e203a2d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e605f38beb6eef9941402e53253dea275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623bb73250f1da10d34346a426c49ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5566000ed0404b3c10f03ebe9d7c9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cec8427ef0adee74b50fd1ad4cf5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3ee53546a7912e421d3fba24c6d9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c75cc131303a9cfdf0092d64a6724b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830d46026aa67e7b78f74dabc1b214e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9124f4a26d2b452993aaac1404aa9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f1fa4b7671a9a2c22a50d5f1ef23b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcf8a081c1d3fbec1488f90289bba284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adaa440ea29b2543c969d0c294568185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b400c083efbe7b404d117cb610790cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be9ef2620eb664ba3d0a448216e1d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be771a40378bef56860a4eacd8b7b7b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53d06ef518357a2887413929eb93a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856f4ba3263dd854bb3da50966c89ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1d16070f5fea7a8bd8403556d926e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b16ee00bbbcb381d6a60165019c4b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a55a6382c37b5aeed5d6bf9f8d168e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677900ba432639bb47cb532e61b6abff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09872e90951074d8afe1066807713995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34394c5d8686cd2662f2be36cd31be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38415ac5c0945dcd392f270ab17f2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a02cd55a69390f92f0b50fcd3d593298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae6b7125a3e006d043ca05aa7fc8e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f622b1b88a033c719921854cb13780100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56c4ca4cae4fc071efdb8f0abab6b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9d9b88ad5341a5faf44b151813ee5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2601c121d58ce817ea7fa59ff378f57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab6d10056e7a261807f6b39ce40a03104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b21d5d5862f3c641875058fd80f9a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b1e9a1c0656f76c1fd2bae91b0f16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dfc69a2a40306ddb4177f763bd1a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32011e34d5b46d08f18872972c383327108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50930d62e0bc696f48fe79d61a1a931d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162ea26a381150107db8847dc97e774110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f41ce9ace38703ab1ae341a65e8dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4bfa4f296de03fc1deab7ebb941ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b8d676dac09968dc3db400731880b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94319f28af8d63e818594cad5e9ca40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4683f3c636c92cd632ad55c00bc888115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39859c133e177117debc6dd4dc8d06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeac01e5f9f40d2859e84bab67c5f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163b630a81c8410e34d88a82f708dfc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a64340c4d160391d4968b5ad8d9e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf69c172dd9d13e501c60768128e10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61323e1098c462afe1fdedd0095603121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588574a13c998b86a49a61765e0f5a61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35293a21a8cd1936f10cda00256c2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef719b850a955aea6b9348eba72600124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f584456d916db38d944697c5b87d681125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf2e34cf6edc68096a9c0d4f11ffe8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdd31b5ffbc2ce07635907655fb8de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41409e70ead634078231cd72b3b3a038128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e2611fd5bb2bef535a5efd3e76203129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1326f5310bc737976e0f36729256812130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb319ab1054f9c63169cac2f0300e5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84975b62adaa427da6b087598841b795132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374cb025431e6c8ec4e599209c08c5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072a691300227d1cfc968e8ceca1a2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463e66e40cdf0e51337f20a08fecc51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2cf524076f4c4d5eb0da0150e880b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a649854593db6f506ddf5f002d987137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13201f6a32a3f5c403f1440c53914143138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580d03ebe81c3b0319b575d1b5ffabf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72f6451ffe01ee3852556b74034a90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720704a1e307e2124539872b4538e4e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549db46965fa9e4f6cab18718980ea4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4f6c78018f460fdeb74a1b41d425d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414409f47869e1194fd6eeb6400b490b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c08d71f1bc777331cc490f4cb7ab7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b01218f3e8eb6b1dcd5a8e1592a37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f243174a60114a00de89f7b1a8e3b38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957aa06816d95be28b8aa94ff77d8db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f9fe72068e84fa7309e2645d591be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55b7cbea7aed1011f98d77b7ff2d59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06cd5f90d24dc25c2aef568c312de2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec50d2637b86d368236f265b0dc87f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463cf57ff9695d6412246309d9376c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecba0c662a57de06656dfddb6a0074154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4328e0226bc8fb55ca72b0e0a7062155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3247ca49bf5e2ac98934140ec0dbb46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3a9babc0c060d951133914b88bfc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7df36bb4472755a335356d62f9c043158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac15721a7b097f11e5bdab151548f06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29c193691ff5c9f54a17d7c0594f6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23156970eff78c48792514466744a69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8e0e6dc81963fc0a0fa09faac04be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd25aac5f79edcc61c81dbf6462b74163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2a47e38002fff61a5fe2720a27569164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac59bd711f1f33b46a7142074cd06d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b6f10822102aeb2ab6c119214840c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123335b38fcb10870109f43662a43b3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0713d6a915afe2fc30f61fde213adc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafe2c4e289cb3a326f9ccc831661e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652bb071222ef83ce4b53f2a10d7f3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb62a9eb9219bb2c2bc18936363a91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd993e61d86821bc83a9e086a4427e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61d0786c8d669261304e10dacc4d8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbf26dde2337eca3c5b906a48e1543174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a1961d470a5433334396f47fa94db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ecf2e93ff7d229c0fe7aecd630a6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b0e32247ccf9cebd70071e2749234177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033539f94565235ba4c58cebe090bacc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e4bce34a3159d02622d5e7299ea0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff646ab9e1f5d6076558a142a5c61b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92021234e53caa4439799c138c96c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4f4a060c848525e5b2490f61325a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b927bde87c212abb2c03720781f6709183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43130aa38f9e52d0151632fd70a5bf01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5764a4e5a7cb86477267032773961c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740b5fba54701fc40da63c21f443ce0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1888f1571a003e3382b861d4d765e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5756b5362b8c8f16a663343e909309188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb21eba4bdc2626470e4065132a951189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848aa471f1d5f9cbc48aa4456fed828190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b5e312307471f161bdaa87db7a3c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8af6d76cf748f18889ac4665a5343192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41c3933f3c1d307dee5317f1e13c07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81526e03900b7909da4bcf2206e00771194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e79c7821cdd0d3158f77a35a8f6e22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff2691891f56cbb524b573ffcd5779196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278002a67c0ee7ccffc82d4e31e77167197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a65ad7d723eb1a47481534986361d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab44f5aeaf86678abc057f0dbca7424199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7c74299451c5ac29d66daa749c430200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672ea78700197fa11e47b96a18a1fe6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533704cd3ac49e158b73b878303e881202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991c1a11479884783a97bd3d9d1b226203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07912ca1ff515af5024f6aa6493445ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8b96187dee96e087a12e5d2b881fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094922b661d310225d28319127c978d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fc058351bd2418b9add7dd4a98e0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9f5c43bd0af293c5aa11cf87f169f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07685dc8c1ec2104115a0ae7e4cb0c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d76a37c88f5f23b0bba06c94a5663210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e20a05ae859ea6a17ef8be9394ba65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b19535b702ebe1b142bd16f881864c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027aeec875e07b89a3a074781bbfb48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e7f587e82bfcd8361361f1b21a0fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecb2ee300694376fbeb723f86f5960215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c8db895197722026e3ee997fdf2fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09484274ed8bacec01195c959ac55efe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67eb476fe18b3bce9a5e51bd24b3d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db200263f8c021fdf6a7b88e1c80f935219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669310f1984a2e273560f1436db3ab32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b761d17d25215c54b7260556e0b61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e5d8b446fbcd189e9931b2ff76f19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2e6c9fd44dc8ef9b001fddff42150223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7633ed535a78813ad091d9536c54c57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f585fc65c714d074f90c71fcbd8f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bad7507bd2202637607a7c9245504226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfb3b4589414e3af38fa76b1e2c27c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fa516014d2f36fb7560cbaaaa306f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cefc810afa852f3d8e1f052fa610a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729d172a75a27fbc536df13f8ea43f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbc58d1795dd0edfb8734987db03c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc60002ab5621ebbddfbb0e0ed46e01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19d012a7a2ab5371e58224aedeef11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef57b748b8f4c5eb0aea66e00c67e24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431177c09e12ef79d130392b785f5b06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0a9345a5410f36ee4c55dff873333236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df896b9494b9d5ef509959b06e243b7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23c8a7d34a97c5c18db2758ea49190238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff0f0610b15d39107f3e7ce597e602239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e87dcd6cf653ae95bca87f0511b88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a884bf22aa45b3b913969035d3a7c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d079d0cc431a3bf46cd5d434299172242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cdf2628d5ce5efb4ab44664b8abfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd3a948d0cb3a627a63417bce4735e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3676b23290abbdaa3d09f703a79ea95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b92a43ea4ae75e85fefd997651873d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef54ed78bd5e7589e613a7e38373f39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7f4fc3ccc1b01a22b1bfe31be843d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b766368875e34892b1e712cdf00b1b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386250df1ddba78b7d62b98c3d0bea2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1261065242db4fbf728e426c57d6d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7b5bedcf9330c4365ea49aa9b54c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c84329747c0a263c567af588000f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc0bc3e11a13e3afd94c0e8b36a795254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab886c9aa6a78101ea6799783ef5af5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cf6c2a1c249eb9acaf4d79a26f183256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7d4c1d1855c934159b09dd33c3867257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5868a2215ac6f9eaa41a2c2dce70621258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92d8507345fc2c3d8413004a2c1045259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14019ccab3c192725f714b05c7a6de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4ffab3af814247b560bc72e428edf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3c8acee82590d6c07aa9923cbf7ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831e5df642dad46721aea5e316c99e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dd35fb1c9c5bcbff9f92691a4b0dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d550de62caf7f539163519da9fba2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab71dd633a6f229fb184dca107e89b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fedcf36485caac2ad6809d64f624b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0658c405ee35ed6e25a58494145e68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d478685e1ff34461843dda8cb758b08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ebfa1654359a35a86a2a0b58c7e18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf8058f70ecb40cfceb5cbe9af0273271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04b88b53c0c9ab48012a167d58e93d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce175acd2b09898b9caf6ff7d0c1ead273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed7d28db540e6b5009fba2e7aded09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa96ac850a7e7c0ec92bde309fbbdb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947435d9a341a17099581de3497a1a3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b6e4800975c37af6ea62ee0fec511277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011d18f8ddd23dcd91650eebcf5343f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b69ff60d607aeb423cca94d8558d4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eeeb1f958a29972a22a40f8a793f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080f1be43b99d3cd4e3650931cc5552281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18469b155fc88cdcea562aad22971169282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2a3ea141ab614d6d0fe66e392de5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7ad48536b0ab2346c7ae688606bf1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caebedae9534ca00ea43a346ceeaae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417730a63e1e0d54b62c8230ff5d73df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c37f1df4d2af37160e2031f26cb378287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485533612a5192e01b4cfa2b6fe83546288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c77e1523712b0c444434d998d89e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa87f53d104b238380d923be24e287290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90096e222db2c733f6f8fa02da3eab74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c97bc38916f90b36678708b17d0e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181aea21d2dae8d8bdbf3e0f725a14c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42082edb2dafa7484c461652614a13eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d22c7eead0ab0c0142a153f6f47e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f7ea22baca97fbd071a8f31c06251296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee03378bbdecc45c3868b17e6d4beb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e1326c4810ca1aff1ea77439e4e61298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c9de762a76a02e242d71f96006ded299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e853c8a7de90e85a224ca8624f25f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb9f3bec171b93c73eb1893f404e02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24468890f13451e0c78a0301b8dec327302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba08ed208118806332dc4dcff66461303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5684cf50c4c4a131065611885389e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f9c39cc2da375849df0389eb6a096305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b204bbed2e6b5a782df75e8dc172411306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacc0e9f4264f96ca7523d8a81e06f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6487255155eff0703dab1a621005cf2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27806d8007ae181e62fe42690a8f55ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967aad69430786d767436e5ee2f96028310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1816d759cb0156eab33e5a383d77fed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa1d29987eecbc30a09243da892132312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb36624e2fa5ffdf0e6f0ba4aa5b935313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcda8695bf1451e8653ef83c818b76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1562628813d39854bd6c1e8decea1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a04c86aeb219470f1b3481552aa67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e5caadadbf3a48e2e30face14c309317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048db260f58d71c62f3324172a892891318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f50a8750366f2c141c3153203d1767319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1109317ac15f519505add94e588b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209caddd705ccb51ff81cb786abeb0d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7274045bae4eb3c712d84ea273204322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0147e92ec8536acc036170a1afc5f65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347bd4272f6aed2c00add1c43dec6d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a444b11a778544d4658a4b4db8c6a70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f1904c5d3eb100c6265e06ef54585326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b7bebdfa3737732b657dd5bae8859327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0052e52a95d995e3fb172d75115e03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb094e70d60626b50cfea96f0a8c10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a3debf69331f1c7362f94d9e3a9f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb5b0a9f905801844d1385f326f5ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223c524182e46c66f5f1e8cd86a181b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156c54dac452cee021b35d668c38942333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440b27c467e0ccbd8f8d3017a2d8713334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fa04308ecff8941120c26cfc42e6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c787ecd51d1d50f0c1db1121c193b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332445156351f195f3819a5057872178337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7dc1909313977d10234a8aedf495c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0033f12226732e5df72dfff0deab9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44192672cd8fafe9644bb63e45296f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fafc5e48f8a45dcafea9054031053b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727a1d185847fbec2685b582e1786a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4bf783a396826ef326d9069f0f7ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2cd9de16c35faa56960bf19a27a42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02050b7fcc77167dbdd42e7188eaa6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d934a19fb886879e354635d016d89be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13b2a052dd235336a014cba933d951347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e832621ec5ea2b112d03e59b716fffa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb48229ce4bd738478cba149b5abee0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fc94528cfee9343e01eb9c6ed5490350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9630f4008f60b37d393f33a33a096351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc55808608492062bd182c7f24370b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40819ac6e477fd15bfe602f0bf8b37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f499d6cb32d424aa5fb9d4866e2de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227530737de001bf3589513f88ca498355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4caa95e36ebd2d4ea1fcad80469389356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8956d2c22c8a153d82357acef465d0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a469bd90e30bb0159a0ef3feb49a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e4a2edaf204a6055425a255827f3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476458ea9638fe3403bb099de40f75e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844a33a8a85b3c108ce974646869fd8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be952ae5f72eb9f51b0ec12316d796362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3696fc590e2d9ce59e0d9ea4ce0ed15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754fdbd285a9dffbacb2908a0ee0685364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240526f330b84e9a100525eac040c5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e43646bc2151b0f2fe717c7289fbc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ba25a27922dacf971c7ae298bcec5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e3c760c455b06986e962452699448368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95908733b22d31bfedd266b04dbae89b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819286b27953a7b9e57aa2b47e27fc05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898da3786233796be19c8738d024e15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4899923c1faf4419c34ce660f2a1d55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91a9e0064fa4b6362a199f22c9bf46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462f6c9ab4ce6e35f50bd631e825585374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ecf4471aef3834e93de058df638b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e06af58c2d206315db4e05b1329efd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84486fccb4513b9dc7931daf93634c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f47253a761322f2102c335efe62262378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c14ce915115bc8bd205c2805759ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab182d9e8069ad739646da6c192f1c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4b8f04e03b20ea6651f74c53d5a70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ebd91a84f7f9880a20883fb9d70dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd678b7c21a3bf85f2ffd4124e22b5c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1d76daa2b64cd05b4116f0270ee29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5343638e62b454c3eab50efccd5d57385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff14da751d2800b845d7a4b0d27d6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc51a1d0ab565af373e9032373099f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64822e5c1b5dca00580b70910815af74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfdf5dca27973c72f87bd319784cf5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0ebb791968097b4789e970ce5e264390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a3a2e5ec40196002b500382247126391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e13d38ccbd13077c30fcd5dd25c2eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64921259809f6360494dd34c7e15b5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c131061b5c97e5a9dc9461d3b3b91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82d4030169ca029eddfeb9f8496c9c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fa2d4dc7ad4693e355476bd4a87bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f64e17f3fe2f4319608f4d4363ba0e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f03462cbfa042f84335850cf18a9af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9808c2a2a025d51c07c01078ad601399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78aa8725815edd456822c6842bc25b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b002cb4977f4e7e920a918899f4f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ed74af32a89bef34d6833ae694fd1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ad75566a45283e64fd02f9eac9063403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f357896312e864a2896aa5426e8bf4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90497eb9a120b21c3e5124c9fe17a477405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d326a96b6b34ffad335fd0a62c4e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe643ac09566d35d6239592ee9c176407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d8f488725ada9d8e3ef40714c7c93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a345b3db28f1ec5837fea5c6ab7610409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbb95e81d54bbbe08e92b565ecaf07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46416b35093c08abc9c8b86bf41c9f18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69e434e5f85bc6ebc3eac04271985e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e0de68b5ed4de871b5def7584c4f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96233a22b0396ae2cfbfe755fec9566414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a18d429d17d9b7cc03e25de6374f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5235feefb4ec84b5b974413a9bdff35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363f4d36b9077474b789ea853957f3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63e85ce2725f88ccc89b62988a894e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa15adcb669f1a0351f6c95ee25ec2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52b55063b712b3909288b05dd3bf69420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bc299b15608d3c6d7a7ad55c432b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ec6381a6593c349790f0de65a13f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df20a7561ef97a60ab9238a3e72a803423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3c56f38566ee7741d3f224532cbd0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d486c025fbccff06f63644c3bc28936425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023f171c825cd26e4f8effe510013bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437bf34a32d275ffa540c91fad52bb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a76e1f969666ff9bffaa0559c6fbfe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e247e9114ca2d397a4a86fa9e549d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eecc1f2219a8410baf7b347a8436a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac400f983d3d9820c2d7df630b1f3dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a5e98ded41b601b2eee0577ab664b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336da22548525a9710715554fdbe8c56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876bae7802fd2fe6cf4a9f51b4d312a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c19f6290d703d3d7fa66fb17b83a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915546eaba94792fd329edafae7da68436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb6371432b3498848b1113b995b713437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49518a33e5815251d2a5fbc60e3da58d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4af47f901c2fadf74cdaf02a473fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5c5661acacfd6afd748c3f82a2f03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b328f634ff2ad3196e874bea584823a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ba82009c1fcf7cf0d1ce033103af8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80ee06b1f915846b4ce5542d484973443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6911a0b2471d2f1f1736a07fdbe8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235847eff45541aea19b11aec01f5c44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee198b857ae7f416f90fc4d44c90be9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f15793ce3da76613292d29bacca200447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efca251954b283a7b0b1be634f9d90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a351394671725126ae166fe982912449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0677009ade443a5f8d273757c8230450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00395b41909c6cebbff8f2ba47daaf2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d4a6b4b9e5e9d890dc4596b6e9dd7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622c46b38fafbdde447158e6c62476b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a2ba2e078880e68e51a82988b0c10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521bb38636530463fc215ca1c25e4e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ff16d0767aff2aadfd8310162b3b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579c32760fd88616920f10967cccde3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cfdaa2a1ab2c444e8a6bd7190182e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b287a982fa0b9d48ed90dc51c83f5ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6d357f95b8b6ceddc20257bf81708460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cb29356deb3050a194e5ca3a2817e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27d27fd8e582ee6bc394cc1842571d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97db09bcaf1dcae4932278593bbf37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178b878cacac82628587811aa20cef5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a65343bd3755e63117b972fdd2593a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25b669178f01ebe2031aa1c77b0008466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb59befc70fdcc75d39b140eb6a768c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947195e6e4c24233acfbf575ddd6b11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf451f3aac9d948034a57a607965966469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836d111591481c9f30281676f0f2812470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb417d6217ea2ea8721dcf5b96c3f39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144137ad55150da4c6a63b3b378ea7ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e246493ce6fea0674db8080a0850649473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ace4b7255511e599ed2163020f4da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d610ca2de13f407b82b14267b670f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbfb99cd496c46aef8a2ff5c6f0d14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca1c1ef096e46659ac555083b65570477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac2980937cd058d842f6c2e09479c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1f724e6d82e1f046bde59f9b2da53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fe0676975ad578dc43af509cea5a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1411461087d9ee6cfeed36d667c23a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1765eee60a3155eefce689ee30e64a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b9f241a9c9615f5f0527863c34431483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f992cc66dd83e04531d1a68dcc35a67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c12acbee2ff44438ea96d6f306cf1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ab25b67aa677562f7aea44082d76b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b352dfb828288ef2eadb77644fb2f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d0236e2e7641a7c19f36fbeb4940e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b776f54ea43071072d1e648f937eef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147e1a37985e9e8b3b65a090e648065490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffdfe46cc4dde140d9e828f98ae8b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33591b7ab6dc54d04fe3fdc7f0e3a3a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13108bba6cf815c5b43401c6f5494645493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7b3adb599e241df1462939c31fabe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daf006485f158374c7bc585d0db579495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c42399b1f15538178dd5a26d4b42d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dce19ddbb5b277cb260025b51ebdb7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a21d1bd038ec0466a3f176abdb231c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64898266a3b2356c31dba522f3d80f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbbcd46a5b7d5333503350c7aa6b17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6f3e3c7fd0cf21436ea01153302e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a1e675b5d72c2005c0daa8832273e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810751fc96b47b7db3f07dc5449667fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155ac870e10ae79340fb9b8de5f7501504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db801d02cc49175c8b3ff48f8436b21e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff42c0a1325c41f0e7f09bd6d27c349506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ce66d68cbc7146f79709f42d7721c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641e686a3e716044f4d9a550dd6c8f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df69f6736398c911de9a745b058895509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cac74d00f1252b5a5f0db7b281ae88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafdea64c2f2d40378d77116bb682be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d60bb25d0b755313cd4196dd01d32e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf8300fe6f582b28c62146861bd2eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e2e65ad8c4ea41d925e33d6c3c28a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819cc25ab71be98da5e12ffc3571cc6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4846378a9269d89d274f0f4cef1e1af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370a5562338e5736900f5ec3a7c30e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838490ed17ee8edec3fa9f5e56b124b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6186c86f9bdb5b1dc9f6a37dd2e70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed646f778d93d342222ea8b695d7a15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1162c0b5385d94526377d9d0df7f83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a3c9744cce237484ec14e8f8fc5af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277ebd3afd3e84809ccedbad810be9c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1c9af224cf108bf3c92b622f22116524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67138962c631e5d2495a7f92a33fb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18629045d696d2105caccbc575f88e79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a8883fec46013c697683612c7b11f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea82030f40433d1d4ace342def79f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bf98a00614ddf4a0d1050d8bf2f71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5fe2499f91fb87ca2d2073221d2f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6910faee56b651e9fee572a2369e254531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ebaee18f8a05f20fc9231dbc5ce6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761a2e5382ce7f3fc455eefa9bc4f68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b9a14f39e917a2256a5c1d0f45c7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bb23cf4de6b13cb62e11414f39e96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1fc34fdd92587cbd2ce85259381d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3c95dc2e4a6e73c264c2c0c25fdbf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b307f8917324fe3b3abd85a143fd13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9d3d7f2592f7c226b4516218674fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd8e5c9eb9930eb148e05d53dd4ea7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4fe4edcfb9314cd263c15220f7860541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e6128e876adde5d1d0bac47acf84d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22a891bfbf4d357ad5564fe69f7739543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154f0de264c8d60619a0627ca583e9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2288b49cfd3e3ba65e984ca866f92545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445dd99a0267f4191612730b3eb1106546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939f93b4a51be4f44bfe72115fd1c3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cdaa84bda6ce833314a3531f5cfb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160df1aa29c7c7be4960c50c231f72c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4ac22b35c8bb88938d89208a946d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ff6342bdd83801813f85b58350cd9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1b276142c236938a7a80a50fd0d70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fc391ea15d91c59e8de275f9a3105553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d82c93e54dca0589f15d8760844b38554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90791545d8e3d269e1938820971a3561555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aac932b3667781e7852859515a4809556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a7319962592b6987a10e4332664ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeb60fcc60f2fab24e129a92121bf5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ffdc843ff7542623e1c6e51055007559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbd8d2389efbfea037f50ccd469dd1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6b3ba10d4d5f5d52b1346655d834d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e75ff9318c0a128fa37d20dd6dc871562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f08fd10698e9810206cebe8537230563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b513dd7f8687c4d7f203f276086cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8e4a1675d3e04a3c9b2cab5919b24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579a1a1151ac30eba716c4fcc87a698566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cd311367c79b4d47573b5b2e95f9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfed3b8978bf92ea5da467dadfc2f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceba6e97c69dbb695dbc80323f09ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb8153bc3b8da5573849a7ec8fbe99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6317de803e8c56759596a484f346210571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee3325657b5c1aedf0e016a882643f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb06273a88f9c2a5fc0a6619b34513a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d26cf2749be5ae033ec843d057420574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8bfa766b4dd8c78328c76e31dc912575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38f8f515cbfc926f106806b4cc32eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2658f8fb66ad466732a99ab29fea90577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e374b3580fb93586c625b07bc768636578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822122ed2c91efc006be09e53c4cc260579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367acb20fe21b373d8bbb8a22bc7ce6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a5656d1256a68e13eec261f0805f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934a221f6437c79c02c41d75e03135a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7672f7f3a106613b7b792010ce1d3b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa3cf6a5e1c863ccbc0e10ed565802584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e1c79eb4aaae4a0d767516864503b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d19a51a5dcbf0913b1c5526bbec073586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a584820c5063dc58cc805e952626206587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2ea7bc03aace9f5762e4bc54d47a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee77743f349ef873e8a06979edf451f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de718262f7d45d33106a8f54eb87a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bac461363e28a218e8d2d9e23172c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d323defe71f03830746e43cdee1e68592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b7ad1d73c41916e677003fb49407b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572fab55a2be90b127a7bd9d8a20b90594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadf02a4a2c6a9dc78f3ce0cb8b7a3d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3d847fcfe5ef1949a414b0f2d6b28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123f9ec88a9be9d1d206590288f598a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c157cac0938bfc7487422729bc388cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04978c90548716d62648ee4e227066e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee6339e067c562f4fb13822176070a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29204e4c66a625c55357905547ba312b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bfc66691b23d8f767bd06a2568790602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febfe6c1ffef8aafb87c152acb8252e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982933af28d6439f7d20f47445c0451604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e934cfd40285e583fd15154dff3972d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b8ee0aed588d52bcc44a0df881715606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a105a646d00a930d84315b69199cc2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22e77a19910be0254636611c69a742608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c236fd95aa6ba00091494da4dc0067609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35cdb5a6404d1c9acec79991fb8b54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7604f015b994c683e657e42550fb184611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57638d45e2fe3cf3911b69f3120e3f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c3f52314191566f21b4179801b56b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079257eb00f4f612ffad842fafeb308614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6ca4bb7447b181c43f832ca3a9cba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cab44ebc6529e00683116d1564420616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed5d02b4306647e791f12f1c89016c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f858e5245af2e29b520a7adb899c810618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21ea6f575fa8cd278170b8428fc7e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47245f728fca95a9f5c150270752417c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de13e7350dce44f0d100f93eab19b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af98bc937df5aacbd3a486285526156622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870b8f8b934346bf435598417bb2f8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33232313bb0bbd2811e3cee6b86f9b80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674a07bccc618d4199878ce6aef294f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7c4531b2597e38a46114295e5d449626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411b808c71c98ed908935ef76678106627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca9246ad2711ef378458cd9e20b6d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445c1ea75c4bf1bfca0c2145958ce40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13971136a0fde046bfe1e8391f80c7a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072dce127ec90269ce89c40eb60f97f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cc9d10e9bfaf8743b786d8747abf5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb00c228115888605d83f920ebadec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee4f7ba0565c957ffce6d5aae0c7b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e79b54ef8dd124b31a1b36aab0391635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ca46c594e9658d8d7f949f6c70d74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a6b06eb2fe2cc73c1464d48abe7dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c82f3780d1924bb4825b765749c99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e6fb06c2e946e9f66eaf0a0440e61639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489793205a74fe66f443fc6f61b1801f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe0206ccb87c542d0583f73391ce32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0180e0573519dd36a0598fcfb14d7e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c068f353f245a7bac3bd44bc4a1ec39643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e221a42da4586a92617b17ec9f72a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc40774add37cf92f51dc61377fdb1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c846cb1335ae8417f6085b952df2a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b74b53a60fd663fe55a5f19fb75a11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c1d45f83657689a7c173692a2fc30648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bc623e04919d801dbfb01efb9d21e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd609bbe44969a12375ff7083ea245650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b69bb95cba352aabeccaed99720a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad74a7b2e288fb7e1c02c8d18924b96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd724d64d12ca5ed2108e025b473abfb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fdc1368a744f7584a8452cd2a4527654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b8ebd94144a45ec6e4157f2182d9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d630da8d13eee1272b16e667d0db879656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d9b6f9fc0739ef2ae043f13413485657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1f11179b56162187caed669fafd75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e88555e771109b3707135ef6b5d556659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559c674e8c1bf5687d8d60d8bba3d92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1b51619fb0c670bb4d5d5bebbbc47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac74ba0d945787ec4b3843c0335f8d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a1a4998cbfb70e3d3ec6ba74e3bc1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e0f7ffa3b3f271876686961949131664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4bf7ba065e523cdf11d12aa3391d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec58fbb68145e7dd21bfef9d9d2bfda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dd746315c78168a8f1876d1a1cf46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ae6d2fb75bcb7521740a37f33a520668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c16232c11dfd869531507db5238e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b2663545fe82ee7518808c647cc50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ec1ba3706fff40351ed663ce12f06671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8793fa3a41c71fbc0ad049017247117672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09c072b4d5e54403f0d1f6590a8d5c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fd01219f9294e7f686c49199fec66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0450af2443f091a278d3fc9772ce8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5af7890c2a0b1222899893ea2e7c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21eb389179b028d956c11d403fa099677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e758fbb61ae599871586855dcea634678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ef7892d8bcea4f27952504a5fade5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4ea2d910cfffc6b4a340b1fe5e38e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a4a380862a4717022a0469c033e32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c579d026f74dc5995db0d9bd09b01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056501f5944e57260aa83980d927b7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f032cb3cb90d0a38ba7d04d206460684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e860ce7b863b5d241b02a0d1fdf9242685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25349e75efc49065d39c102ab3147a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4c877fd4ec1428e70981618fd9d94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d31a78876ddab8571fa7f6e15ace57688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05ef5c0ce1db44d141616a41739b1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce78271d718ec347204c941fba83e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d137b218ec2ece53213227ba66cfc6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba7a2e192c0837c40a6c0f9b1944d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26e7946c72e6b5ea2ab5de35468284693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492345e788705c6a064cf0be86c1a1c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a10fcce310ae9e93757cdff3119dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb8803c0a68dec0db54deedcb9ae0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad7ce608a3efb8ec8697987525ada2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ca268e41cf4c5ed55670c4c6ce5aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ea2f0836395228f696892f837e59f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd39564ac8bbc9a76d46ee067c40d55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8115e0b1bc0aab9060ef4d2422d8bd8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3680679f1832191f8f17b7a728821702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86757a092558c25ec1abedcb534dd462703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2e23317854154efa16a4544585b8e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba79b9e0b912557f1f0014ebca85fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3800c7b79b1922ab05e49a8ab953b81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826f232173108e30b796bff977144f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483fc1480a689b65610305594d56a89708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4964389b4a2272dde976b253f68e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc2ab7e4d45daba831f786be698c1c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1b373b5f8ac3bc11c8020399de8ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64e3d5a13e33ae9a2a9ea29b87a48c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a80083c248a6e5391ddfdb60c08314713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ba9fb540c82ec1b0e00f83edce2df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca2715db0408f9d73e50de3606dd6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709ada34ef8959331a9222968a8e3bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a709aecc510ba2c98ce4f985987816717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73bf4938d7f41dcecd641d04199ade718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49a8b9e4c609b906a4eeba62376d34719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19355eae201a0dca8e17e675b6b759720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e81ce65dbb2492917513f61fb56df5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e1adb20bcfecb759dc0351586f0d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84f19b16454b3a6b1327abd8d38f86723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec4081d0b388ea3170327b8acad1c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4309303b410a7593415bd8aa70b7d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff775a31feaf70702d1752f6a0050ad8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a210d832070ec2daccb089423a911e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca930da2580376635367208bd45f54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9b4024380af7a772a6b6d443f8a58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b06cffb3b211a02c51cbe53bcc1b6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aae895417754898c44984f5a1d2a2d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8be216e0b926ddb938694435127f8b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fb7fc6182296a19ef6e4b68654fda733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e903b293694fe56ea2b4181ec36b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f35ee0e3078e3d3b559ddf3033b7b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70173a133cbf3503a157136d7fc10d4b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e73647d11fc6449810e8a6d92b590737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a94d306f0c7e57a1eec9bf2f46fc7d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8fb6092827efadb4a0d823ecc9eda739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ea593fd04bb12a4112b2f128ecb8e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bad6a85f72eaaad40f0b9be894ee96741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38233d97286ac5b2dafb90ac2c74de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6690d0428240b72cdae9926bbeced743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314d59594d03ebd0db511c3abcb83af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0ab313f9dadbde1c5cd560a420898745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745df6c9fbafc930902debe33b7701f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c788042b77df57444a3bb480ad0222e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c45185687a21622d0ad321e735e294748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c8cfb526ec6eafa3a5fc0fef78710749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb65655b3bcf6a22cbbb0fa7fb104c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ec4c191dba2c16ba71386dcc1956e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d101b00f4cb99ec023e9f8809411fa3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa450339e15ea57da58935b69d123a63753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6623c8e86affd9bc69b05b9341c07754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78ef8baa4481a6b37a93729977ae50755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849016e71e4b6e7e9cb2261db09a93e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045d0e9365ba9fb260a62d1f60e0eac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138bcc7074803b60775d06816cfff06758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf7c9d497419d37bfc7ef9829333fd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940f446f24d3327f341b910a512d902760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f38bf72763d2e59f5560ebe8e7c968761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f96c68f4ee2ceafdf67647237d8b7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c219ec83370017fd79c6834eec074763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecc02159f83678b3aacad10145af64764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755e9fab485b982242ad0bd1f315a39765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890f89125f2c752e73a00859a62700a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aeaa24e809693355fe05cdf865f79767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060cc9055c180610f7e84f6a338ccd4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887038d52112ed2e974eb98ccfedac05769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66904c17385c83e341ecb1d39765a2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88df9eb84715a4186b21b07ce223d65771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35098304e45a444061934199a58686772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326ddbb597e3af6f59603ac63b27b78773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa8a9cc960f033cfcd30c2ae387844774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638b2526a39385737f0226f4b6043a3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606a268e09630c79a5210c4fe202b9b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0eec370f12db441c6f2a9b7aac8ed777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35735eede69e0707605b70fab18ebfe2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f486adc35d434deccd9f0808b3d30a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef67fd3b9037e4d7290847b79a2716780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780193a1ec4f9a94f56ddf3fdb9cd8bf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7478f5d0dc9a6ba1507ec50034a65a5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24807d7155ffad95bdfa3dd44f235943783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a576d5119877d44227c4f7a8447bc0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2172da692121c62acabfdf0afef95a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75fdcf3cc856e566e230104eb8de94786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95ea14c855800d5e431fcd33d7e71d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798957f99f9af4296ef967854e09605788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0037260c747ba0027b8ded70d95e0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ea4453842095c61753bf7a906fc2e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40e5ccef2ee88de14fe424a10544c1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b02891608e22e2bacdd9d2c0a67558792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e134d809a9bf37e943bfa8153147d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f629522f33fae41158e5a20f34d40f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7679dce53b46083b5e05674bbd06169795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c1c2b3b78451d28763da45912b9a5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3570ff15cf237ff95627f11320e68797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb1ce5a41dcb480d140254115c3991798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236ff3da5db5f9c1c884cfe6f9beaad799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895587c7db4b1fa2085bc1c5c76ea49a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9157dc457a7081f22e05238c40db5a8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e69eb1376afab130195183a83a6e6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269904fb2aeb314fcd0d445495be3d9b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badf375e6c48723f11c674c5f6fc7d7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a83d339f2f8fac9c69384b0b8d259805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99003a81144f834ebf14e04c4449b0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b4fb00b6539eb906eecf7b848d7b8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd4464b91bb80f14c143d565d00593808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff12add1b2276f6d878070571bd1dbb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3145b70e9fc169c7208e5d048a7054810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05effb0e7104f4bdf7a9d33daae499dc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca78f78227eeea4430dea360becbf3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79272ec13470d23cd4f73b8a76b7d399813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4f47e3cb7acab04b4dca68cd85ab9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9853fa88e61b98a26befbf5ed7d0d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba5d6818ded4142d8b8e15ddeca202816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a21898b5f9dffd87d89fe5316d2a8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f37f927cb976e9b01cee5d3aa8d34818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e8c5736943100df6698e673e2f604819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e899dc3e18ddc9dc8726886614727e7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898b1f29f4528ba17cc28e36d2f485b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6dc57ba2686b4abff36c56f43610c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f561549f79b8dd1eaa2624b12150b5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a8764764eb3dda6b9171154d7efea824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9194ead45c1082c999c08928ee5305825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52189652bb1a5621fc7398c77847dc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0577d29a68da0f7ea1290ee3b6af9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d6e8bae9555b2877e0437f738e935828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315bbb0fcbaef71762b029bfdb40f5a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70e644cc41ee15a17b8a5faca8d28a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d756431f76d974e88452442c705f8eb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb219aed4b258e4e55662c3b5d778067832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1476289a4436e994b9590b1422d92b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd1dabd1e2ec29641ba9fe94c2ebce834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a3f4649068301900ba7eecf085721835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80ef70be50dcd5d5f4d7631c39f0e0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1040b124f1aaae0d6846098ef8ef59837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc2e185a4da69c87242452ac6592e6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9ef5e0e7fce3b021756f56b135994839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b36ac136b0867858fa1582a58b5b3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ec78b341ca337a68d01063e3fd953841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cce08137dc5644f451bf826409c23842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f5e7edb7551dd07959fbd10d417f0843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e47f31db5a43a03eab7cfe0ae9781a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84778f1202a60ba9786dcafd0ad75fe32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0148d675b4bdff076afdcf9e3e75d623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d59d8b7071a2f222e10c7bf09350e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ccc413bab7b03c05a0e38c1e75b285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c6d660cb4a12a3ee5ff5ea40dfe516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186be5ed6b3cf37f4c36fca32367f0a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a30564772608897ec7542553b3e7d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e4cad9fa9288a14be8f09c92eb1b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496286925fed913b23af9eeab0cfdcd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe02f99b7b11f2c8c29399cfc3bf6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57498ea0b386fac9d8fff9e4ff1dbe0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096d2fa12e4f1f641de43c3ce64ef5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2083b7ceca144e20e6a73b65f2805414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f662135fd7e431481e51b4aca9e72115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0eff02ca29488dcf71507239fa41416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da366715fe9995a56c4a0ea7eec90a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557c7f4c761474f88fca63140df414f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882484157153e6b05213ff03d643f97319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1095e5e63a2d87f6a44e9f84345aec120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1c5b0d06f20385bd85805bd6abaeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225193f840b39cd0481c21018b19f9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c63e1ccc31e0a53d42af50a63b29723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeb5b2253f27c6d3ec2c145b9c688524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c99ec58ec37fec89657c8a88a14d5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79190454268e4fdb8a470b8120bafd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95a4cffb5e2cdcfa816d935f082aaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ca8c29454ada7f92d658c624c54d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6551ea3e0ff2572e13e72f0657354829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572234a543241a3d6994aa45cdc881e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb572b6a1b4f25c73164e1180c20d9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d70d81b484405248e1a4cf385921632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05895fbf2e77e6f25b5a88a28b434f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ae76418cefc00a6016bfd6e3db66934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a644877b8651067c093d6a4af98fab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294799e78edd24e6cda21b32f2db508436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0d79693dc92bba4e044d6f7ae701637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919543627cd7a4fad860998757ed2c0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffcb95c4ff8d2757ee039fe5d0e66939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04af016246232915cb80398ee48b0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c3f04f069861d1196793caf537b8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776fea3ee9ce38dd4a50fdbe16ec4a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db339dce2f01add8f2749068bea87e9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd82df18b4a2db55a97b8c5e625ac144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a947cef3bc68d48a0eb1bc907073a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25a6fba2f52c2b23e2d2c0c7f2e15346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e5a49b7a2999315188b99a4cff89e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975a7ec261ab13c89daea1f98400b9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751946a2e0c6f3b77562f23d520a98549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092e2a529ed907952f2c693288ea46950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9437a381103e5544c76bc4d0583fe8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba23f8419736e95b857490761f74f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1690d5e86c99aad76a73409a2ac6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6dc35de81615396e45558c3adc22254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c788fe87f457f85ccbbdbbf1a3dacd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfa396fa73a690f315a368575e29e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb342c2162cc13969742ce88187bb3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb302a98b671b070ec57c731dbe89058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5720446828dd2a3951b427de78795d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346628ae1864ba30e46b023b4395788060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93c3f180e92c00fc2d0a90832c97b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184afdaa33a411ac1c77ddf3f67082bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5e40469461c2978df95277ae0d84163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed82b9138706c18f232e51d3bb505e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857400dc57f8c6cebccac46bd3d925ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b2764ef5c8df3053c77dd7b60112766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68098b826e37fbf52fa0ed33904e68767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3848e45d18cd985069e4c9957213d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f66d2442ad65c252180f7dd7efa3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d814d8d4ad6b8554afce1417cdb0e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95698b260a8505d736af057d1b603daf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74845f940ca17c996ac1f09907e4fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f96ef3c25f2ee4ff963751ee63d6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1c4add607e4ae61077f6bca6e4b9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e86d0029317f60928c714ccefd97a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056b26a6d521fe3928d3c23441a3eaa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5180e476332dabcae754f5abae470777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a42221aea7c9d17f25e53ce8d8c1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281a6f491a00133dae5c5e49a132eae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda373a0f6c9f24302ec8a8a15a28d9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfddcd0beb2789dead2a816482bb32381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abafa9c12797ca2d1d231032f0567e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584c9e5b9eed7524c2b01be81d6c26783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d66e6dd5fd591faa9488b4f7639e5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93522ebd28dbe8903820feb7b3432f1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b592d0b12a6c2577e284371e39044cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8edfe7444f27ff702a66e1c274d0fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefadc619a4bbef9cac0170b43e3c74388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b33e9ba08b91a74ebfa2dcd8a799c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a41b68916a3da272a4b53fcfa565e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24ebd31a9e918d23905702f3a1e4b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babddac7a71705c622eaf781c59547e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c0f4a73530b4d532164f393cffc6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e332bb33e7e7394c7b2f9f4b56e6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1871c62bc1c75cef4bfe075ec5e620e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87687f0526fcf3cc8e7a67d54e48a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175751941a65cc082563e7a3bc6c71f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58146091825cd715d58aa5314d153f2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095c00c69432ba3a744b328785a57bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b17d7d1ba032872107e0a4e9e05394100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6946c116dc74ab42eb2b4488c5e6f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5405669ce18f9f6f5d2f93760e67aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab612fb99533d223475f94d62286528103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc4ecc575e8a45da9a83ba8e4e94dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a500d825a9a157978a95e32e84356105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad80c777184e6258d9316f2d147621f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b0849a35bed9493dae1eb50e3cee6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56a7ff3174b72e1afe15602a7f3cca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c438b81375a5e7066e49ca733b9b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4510262738d840d6a9b0763377f0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02ac6439d5fc73b60e84990fdc1944111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbeac52cbb639f8dcbb9894d161d95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edf2d81c84abbde236b26edcd8f2f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bd6ee9dc02845752bd41d1001edb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abccdae7619e272216433e5c4f3a23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda277c345fa161672280f78d90c8f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fae37d272f56a402fa0bd8f003afdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557f6452b5db52c1e249187ee338cf5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39687416bec3f93be2ed2acfb4804638119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d626915b52c068e23cd33ec8332baa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9450921c556901c7955364aff11641f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5685c968be53eee0d29b976e85b52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43587421951126bf6b9661b6c146c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5577a446bcade25a4ddcff9ec5ffe0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc84226e91e08aacb8dd32bb3ddc054125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563742f002d5d2ef3679321f3ff6eec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37da8c774f7ccc6f547644fb9c934c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690b55e1b6865a3af0611c2cefcad9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65cce3042e61ddfdd024eb7d0acc19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a109c708d3a85c7de4f0ee5b591617130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e2548aa01aed4f3ebe9f27764e552131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9307f01ee6e6d23ecec25c98335d1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3d3213aba7b4f5b0fd891ac12ee45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee5fa44f767e6b36e33326c8a26465134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37484b7054236d961eda9d5b0392f7b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1c48f10bacd6d65de4883e1e6ebe0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e596656cbad7fc85278617ef89d8e79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308df591732eb526b42c8b9e245ae43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0377074452d112b5204dfd825c3cd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bdbda53f7f158765648e0ac0b2936140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2ac9db3ba2a91e5af09f681164008141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f56dac16bde622757347bc05e837ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b466fd1b0ad7ffca31fdf08725b4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5766d27e3ac462ac0bf53d4099a85c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef245219ea4a064ecfade2d641cb434145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360b2bf3c7d507929a75e2b435d614f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d18b5be09c028bef75c2bf2f2fe30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec126c90ee229eed11bc048da3ab35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b049229fa57321cec32ac4a1caa2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ae546a130ba58a1caa6ca6d04ec04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa02c0e2a28fa2fa5c428a0e4ce5c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc0a3db126bfb751b0a5abe53ab87d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a2b52cf0b765b4e6131672a936992153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b33fa86783c230e3913b1b94e9690a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564b085a7cdb6eef58d8b463f41ddea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960c22384d3aa01b1ff2ff65d1a0fff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea106e92ceb9d0ed4a645d723ef92f78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd491692fefb2f3bc236560a43fc915158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9c0fbd08b29274405879135f05fdc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947519e77c9d8529d74dbbfb7ccd150160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c3d2db0f63d1b3c182fa18e02592d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fcc799a183b3cee8793e74b0092b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9f75db5468cfbf19965219a6e4344163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f8b317c9ce711cff7012f17b47650164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7e551067156d26e04eefe67421691165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3a453053df43ab636f5e4197ad9fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ae0993ec3921f7644aa996da3d236167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dfce7977c726eadd06a4b90925924168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396024a8922c54d9db24689ca0234927169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54881ad90ae71f7f707671c245a47ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765194cfea38ffd40438a1b703f3e1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209d8dcb8e88218a64484844dcd4204172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4020c086b17f29822ba6eeecb3d8c34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aff1ea721ef6e10da11eb6c0c26377174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1abb648ffac1848ccb0f3446a8638175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54251fcd7f35f8b1aedae15bd813f019176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6ee919079ff51a314bd1f9183f7e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f521237886f07e2b6261c592e125284178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e2dcda0721f0ebb07a7b4b04a4525179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b315686a5b7636bb1cc0673d3fe8e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95649cfab1e1935064fae8ac3aa7f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a7249e4ceefb8dab91b0e24462ad2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97662dfd6158a7fb4d7d71ccef8ab2d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b1275cea0931397a97291cfa5f750184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef4b933d91c063acf98a6c138fd8c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa80b9926191327b9a270f19d84479186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c33d007da560eca6f15d8693f5146c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e901b429e2119a50e659a8f9553427188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac363b398de314c5bbec09ede78822189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c863d97ff324f8ff5d275337c3722a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aeae6b51f0f66e946915f4683dd8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b33228a67889d397cbaff3b68d0bd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221719680377bff93550d4d5546ada9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0741524a24191bdbfb71a4c6f82e17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e83c0a1864ea964d620d6c33b29988195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5edd9d058df8d68779213f4ea2aa90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e75bbd5450bed6f4c20b37a2cc9758197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46678b33cdad60bf5e222a6e66eadc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab68cd7642c25b74b86db8b4aedfe4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215f5225a2c8559164f28dc33506237200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75050445b5656a8f06a2c6865b67e22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707a2c14002fe1007a75c991218b5b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf28abb9b8d00738a7c91b7456a1185203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37363cf34158d606342837f30d1b2a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81290addb9485cdaaff6eeeacce3dd86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0455367ef70670264407b15d4c7a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30689e1df56e8f8837d99c763654fbc4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5900525a3561bf8596c279ca9fbaa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817198460bee848d81e10ef240f5ff19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6ccf7450891122d2ff495838cfafc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fef338370d850d108f82cd67c24e67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6b33409ba36b51c82b1711a2eeed9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2050979ce33023510bb14c77d842c5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72981f2a12ce852af460ae638dfb601c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52484015e8c941093bc7dadad04b1852215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b65b0f47f4881cb0e0b8e03378d211216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b2414cf77a6d4a24ca64795a6abbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86c52b2c35c88ca771ca17827d9bc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0b3e8906dfe602e7361ef417e051e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7662e64a58549a7ad9642c560ffc2ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabfe52335d659a43fde9308a1742ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71661eea7e56df984bea5051c816a89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c4972544e3ad5b3a98b63742944dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08b4ba041e48c76eb94695eee60655224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd76ce0c8ed9e3c99b584585c356564225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082c22917fcd7613c81791da4096761226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec70951df75244a8d3cfb4c0eeb737a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bfa1913331ee5c001d8fc44a071bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d471923a3fecf1be1cd8ae317b8d61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dfcf7e711886bdb795b16c294c346230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580f8b4b169a91177d79b5ea541bc24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe98775700dedad9708e483c11f249232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c484e6e6e6230ce091c649ef3831d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89690ed145a0f4f5df3a87eb9005a2a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7babc3910f6b172aa219fca88f150235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847f1f5a982fea1ff15992251156b4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34876b1eaf4e1057cf25682e7b20192d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218f75d9ecc6b448327cdc014906c52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da2ec2ce0a2e6729f8a3b404112c59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e15b6f3bba6213bd2ac1bb590995f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7e9d7b6e5a7bae5254d02d1108d66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40665c54ddbbb350931395995d086477242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57818607c616322cb827f279cc66c40d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a182fa5afd42610400f9caefabbcb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d17bda299b6787b2b06de56971f68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba5c2c74afe50615557476abfd8876246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82aaf4c6867add7b0aee8fd46567a78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b86424f6a5a054c7b785053e92791b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ff6ac43ddee3baf4be0c5a05ccf99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9f4b2a4871f6e5a713b206fb41c99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16aa9c9aefabad24490ba3809cd2f50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21d75646e1e1b82744ff4d0c1f7ebe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d37c5fcf085cc0dc25e48f6e529adf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc332a52263527b393f34149d6f42a2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6934aa46c8750d31d15f334593fde7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991099e91c24453ae9f223b1bb300113256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5e0182029cbb77ff93f02e6007ab9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5fd538d0533159e38ed4d8325ccfe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b22df8cac622d6926b9458923894e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e14405c5170b2743662296d6c5007260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fd2ee94eec5bd4dd35f2cd4f06b34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affee100475c21d2e4f5f9f545d5fd97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d6cc30e1b8dea05e3911876381877263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979c0993dc54108f7cb86cc792a8081264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae390999c11de6c13eca88cb35639b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076cca35abcbdf44775218f6ecc6ba4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b0e9b704a1e8fb8527494433332a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b128f21418e35ad297b789fd550cb89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15621118f4d72512111f811669fac6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc59d178ffd28d97c5dd8fc30e67b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c78e8c275cb870389bad1d5123068271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50133814015874222104f603b5f3c35c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d4a16569d16399bb0030192c9f7b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b6c7da5501ca93813a98741ee154c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5619518b46f69e646b8d8640ea6e456275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce040c53b3002facff10a7c6bee4786276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44fb5d56523805d38afef7799a7142277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3a478c3967391126756d85f0a8323278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf2edb54d03bca370e3e752fef7abb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d27d40ff14a551f16ce710dfd451ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470766ac005acea319e46a5c9857634c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094d45987344e41c8e41c20a1cdaa19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932231d5d13747d837f7f9505f437e3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e294213f314119b8453f664e87ed982284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfb73dfba296e730109c1c6860c288285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e9e311126d120e4e3c2b9f6fd823a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1710c1169738a9a18074c036e75d471287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2d18bd495826e49cb18c14755a70b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d715a6538e26b4329508e5a9086498289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52263d6c0a92f482057737ca738e6257290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129b77968ad5bb6693ec76bdf56d89e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76c1a754ac5a698c04f42e1bc66ae1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e5f01c195133b89fb61308b836f0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf62f3974d2c6bf0eea1ffb0182a6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91aa06804197a6dd761cb5f056f223295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a41870b14aabef915295b77ada518296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d85b205eb2e6c7e01964656df629d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ee110ba8110f9b480a8fe4a935ec8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ce862341abf430263b0a87fc34066299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11733a605adcae45b96d11f182be7f6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b511ebb5019cf75e33e5f35017440d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a2fc8d6bb9d5e7f0fc912aa43e5ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce4e3dae8995110abdda594b0a6675303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a52975d0e66d91804e668c15ced123304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53feae20ab69a2672a1d56307b55dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f60b26d67a09c71f0c33fa37ec8ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a513a2a189f44b5f9a875ac96591128307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dabb40a87769a16e06fba1ffa68e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cbc41b9044d311dd3928532d6c8a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa6afeba64f7e89446b79eedf55aa4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee3e83cba4e14251f7246218e7f5a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71798229ce0e0254d48dc5c72e78df6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8c3ebf47dc56948a467c975641225313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a31e02f5b30378b5c240fdc5166b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a0da420a81090e0c87f5d66493a4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef6f4ca966bb29ae83719554a0d9e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a1af427fc859994419f173ebf29f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293eb24d9938235c523cb81c041eb857318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1cdddad053d34df3585212083638a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b418f8f07a2e7903c392fc333fc7ca2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16e63871ed3b481a916d9b4f034290321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a94737d2437c29f332af85920ad19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faa2d343e0c30aac28df6b54afd143323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c27c021d8b5e818f263aad4fc9b7c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79af44ad70b616f47d1557f78b5e9e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684fce5879e73f2bfa1bda0e8053f66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac27950bd20e308e58ce9999ee028e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb5ae1906adf5978d250312af2148b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dc2107bee9d97e40b944fa59697c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419b5409d1c100a699f2319816e73e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c46d24973e3681c70ae1b2faa2a843331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c75f0a62650eaf1c4994d7592a38ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb02b264792a758cb52e3bd3a9bdd5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5932726d4531bdd80bfba9919e6a58334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640cb12735dee0b314b1d89e3ebb847335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e72eb99a385fbe06bd399d78c9e30f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eb2e1b9097db77d455ba8f51b5ff2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c9394279922ca9eed19a017f1dba2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a21842cda4e3aee242b97d46262492339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02414a7463337b9330a35d36a00c4173340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fe8c30f67f8318c7c9f659fa9dfbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f49e11884c1c61b06ac6e7847b324e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fddfd232d01ba1aad2cee052a5743343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5152802c1859b762170d4fab5e3fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5ca7774e5d96eb713aa042cb48f54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85e1cc10b2754574de9067c8564041346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba330132bf32e6b01648af6ec854c0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fea34adc865b6be893c3819677306348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1206740efe51fc3a0fc5c481b8c2d19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b57b4e3ef5ebc3a5a0e0cfcf7bfbb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d0f26d0f599660b775901c1ad6311351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d778e6a9c6017882f1defa569ad32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8d48f6c92546bc3d7aba91f1826a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e7a601d7bebdffc66db6d625a761c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06734c0e05ee38cbb8dee62587c5f77d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eb84b3e22f75dfdca641f4cddbf5f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91533487e9c2709b530c924335e7068a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b760a9b94fcfd8057bbf902653271358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcb4ef5381ebf4ad72e15294da5b34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463c3717a1a709ea1fb9ec946617276360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dba47dfc1797a6f78490dd942a33fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c83fe57932834aabd6dea58f893bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc55e6f1e44e3101786daabd9692fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6ac4c3ebdc3880efa17295ed907d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082820b2dddbd151bb94e18170360007365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291803468e16cfe6ce5fa73ed994d680366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c0176f4a28efde42898a04953f932367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb02d20dc06a13cffd0b7b74dd37624368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680741f2729e626bb0f79994904199a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca2ddfffbdc624b95cd0e18d19ad7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6ce8aea2e53dc2d7f2fc34f10c93d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cadf8ad011179ea0626daf9f0457e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd0693b1a192968531e7d0b5532f7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28cd4e49c59dc49f6a87d1e872bdea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa9b66bc0217bf48c3242a18ced88e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f0623b3a867f631caf132f6fc5c18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a11536da4ba25b409d4646cec18df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989250718b22b36d46f76188accc94a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2615cddfa05e4d746bdc46d45bfd142379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b5a7679a7a614344402e80c1dfac2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db9af3c608034c70d904d4369c9143381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f50d1e705eed5f0c834604ef8b2d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d6091da5a434ba1de1d2e031896d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c30fdb49a02612af52ff4458dfd2f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc1cd2c3ce0d03cb897021c90cfe98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467af1cc466f028fa5a612a6ca030de8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5e83ad3d0203b387314fae6ea14d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a528bfcb346475660b8ded41842327e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f48de23f82895b6cce2373d6be58e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3682e4e97b401d92cdc124ec11b5707390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601091d25948dca5edb4fe1ae3de40fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fb58b7f1496c4f140b887d8e24576392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9403109c07ddf6c0e719eba9d222ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1602fd71743bcb753774393961718f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0d3d9130bc77aee556c255d953c4f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef29e4f1c62ffab58b6bb0bf448b6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f497034147b744d2b74c7864247810397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30857fb9533c5134f5688af6f3aaa609398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb83f886c0aa5403644573ec9752436399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14340a546fe1078d4d1d33afcecf04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdf673bacba615cb2439c6dae31d37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef879b896445340f33be5129b1aaed9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70fe63e7b4a82849fe0c428d58b00f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9111b0d6254a69a84c99aa58b31b94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3339f78871da0f535ec7d596c6131405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0aa2caff13c29417dd8cbcaa636f27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d538d51024f74842a1b5e6f0ced4d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6bd51f3ead773df2fbd6332804874408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d42776ac190ee668a03d15af9e7089409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e9543f5bcc0c0b336001c44279968410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc34fe5f9dd550c62da55332f4c90cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9544f654d553c9dfa869bc65d425eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405e01dbd79ac6640092daef58dc52a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca56a0829fc33b73042463f6bb547ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e01cc03ec9f6acfc4fbda387cb242415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b46bc9b270afbbfafc22d0b7495b63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec6b123ef3c5311bb2e335c03d8e76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64337fe6906d90507a7ab52260b771418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e721b4deb84dfc47fe4ceabe1822c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97863232d00255189eb91a84d3bd36e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebfc8dd38d58ba2f8170cb2bebdf7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421158d128d23622058d4e3dfe035a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb10571898f04e90b25c99efec1c381423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9f8d3d02680ecf1363b36732ca6b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320a3412b4f340ebe737eb3a0c1d185425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220223987cdfc4c842105b9a4aa213b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610243d3503eabcb1daf988c640c1c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463acd98e6a143cdbca0765f789fa7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d15d60c349e1ee87716d929c10e046429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40eb43f91e9940fe185544804088e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063600e93dbfe8560d8cb2374fd1df9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ad565f0c645f718580368ef66571f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbcf39aff9d98124962ddd16e3197c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4935bf6d9e9a6fabc6926ba0de5aa58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0ead48ebbe23a484595bf7e3a93bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169456ba0f4f79f84f6552668ae6495436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d775d16631c57351b433987153e5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def7771b20a88744af91b37f66912d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c53120c933e3516bff10c05b29dcd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af786f37341bf4d7d1e283cd02901e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65dfd208779a6153a01ed8a47c7588441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71165066bde3f9d127d4ca6d27bcd2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3b5fbec2b0e0273fc4d895c78d0a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d52ab76d1758f12e84e42e9086e4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cf7c26ca80fbcdfa97c6710c61465445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94e7e03079feec782dfaf61f012b84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2bd4f26721d82ca3ce8593d32f927447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ab835c291dc15f4deee93cf9e1a6a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd49fc8f60070f36d31b3d01914b4b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfabd8b96390e64779a67803d12a52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0c301c9c1c42c0c6b741257189cb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b8dbf4abcd4e6a2b500681fdacc69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e73aeec40e0186be3bc03926d5037453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bf3270ef7dd6c1bf15659736d816d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa404425c8fbf6de56b924935dc083b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9086de3e3e8832fc75e80860227d25456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d866764a20d15e038948b943d902384457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b01193925233a194ec09834e092fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ae85619a18f0e13967c3cf32af445459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a07ec8e328e8434c993fcc6474b622460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b621c8b82b13a5cfcfbc3209e59c4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca004c0552e82e6fcd123264cfdbba2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eabdf126a78c202e83f7f4fbe54e38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1f7c57f25210c7aea19f51671791c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f2c1fd68daaa4d30a587be8e4df06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4adaf53b076962fcba3b5fd8fce1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fd955652ccb168e9f720d7cc05d03467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb3c6086e5301d55a56c91589e4d83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eabb1ff344ae1a1d4785094736171469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa2af1013ebad94b42f351f6019d3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41821a901c5758069e6c857d59031715471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18d967af65648744eac2d84e790c3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bfb29b5d4f597708575783b8d9bcc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cab365bd1854fef94228f49fdc5dda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a3ad9e251cd7cda3d954259747202475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec7b71ea6f451a538afa2a12ee981e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f4d4f7f5529ee798d4bfe61a035df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97af255ee3a1759e2b2d7bcb540981478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e683360c6a9c341dd8cc8a5067f86479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb68b61e95e75bb5ac57cf2581d2e52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545416f4d98bf14a333c0d7bbc28620481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878b889666ac4fffec9a1863260b8ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772745dadf089f8c2cb4f0628abe1a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c94351b3faf443164c7ce943f6a7b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1d857380ae90d238b7725fef895e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbc4a8ef810136164a11e07f323699486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a096ab2753954f830a4c19c0f37022487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc820468a861ab2d0fa0959c764a3cb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caedfa1a7f6d4013fa510f07242cc5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae144b9f957a2074d798ec32bfb7689490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfa2b30e926282e56e49a3868bedf3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed94c72820d085510243ad1980834c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6416ad7acf2929b1d27ccb7fc052f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391958c3a8ba5361f00914eb76dcc32d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782331b5bdc553c3148e8d0ae99f9458495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a52c0b4e840d0ba7420c22687dcc7b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376025433c78e3c99f76e27b123f5b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca860e83c9b3dbb7dc68d9a674759f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a446bc4d18708ca0091387dfb073f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a95f515a3b352f92a3363e781b265d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd30706cfb9937451fd87b234aba9ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba9177c776cdb56d2f213b2ed97b13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f463fb4aca50ae51876e5d3f756f8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea440a23064c4e77b08288607662c854504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf83e7771d9e3503809aa39f8ba9fd9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f902a3e302b0c3b709a407ff59249506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708b4659b9fd2bbd09a100781f74a65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b4d555ab9f6ef10f63c2055040cfb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f539b40f2fdcd63c2637f9180d665509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b0fc2cf0125f1a6542d428670beb6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fc9ad8cf847f6cdae05488df0c91a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe398a39e033aef05de65ac73ac7a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efc5334c3e52bd1a68243e29fb5975513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd884c19a7283a681fcbefbc947531d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2f9e68c760fcfdca192d9c7e3ef73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527516b2cea3379dea53cb4f7b836b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00361ad098c23df7aa9ada299758b1a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ffd8f849f9e47d0e4323bd312e615518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3d0f963f4b82b974e45486762454a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982555a1394cf904dd90bc50e497c854520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a677626b94eca530e9eaf7917852dbb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59152459ca5f378fb94e0ca9a8a42aa8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559402899e88da8d0f5c81ba714564e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654b812005c1744f05297f031efa81c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49047acf615c847d145ad94b436674a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484f12f88053eacc128957eaba1f329526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b471f03e3ac4bba3a9ea16a4cc5b1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6525f8f39bf4d9b546dbf29538d3849528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a91e00b58af45bd5fc70356a59c9f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d399761209fdd592838cbc82bc0280530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951ad668934a243c7f63f012c75e5a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f66cc384940132d86e4000652c6600532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadacbd6092feb3563816cef900ea594533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2c89835aab13efabc0cf2d45cccf6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002faabcacd58a8aa9de1ae71614c73f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d80ddf9f9347cbdba3bde7417779f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aa10f9f2c5435d55137d3c75ed9df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a540205d560263c3095ce3b07221e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b74e02f63a59a405c9fdbdef51905539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c76cd193f1a23f76a9807950302326540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e479c620967e127559350c3ebaca0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7935fe601aea0652cf6ada91d3867c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef66d44b8e292b1db2167ef17942024543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04e02b6c1a0076a6ce97281ca7929c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9287a8b863039a6eb736c39533162b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf4188037eb2b1ec945e91917749a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233566103573bafec0b29dfead893a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97522b7cb985e65ff16d0eb8cd6466548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea8ade2e11f4b8e8c8ff6cc1c58fbd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719935aa97dc0017bba588a5620b177550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465676dfe97b4284e221941c0ac34f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c33075fba0df973f2e79731176de7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbad2fd12e07d726984cae26ea20799553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e903ac6f83aafcf09ad17490730c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c81929e632f5d78e34f1e669fae48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42312fd2f7ce047da8d0b851e64f739c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027cb8d58cab790387a166655f012a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7e374bf01a2f7a8e3013900698d35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75775490ae8df3b70a85c1f22f4035ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893769bbbfb04b0346c51a06fb6688fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4eefea943d00ca8050418bb1ba748561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43ff975051bfa50332fe82a43fa965562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d71c961de7ae53184c708c876f4db3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590393b56095f34b3c7cae09a15b0989564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f5d999fe63f95121a19f3bbc8e241565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f73db7a01f7f27d36409fef026728a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd461226c60b9d779ab14385fa2b59e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20922c37e7c422c945210f2736cff97568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00178b53aefee9662ee3d8d945adf0c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264db4a7ff8a379f34cfb4f08026933570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83ecc8daeaa3728d5b93c55cb7f5cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c94767f6205292c085c3b2b2b6ed3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b07a1cc04f65af8e20ef5546eda75c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404c813c3b3b547cde88f1e21fed612574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138ec46761b8c37318bce9988230271575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3293d553c0050a726ae7f1a76a9f12576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb455a4f078760edc27944f0c343c02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2285a711939c8a8d507440dacf36ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7380ad68c5a3e682df4d7eb71cb2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5835e717bb0a369bc8f14e18192bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8012b1eaefed6da7095448bba01a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af583387f10bb291a966deac86f44d3a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcd32fd074c603dcfadb209ab1f38d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ddf92a58398edc08c6af15d1104ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a657a371f66875e38c6c32dd5b63ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9461309cd1960fdbcc1eb63516e1f45586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f496ac019160d0028883810bf46e9f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df209774f45ce790bdd15a9c593ac544588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de52f459a75fc3c61afd2b8e57172a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326a3353f5ce71ab3a80c2c32473079590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4c66f53abb6952a70214a24756f54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe1b43d2f60352f1540fc57eb34c13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd90f7454e9390b1ab40051d2a2519593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138aa166e21c5b297b575e59c96013cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138979e47c95a955147d5259edbd234595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303afca0c92fa96a516cce2ebd8aee6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0231d2c0b3daac2c997dd4297226c55597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5e421344d59ed25c953c696fc0ce8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06980c3e93b73af5a0c08d950b0e59de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9807b86e20456af0b191c029677e45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abfa73f60d9e2c5503aabecfc9e686601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a532198303a7ff98bcd25496b62edb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263089c3267b23bce3d4ec92e5b19f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994b5733118c57d63424564179bddda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e3ba5606b5888e9f1c4984d13bbd0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42e57007a35f05de75ecc43dd278f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10bc6b174501f7741357ae9d4612f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db92aee5ed95c27c0dd7b9cd4882d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65624792872a67ac51bdd61c45bb90609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4445c5352e7f873a892f0bdcc757d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cd9d85f6f90fb13f1ed4071f5d043611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc06af7017ada566a93de98132cd85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bbac426c2913bff05d2e5a31b1cec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5cb161b4e5be04c22519bc5061951614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de85d501a926b26ce6853abd26dd231615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d92d1cc4dbb8c4dfd56911762fd2cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e6eb952a447a0b711b798e46b433b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0bf45755e51a02af73fa12c70b6ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fc43e4b6d7dda1aa99bd886949b30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0d102ae350e7c571c20ac2c840584620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb42b650af56a44e005700f795b36b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5099139d2aed4f6fb0f724bb8e74358622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e3874727dbb416085f427748d980d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7214d6297a1d24bbe647fb155855e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e5545b6a7f7795d2a34ee2d3c9bf6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883a1b7f88015ce849428d3a085d6c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404d149aee2108b763749c64921ee13627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16f7e91d08b2c1f01e334693e2df0d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582b2b3d18a20b291cd7a0a22c62dea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde82baebaa841605d23ed10d7971f15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbac5f3e9246265b171bd50a4ea3fd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32898e1da3abbe39c186924e247f4b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578f589f1c035777252e21962ce2c18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fd466eb3084396ebfc792c1a36dcc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161a3eaa623bd8fb72d2d0e556b61ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05e6a2d27376ffe387fb7d0cac19c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcd6c2a80de116cc7da8a5fe926c04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fb63ff7c3c7615ee1890e7a0bbb30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fddfc4b63dd6d373ea34b5cc54740639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d81b6cc46c34fd1a9c734942491056640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7afc4becf7c9a3ddee34ad4c690e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81995d07d353b462f50efa3145783355642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630d7a113d57997e24a3faed8dacf67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49994a660bac591ababb2c0f94b34857644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca93f40f354915b6e7011d525eced8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b7d0cc167ffbb01db0b56fcec66ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51d170dd918e0b1ca13b78079cdfe0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b75499e179bdce35288e3734e9f71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70dfaab0d88958a7f520d8cabad481649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28696ddf5447fcbebcb46e1ade64a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a002bfd3d27c11a8de573a6ad3918651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a4cde89e68b9df689c2210504984d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e4f79261faa64b7e4c8b5a0a9ae26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2c7c3bdcce10970f04777b1870521654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa45610c3d4999bf97b3dff90db9a71655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324b9328e06f8e269b1acad6bdaedeb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d976867407239cf5876158003be1c7a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79a438b374d2e5bd0c143db59a96fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e71c9068c54c12c76ea8b43aec129659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2988864c627ab728c473b1768464d90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0ec883fd84bbd93ea21d153359097661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638792d9ff704a90cfafc99d74c53049662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db44ce3754ccd07026426eb91602387663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d32679fa2eed25040f4893141b57ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bf05b0b94ecf5a793c7c41f319ac5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257a409329275b9dbd930d0b36609d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92051e35fe8bfd93c1a4ab8119a3e7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb47d0a18fe00e09507ba299c0e849668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db369a981042e9b96dde5ca762f74980669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6ab2152056d8d9921cbc317523c52670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fabeade53716e5a35ee589f71c3403671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc431fed6168eb86dac18c16dfa6e2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd2a9c3721b963d73727284980eab3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a29e73763b7d127a373ee22eb30374674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee997f70a05c3a98dfad18aa4f619f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a79a7ce36753a4e6d0e8181ca2459a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fe79f025d75cf47a5eb9359ab018c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872b2537188d06d18558a590b092386678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d02cc1bafb1b3563aceedcc5c47647679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb1b76c6efba049ab377e47ee1db82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff71027b26f4cdcceb0732afb1feded681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dad79a4b90b4ff23db0830eeed008e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065d0286aeff2b5c5802765f983754b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54735da36d3371a7ca6990d26645c9b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08836f38af69742cfa68620ccee6f1c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bacf9ba66a3b42bc07242f5dca1811686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f694812dfcc43860f9d2fa76c3bf4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcd093fde92e325eb21931b7f4f67a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5803b33278d78920118ddff39cf20689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6a1613c3ad6c33d2565c02d8d0406690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aed21dfc882b1ec9bf62558f5d5170691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693951ee2520403085d8d734f7f08fb9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eaa820aff2b32c6b062528d33ad44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49ad5d66644f3cdddc4fcfec04651a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccdaf565f83c26815216f734cb17b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55b6480de5afbe04687f13a163d25d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a692edbfe97c54e51b2078455465f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7364ebe1b388f588abee528b5ddd4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fdb2fad7f4bbbb8aded9f61cda9b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd927b74a5f46a740f170e05099187700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780f7c0609af82d336c71bf5c2ee268701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ae47f65c803e5a6bde208c82e31e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490ab949f4ea0027260366277f86915703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d292ba977ff024916bb03374b3bc2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8f3fde5f25191de7547ae3913ba61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623a71b1883c375e5cc560736f27fee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2cc9e2e91c15961835166d6048421707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5770787ad68f0115bab7b603351e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19a749c0756bde45a3fdd4e6d19736709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647acd50dfecb9333956f2ac67e005c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06187cdcd5af3b56243dda898694249c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7902b775b2dd091dcebc9ec5781211712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84038a5f309c413b719a4f37f5ae2ece713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29111eb880124a52419879cf7f035b73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5689e3de2274d46680c136b3af2ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3192ed1837c8e159a36721b19cbf3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4d9070bb5941c5832b871fb7257a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87a238366c60b5aafa026f230cd61f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf50a635116d697a4bece71ffe258c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f789c26b5d62981f5efc74348bf78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7986c26e654703bb896d89fa36614b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f3c15cb38c17651c83d3d7d7bcff6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ccbbd277c8a6407a00b0c086aa303723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1669a03fe53cbe7136778a353d49e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b258cf188818dc7ef3439806a596e53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2847bfa884f8351df6a342e38d12e60726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36103607bb0e27ef7dc36e466d18385a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76cb7c36c1ffbe293e08e499eccc26728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144bea0d1eba19a6f95dd7c54354957729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fb45279a845b55ba2a2e0af642f7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205251dd3e9b214841d571a8c1cc92c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a017580bdf52466d9d5fc623e3408732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c61634e70ee53f0775b968d343695733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71f017b55b312301b31b1fe5ba6a24734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe962b147947c75d495e05658c9273735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f6835b25bdf40ecae47bde1639ebf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad15b55593a260bfc6ea416a612d422737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7944c28d31ba10ff9658e76a8bd394738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7520f3b045651676868680a3836925f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7de6520218a2f6961d25130b90bd9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8e9d945c1bd4550feaebbdb4684f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3c527a024d36988836d7bedadcf5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44861ba8b828ca98d1f3af1f9541eafa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc626a880a26928291c63701cd6f5f57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265c2258a3708eb614411a03ee80176745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9468413119075be0402e06cea7b3b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eb0c6f9a6b09d1f167ef090422df2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26454391ffb9cf4c40d3a231e55fade748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d90a9a1483b67a51e85e17581c016749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e4d434683c7f9308818922ef2cca6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462d4fa99a919789d55a252675ebb94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709046cd18ab971a8048b029dbff329f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75e00196463e404bcc49d69cdf7a00753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e593f0f3ca2a7f3ee8c00dde3656f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc97bd347aa461287d9b531ad53f9a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c519cc411920baffd3061277c8f3e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc408aefaa125368b597e5101036ec60757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b48f88dadaa670bb60f78fcdc27c8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b77a0b91fb16fd59774be0dc1caf5b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078eb6f4416bf63bbba61b55acd44d9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb80f1369c1aecd09888e8cf5d242e7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c261b104daac7c896a96f6b8965b1c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be760b5f71bda06117aa4b4e45c596e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16adf76d22aa3511deadb1f0e973794764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f734436eab45656e33f6bb0f0c118d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b261c42f787d31883e57e283b188f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d49583cc537e6d04d46349b5714b0767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>