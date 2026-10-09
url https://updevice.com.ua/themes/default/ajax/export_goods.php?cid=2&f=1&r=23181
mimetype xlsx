--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff9eef524146ae95e6e9bbb138420c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a3853cd932b990bca1a62aab0364c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80979f5bd83bcc8cd54d1528794c0ce23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681c590e532f48d7e019ebfcc8e30914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a816eafe48483366da19f9a290be35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd626277faca51e1a8a772b33a6de13b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52675e71f65698782294fcf9572f3e707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b18bfcfe96159093d96160913b5dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8aefb5b368e8b72ff66d2df93e1e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca142a5d5cab39d0fa71d665ed49ebe610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e10f299a62f07401a8ee341359c1b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c789d135b01716af21315779004d0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7adbfb7907802648c09cc0cdfabfaf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1cba5e09a4de220eed5c568fa39ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a312b22f2b86bd94f32958c1ff4b5d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f597753b65d8f02eb548a6954e009116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70da1388fac75682391b4a0c64a7d8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078b812df038503ae43e8cb2d14d73318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6efa57adcec303d7c56a5a29c1c7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0744af00965b16b74dcd151fd17fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629af0b808b7e1ca11ff850b2800b3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3da5d2684ceb2fdf89405e040ea19922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcd6ba5fb985502bde05ec539bb14223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caa482567ff20b8f0b57f553cf5df524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f62dd225010aaac41cb640587b23625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a73f1e6c7c30e128566928d12fb9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad154af40f3b63f28f4fbfe72bbbb42427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a80a39f2adfbcbda98fdd9d817f3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce9120d107faacd5d043d2eac64ac129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bf28efa23214c6e2888b87dea2a8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad847252a1d431fc22fc5a1dc7fdf2db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6ec2734172b30b0ceaa1b4f4313dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f340043f8bcc0d90bca8588b4f4d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2e46b533e754a6a67a3eae02dcb4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a409b610f19f9fbc61eb9490b5bae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d65df525e6f466897347b34c9079736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313a5d77535ac4e9e30921ae7cdddfe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e28e2167b3d5aeff30e2b1917d701638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c505a6ddbf088d37c9064b5bd07172139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387344e2e32fd09aba8a866c068dc0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391b75928e7b722df25bd4018c5988941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917505b2354eeb2e58b9b8bd2adca60d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ac57d76b0614f51329dcbfc5ea6fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e2f609b63c31d6d28e7db88ec366944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beafad4034bf377522b73e67f5672d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ade0bb658214a9d1bce4aca8b8c73246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33f6e63fc89e0d6020ac2e4e55321a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473108c6e0766407c21d16878a13950848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aebbf93ac681893549a31800644e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c30a9d4b11c3b69c8deb445f18c2bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f59adcfc7b68634a621546cb9a127851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c3f2d472a8bdf81a2c6caa0f8c1b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f0a3f23ee8cb6768225b2ae874aeb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8e2b172aaca40fe6a06ca3508439954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592e89502abbfce9b408d78fb7d5aec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61db31f62652e4ad23c9f72f09dd0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bd42a83a6058ea89f9fac52d158da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637dc910b23c4a7b39a088a44b12a0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7647e1726631974b5487d5ba9236959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4237362da50d90e47ef1ee11f988560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc8a6fe919a6f76260d6c0a431e61061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac49fe95ecd872cb1070d70b17dcd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78473a2cf6f84c0a7e09e538e61b81f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07efbd093b079e23cc9149ec3aeb9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415c14e230a0e69a69ef0e327c6cffb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a47db8e26de7d8c3c3a2e9b54ea1b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf056e546c92fa5289319947b7eca2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c82c5138d5a2fc562bb8914209450868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a395712bf56e582bf793854c7f9286469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070032c31ae15b639fde8bf9ae3a6f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202b4e87c60ceb40991da0cbc8f92b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f88268bc448f94cf14ffd8f24bb4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585d5ab1d570bf798892f77f5f528d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59677fe44b9d0dc5d5c35bd335eec974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205870e3e09c244b0a648abb46dbe85d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e968b1be7631838380e4dddd51fde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff75c18cdf4499c53570a39b09373777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aac0687c5a23bb930ade4d52ea4f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125ef156f1433f08e5ca37d9c1e994f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d28be900f885977c0c3aef375554f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfd8723f89e75c4a89154f64baae4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785f6115ec1eddee5a2499375bc710482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01765d493a59c2283f32d3684bb79c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6812b8ed53c1f6270f044296d4722684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a51db02b8cb2ababc430339390082b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f35db35c992d822d1f10e6a6fec17d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf0d36694b57363b88a1e37cf8455687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceab2014a2d2c6579af227acf1058088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451ad8304faf06a8416754b00a2f9e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9d6459eeb53fa46629e1625c64e9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0987a23409c9e7c61cb281aa92153491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becd16bd727668f01dd79d3a621df1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc7fbcf01e5b33be72e611defb76d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04e0f2b602648cad5ab3d37f39df8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c92f7e8fe569638854cf9519a9fbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f440dd8791ddf1feb014fd24463c6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edbaed3bfab790f84edf05e2932c7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cccac29c91d7289d54fd60a8a9f93298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cd72b6e77a23add1d7e2070ff6bc299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186b339910fd2b70940621645e67c90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441f52837202d1b08a353df79393a43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c250623a48028c2b0f1f8e635717b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29782f156cf0cc5db090d74c828fe355103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8528ea0a4dc83749945029bab8361104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d7c35ffa308271232382ab4992319105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cc4869ebf280167137e764370f799106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd71351e94e147ea58f08eab94ff4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824fd356f86d25dc40ced8b7cbb65a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793a24adf605a7a9466afa12c2478fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cf2d5db313ceb82e695ffa98e3b33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabecadd46156c72f669a89971c6360111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579410081c0b778310ab321fb0b1d64a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b726ecc4fa9e141121db5cc2dec1765113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180b606d320a1b83c4fbf93469d7bf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f1c08575b43e5e9ea4e64a853a169115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422b49f8a27986aca1f3731b6da3e00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a60da7e0caa44bab727f7cce1cd5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c7a5467b5a2091e7e88a395d044a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbd65ba70b730b46e59bb31a5d60dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29c85a8d4f411d8a4d086e4a5e6759120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762c3c883657859a78044e1d30e3eb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9af06d1730bf659ab4a5a88b99e855122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51a769a908235f4939aa645b81f150123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c72702f236ac0458a3f548064de80a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8ef75ccaa6b46bb8370abaf3a4a1f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32465fd182eaade1284e1b33abbf65c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31354832c63bd8bdb2f4b57acf8239b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057709586d7cea17ed2348433cc7e2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be230bb2ad47c558a48d8c22c6a5041129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd7ae961ee446658e227ab26339b3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc90398300d1580fbf613e5a2cf53d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf1061d5e854d45c2e8c7232fe533e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540393f83b4f9a71c57b0e715532a033133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4e45e7bc2172f4751bd7df8cb99d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c57609f60962dca8c002a2ecb7fad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0535a65230d87bdd7872965a265559136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16098e2449cdc67def8505c1d7858a2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaba2acd2bd001d80fb684fe295ad1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859ee183f8728d9d5e10e9214c74c93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a373b1f0c40d1cb8bacfd6d63a6a175140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade4e27dc30615c9bbc3e1baaeeb3fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab12c5961991d857675b46f5960e4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9a48ab4e8fa42fb036125884d8edb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a42677c661dead102c906c8b901bbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673b47e2829e2f61dc30b02c5d84252145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2a3801bd1de3709cf0532896931fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f1d6b3e36b52c2346d2aa2877c91d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a844400b4f2d0b12819c57bc8dafc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc918e21f7d38d4f122be7b77419f51d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b11fd5d4156ced903d3b48a4a89df8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bec398c93a099c11dad32759050ea1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66198e5f9fce41308678bdef73b244ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9aa48117c2ed76e25048d1edfdb3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9349358052317d5bd44b40e7b4c473b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49784a7cab116c052aa50744dc39278155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681a0aec3e27754e6689cd03e0e8802156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf199ead047f948036e074b15907ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370545863415dfe628f00e0d30ce0d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c07cb7a9e73b686e58f19bca76deb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6ccafa0f35ca74e07b7a7b9d3ce32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833005d649b0d938a800a0655db30e5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96690ca8495de3e4c232a9df14f02b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b2fdd237845be44267ff99474a49b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eae1e86c7f17647d580a7ddb804cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be783bd9ade6b3a7b078f661a5f11d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2deae9983ab9661db2b31365a10c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4299edb12773128fcc5a81486356b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037577338c59afd30165dbdf2bd0e0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198017c798927f23149c0fe6e99759f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd52ca566bee5bf37f1a939af558c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaa4ab37f4d8315d1a2fcd9f03a918171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec507c7d75f30d5d608c05b337b50a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dcf0b560deda29a393b34dfbdc31d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043fed547bb694289c7ba448c8c85b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45409b64e5994cbd507f8c1d9591c48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7780a8eb2538d308b77866c2bec25eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2c006e841c159b21db7ef4a85f494177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7a8a390df246e1e41aa466cb0be92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3d57d2691d0dbf996c80b91cc9357179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6476785d2f003093702842ee29e7c8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e891b4b54b22ba23090f9200c9d08a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74716a888818ad3fc4fb8a433c1fcbee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6648db68c860444159845d35dbe522e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb033ad8e3dc596614bb60f23c618c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfa3fd022f5e6e15d3a96460833f31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca89718a2a81d9c4966c282730c7dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577b7f96063a26b96f1cee826208454187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5331a75c0af4dffad259e3b9530b3be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262d168cf01667ef2b493ebeff3e627189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369e2b2eab3d36e3b0d971e53d0aed3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cd37f8774553d04c453e8cb11b57e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13a8949227aeb93372074cd955f111192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0ecef37199eef82eaece349917c6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626488d70358476c6367f5db3930efd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428acaae97b8158973934f6dadc421f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391b294828f4b7ccab925af77d697a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b6caa5ae7a47bdc04fbe1f0d3b602197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4fec65c1341a9f555f2bcb31ebd04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dc06e546b705176db975aa0833da3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60e14b06dcf9d6e4ed107e76e7bc4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f71db8bc02c6a84b1dca30bc11a506201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea9e367834d95be46f035fe3ef88c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cb925c16e3c255d53f5b24211ef77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703eb830a2538c4a9f63dc15f945e4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563d5dc7192a5f94b077536487ccc6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc581c0d4fbdb9a16a3c575d653082206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048dedf612323d7e7925fab0e408079207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebc270a76366290a6f03d9f1820fb3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf3644ac736aac2c350942cc632897209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dbff6941ca9cb23c0be755ef18a02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83493a9f748968aa92b3b2a3f54f2708211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde893d06d3ac265a57910813b34d529212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb01a9533f19707acec0ec1793dbf82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d16bf224e87c5e7ef1078707d92a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfea55c07153f8c7ed73ddfe5242c5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe80752e39365058fd6aec8908036c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06062c9e2b545190c8c40e765d4934217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32575c83bf293502162637b76448f419218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf776585ded33288acf77fc4ee53af6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf79ae25bacbd558775fd938661bef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddef5c9c70fc25442341a21e48c319221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97586b64aaa057d205a428550330433222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc493e468e5a0aaa3f56f104fbef058d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73101e38989de0a76e8bc59f16a7532c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f73ae4de069cde116388365b28692225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3956a358f5fabcbe5dbcb7b9a5c8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6486ac85dce6e7de1c3cf6bf82dbdab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208e55ff7bda85f3e069eea32d9361b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98168034bcab656724b226f9fd0d7c6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7657f82b8394b360640a038af137e76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabe09c1d095ba51fe44363ede75312231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0265a29300c4e31bd5a46967b28ae79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9937f0110e5b2680d5a8859b3860d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef14434938f1c54a81b16cdad9f0b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23827e82da8ee256c840afa88cfff769235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eeb2040265208885f4cbd6c8b6ff77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c423a39bfed69389e9f6c84944bd4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcdb1435883ec172f6a30aa6ebc188238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141590a43dba27ee363ee498cd52e573239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca36bde57b850ccc6ccbfbf38445c7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3907936e27097d57f6fe09d1faacca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8994dccb325b924d50d6f0fc3e828cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0873dde4fcde751cea48819e016a4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942e4475267a8ea5c6a6c3a5d7fbb84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03240e8b0094f157c6c55f32b55ae8e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ab1c8dd9ef35cce8762aa9f96a36e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d32b589ab7aa8d6a3e95b2fb976e34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f1a3c3b0b528d023ee602381d5b67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91912d0c6e98096fb141c6efa230b812249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e4176811b7ad5291d29b9c4871610250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef134a776b57bdb54c8154793fef798251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e410f3b18b7780cccc1ec3a392268252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59ae47f95e09d632c4e54a8f7a2b9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3088f10518970305aa96831ba23ea3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080ac8945dbcb4f4fbc35a0f4b4623e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de180173153d884d0a973ee75eb9cd6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2806ac6fe059ccee129ace00f79d9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f5f71cd678c1602a99d3978af154e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c942184f0751dd5441bcbd60aa4fb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0524466969d29d7aa06c245a747bea7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b874d8da84afd87d2c54659782282261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c2be1b64144ce84d51877ebbc7683262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b89011b783a7bbfe9c709d8352caea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac5a4a8fded56bfb2683e0445c7da3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a983e9d9699064a2d657179db90d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d31a047f78d92dd912eefb9bc73f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42b9a7efd8fb312d3800e58b3d2d9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1fb47f8f4e6a5e37498634142b0a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c96f356483a39d43967a53b4b77e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27108df4d0a02ed435269a09bcb74c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548281dc0a3571ab20f9c6c5b2e86b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856d68b1137d8443f6cfb0b0fc66679272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c2beb2a1db60c41ccf055dd69d015273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db393f6e9cbd220af4f40aedf62cf1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ab65806c846ed7a816e2e09b2f5ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a563bb1e83e258956e7582b8413ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5043da431061ca7172efd5d4654cf4c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fd736cb1cef95563544065ff5d077278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999e2774c30c6b0af47397b5cea8084279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdcfd79476b32a22244a8a00d6794a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234660834eb194afe43a51b05ee333e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251a1848cded81dc7c946c3f9c6765b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab7a6e26a3cb53a3558413ee15c0f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899d3ad9792aabd5688e270b1faefd7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682b1ebdbf7495b0d8b852167852266285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b2c56bee5bfd77bd5f769592443c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28920cfb9ef17df5908d001411bcfd7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c1e33bee0e03db09dc1ad9593e0a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f03902172e6e6c0d5e3e59ace03ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a5aff388d9ba66fff1aa143f3420b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92370c6c6d0e8ea88947d04498c0de2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835da134ede45334985589b23024b09292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949374cf8c5b754ae2bea323bda6094293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd8358a3cac9ce8c31303f7029bbf2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f31b4a010a8f7a8d72ad8cacca27f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4247d03ae84ff25d0310e56face9c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e8d945b2a1e054909971346500082297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b53609ad885453ec7d0366973b13bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d35f17a9c7353d7d83a7a53ad17d1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fb76aed46ff6ce8dc9ba7762a31c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f503754213fcabd256d970ee38c3dbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8b0eb738003eb7126dea5e129e79c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc627d3511df0da287512ca1840900ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a7a165f16060f45ea114e0107f1d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31275a4d491f20e441c92c40d3736b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8236be7685c211c8243124575f95502306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7c5f06dbf55b3029092d69a956ef3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe36e04177606746e62af63b2f6a758308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def92c710a0accfd6fcc934ecb16a70f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb36d9b12798af7ff6327c218932ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e5655e984d7a4c9621bf96f964489311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dc878195e850a9fac403a36fca7a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d754787f78e27f5c9cf563d33cc4acc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dc84a6df37840f39d1555624bafd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6621f449fbb19a766807e1a37e064315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b5e661c395609da83c84b5457c332316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe44a2df20b90db471d3ae5d82de004317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69f3267c038ce140ad0f8192ba6fdb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a125c0be39a034911c0350dcc72954f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c00d44be4992b04e2a98d7d9ee40c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd90664305af1c8e6d3105c8517cf7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6961f34a4179a50410be51b5475ee0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691551c8d88a63959a9851a8a9a7754323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602fbe4f039c447462dd6c28cdef20a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c3749e402fceb2a06ff82104d478b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d71d87bed0f5c26c33ae6dcc4b314e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececde28fd12ceb01aec5c8a39edd894327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb796af2359698d90f53b42fc658e6ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb3fe779303bdbc2c4585dfd4243ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b813be9e003ad2f849d6f03dda6400b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa98b7d3f7ca8836dfff006fd6480e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8152d4d02a4c906bde48553764aa5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838972056ccf4c2b956041670b3127f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00388eb927ec3ec0c94a8c7388f1160f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ebed340437dc34b5e973dde53c552335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b4ac061f7bfb1ba724d897bff33a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664a1a079804c663a96b48bfe0bddcd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134250bf33f7b2a0d41ab9c365de384338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bae034bdbaec8292dc1f47206e03f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa6a71c3450b726ea74a1ffaacf8a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb59113154f70fcc0f5bea880c6b597341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6affc92dc1da670fa53b3a96430ef8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45016a352da904755777f6527d1ada343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f8903e27131836d677deff8dec914344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89674bcff1d9c3df13cb8f649e0a9e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270ceb35cc5722835957764ce4f5443346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc833dacb1d7167aaa0e372219cc1084347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064199ddac15cf875e84024ed5ca084348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b13100a1dc6831ac6805b37e7518b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9f046eb94f7f3908e8663f0cfc711350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03157efc1a8d60dd6f133b505fac83b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdef90a5cb58519dff7e0f0031b6288352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20197a824089032f23ea520f4b524f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1de4f31564db743bc276525d147cca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723800b60dc46c3b1d93724ccff4ece8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8414d1135a525e926d6ab5b33ebccf2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171c04f9c203fcfd520b3aba9df4945357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f1c5da1bc9416fbcc079ef515cb3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6019e3b9e6616a7cfec821b10da87b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208e3f140eb7476aebcc60daec5cffc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825e9151636165593f9c53b34eb53e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70a441f306829df431f429b0a04472362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c51826fb9919a27194b90675202ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630998e6f0760a5409b211ba22f87823364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86878a0c312112538895afebc964ee75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9191daa0b5097c6552951e2b8514ee7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc9275eb53370d0261ea087f12b86a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0bc6cd4607001e8efe70b9610f1ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133c7feda1a14566b360c1ac412c5ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf75e01ef5885808f57595513ca8fb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a4f7419bfad81906c16c41e4fecb6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29a4c0e66b71f65e448f45b922c611372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875349abbc258030363d2f6068a678a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507429bcd6d70be0a2fa4724ce73b3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb814f2423565192940ca4d972d7f52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a04ee082572a36df067dfdddf50d4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cc7faf6518813a07ab755bc23e367377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61959250066e60c56f58f51d53e0a88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db5c30910d2ede80e99c4e4ccc9276379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612805c53f1face2189fdffea20a0232380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7de125f7c102ec4ab6449b8b563614381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294545c551ef89360b68d9f1a99e95d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c96d4f74df75820918a17c9ba0b556383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d260359e0dc1d3297f8aa56c9dd30d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088734f6ba2fffbc1f9b0ac7f87d3c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f948fba8d8e1c60dbe0fdba3ed197386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d63beef8cbb447270b8a83cae30e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e8fd217211da166b352cb4c843cfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beaccdf6433b1b1f88de3e8d789258389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98451ee1d0864cd6df571aed082cfde8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb031cbe6d0872870713c290a3797100391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa1c03bfb6603bb4581f14fe9447b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9582bd17d735e8568939f52e6b8f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6b0cb3e9dc5dfa3e95d827f7efabe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669572abd693c8e023001c002aeefe8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45938ffb453acd76732e43631941a8d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46430afffbf0424d04c3cf44bd8630397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb42b862a626f518b17a39ecdab93ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48103654f15b29c794ba5b4a624b69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5a9cd1fe0f358ff16887c9e0ec7fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5658ae706a3f925810b030f8ee55a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf02050b74a926157c1328ae578e384402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5f87aa671af2cee39443206f3c880403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250952e1de1b6e1d8e176ce9ccc21f59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901658ec1353fc84e342cfbced65bf7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7999370373c6ee7a5647b98d6f36775406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34a7fb727577beaaa627cfeb42d7b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c834ae88440959e680a11ee2450836e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd32b9a08797240a9696c294169f989409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce0eae958d050ea392f0620e63cc37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d3af503af4b32d63dd8c8f28dd21e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb733405cc1fb93207b5cc14b1c58e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3492813b6dcf5f119a3cd2862a9699413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c49af76aa9dfdf5cbba8cfd2616768414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fd5c112d3f9f619ef3384e17234f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8aa7351bfb2a752da0bf1ec382488416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3036d04ace889fc8bb721102364d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54541688f4362308f12fdff21331b627418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f07f92b9b5d9386a558b8c0eb90697419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b4f6b98bc00e76efb8ee0a82b464a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06fb5c0400872fe7403bc202962833421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9d72318ba5c694ba9a3e4e6c4b028422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164fbed84425ad7e47616b4a179627a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aabc22ea3d696f62ebb704931d14f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655231cf439a885192cf2a3d3a4e0c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59318e6931234bf3eefa7f34ba21160c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c240b30bf70e981117ec5db76c266cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89298a92996b42505adb2cf59e1b6a1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1eccb7a798dc88887af9e2687b3996429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c565be38939766543ff490cd0cf7e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8b53b984a6b9c917a3e6ecdabdb04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d103685d6f2391b09d510051e0598b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a000d6bcafab98211d0e3e7ef692d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820f8c6dae97515cdf863e3da2708bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2a693f3867d1c8eabd438a2908599435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e83dcffd4bc5ed0d9122dd5e237b6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421be8ca7930b40918fa01394fc619d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47f8852a2e584d1d6d6a4d02c14129438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96fb67ba522c64da716d9d443f1c0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35af3e7c3267dcb75086a04fd66b3b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62229660f6510c178118656353ab4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02065839a973be40bd1f3e5ca2dc6661442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454497e740c1d0fead0440fd8e61064443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b80bc19b5e655e3c56fc3e034322e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142f27fafa4a3cec4e914c29298cf5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251696d344c9f2b2b39f92897cd6ad7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8684e649a31301b4629d6e5021690447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df74de232dae53426b9689ade521d55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26372f627c12447ffdd2107170e4a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2a9bfa7097c2f2a858b5abeefc1fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8c6b6b516e41d0903c145a990783f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff2637ee37dd65ea3d63f97f5612a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ced66c8a97071f50f5644587626c1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb026ec76b7e99f7d498380977b8fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08ad25d731d81720a31c91fc7e9860455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a34f5bee81a962f12edae969e3747456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1735cd2e2c75fb79a281fc36840a83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eca02872fce62219c427d93108ac07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b294ff90acc291b55ef1ca889a789e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a747fb1eb0d02d2bc337e84f58bddd5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c44354e762aaf60b15c95ceb4f20d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7e97b898fa1524f3baf46831f421e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebad12b89e36da719346eeb79711050463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b815b15e9f290d871823dd5532a91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25b9a0e387e83c820be89bb01a3b09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be6e5e20156bb94cd68d3cb59b7423466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ff55c94aab22becedb5762bd38415467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16d4b9a66e5fd3832c2f02b34f5c29468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a4ae30d5cff38a96a4a34789ec3c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51d86381c38baba3e3b98e07fec0c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f71214d05d1ce6a89cca8db4d91c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf41a53738737d5dd8912683beeeda4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fd371d02c8742e2ef594bacb19c62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d139968fd1b733b2c2d5913aa9deee0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856470b9069908694e3258e8e5650fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348215ac82638e1f2f9f6f32d8a01c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2d2e8f023f78c93b733c4c037fd97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b130c81c74eea8f00e2b3997a96a29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b78623dac61b8a1490e50e5735af9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98c065e9c5cfbcc13c4b3b999f6ad3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0db72d6d64140ba1b65cd4d19b300481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181648e3a72624f1ea13f9c626c12a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ec2d0b6b57d5843f70b6281ae2cb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6a438bf75064bd92ffe5e180e0652484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9937fde592f32cd96112c450a0839485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f2d4906832b0c44cd9681e346ebfd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210cc99645a4d9f8caed80c8861169c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce79627e6ef3370bbe8077658d8cf9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830339d7fb768cdea0b67dde6c2e3a4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496b101fec9e5c9c645609c479554ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31533febe384f26bf354e355f27ad34c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858076f474d988db5979126e1c977db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22dc1f118046b934f510a562920214493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb4778df56cd532731bd292d782061494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358e2bc75c855651afbaa5f06c051fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c291e2bd29d4ba42a32e60f0244301f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e2f26ff6689a97c148e379bec05a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32dd4bca4fd6bab02be121232247fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec2aca98c7a619f017c1cc3e8aabb8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f2fb033ffa4769f991584f60efe69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad5be08baec2a6e67d4a09497f8e06501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b5f6386859c2dcb4a573a24276dd7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf43ba6ab866f1aea57958c82d4929503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb20649bc202819a519d0d69ef033d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9137552c8d41bc8f058c79bbc85df1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29cff1cbb59c66bb218adf0c78f23d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d10724f549593da574c22f0d0523a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d225b6145f2ffa5f8fe84de8c4f00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cb5987c2e103b7a6f1e253ad705c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d704026cd7c19368415a77b34bf716510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f03bdee4b67b9bb77c32348792bb2f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1b5125819d28fd10eee1966a81c59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd1ff72512812caa656ff3e48a47a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93b7b7e3ea69cce2368e1ef322a538514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85927bf91faa3fc0fe01a3906290fb9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51106b3b98b951b041d9ec8616106203516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c197a0616114001c9e9f3beeb3733c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db7d29154cd125f3b0f2332bfb6fb4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fb634203a9d199244285ec41a2d98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e41cfd325ad2b7084b849f323ae3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bc9825dc15fcbe4150bfda7c0be13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b094a807d29160275c7cbab8858ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f9e48141ea816efeec40c00d058e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed23e37d9845fcc8edf0566937b1b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb0d593f4ff9006bf4bd1915fdf187525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a229473ab55bfa0ea9798540bd7cb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad27782e996f5595a0e06a853159ee7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491ca1048c40a61f1214402a4287c6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcae2c9a7598d092352d575b278cb0f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ad6bf59636b766baaa80ea1098c19530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c6a55e5d4e2b5099c4574333892e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293cf43150380b59aa5ac58c41d4ff0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482d71948e72906fe01951507321a4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951523c852478424fc44e31224f0c75c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e88b47ab6cf47d8a53643272a5323535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707ff65f955a44ec1ed1114a771ac1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57881c5511919a6d4f3049e79c14d0e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dad9ee4389576acf7ab04065f0b6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5b8ac1a8ad472081a1e0c99b1cae6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66ad5901e51fdc8fe5af7f1ef0d59c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfd134f272714fd2f0d942269f754c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee550c3a5cecd6de98f47dd5c6a10c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd64d59ccf6b035d1bbb88cf6d8041543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e84478fdeeccc63951d601886262d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd002cf9332d01ab232bfa07fb096dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eea31464a38fca35f643335889facf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f796f4f37c10a64d0b9f45b2432f1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b43e06ef754caa3acec8a37c8a1d38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8cbaddef69d6627009d305b3add59549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7337776a009cf0bb9e2be285c11a93d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1747943de7a898d6f4b1472ef0cf3e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795165a2727830c35f79ea4160786875552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9354fccda10c314af1a159ea27c8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6efe6f9a01d80c262f0e46a2f1be6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611af5329ae11631d3b8f13d626446d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fab34c88941dd839284d1be5b3ff7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b27b069a8a5dfc904c1424606745da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b343c89b93dcbb675aee37149d31c94558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a701e0d98d8560f4aae777733dc12a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ddbb7f93113a9a7620bee99e2764b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312002c46a56d386f54c5f6f1adf3ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44a85a92846e5e2d3fdcff72cf07c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a42ac7e28c2a61d05728b4e362a0b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376215b91be3e4aff1221ff419fa36b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272667308f45742d7d0b4061acaf299565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ef630beee31ac5abdd8841cd6ed5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840e8cb95a4d73beae4c437b71d1653567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afcfd421f65a12c134441a8c9726c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061685ea3b41ec853ed5f98321ffe31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523316a63f6acdf38938246c34063eaa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79069a21a8477caefa6b8c2d1bbc48b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279872aa870d07e245c9fa33308192e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f47a27b93172913b37fd17bbbc482d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c40222a2b8dcf5a0e58441c9cc338a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974894bee209c7d878893a9a7ef134e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7938c445b0976516b4593fc1fd1f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b20054b2bd9fc0b3e5192697723aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bbf5dcc6644714548752410c3fe56578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98593251208c52c20a71335e448f46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3787cf55d7f05cb3a72bda653ec51c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ebbb9baef7352d4787d42f1cc89a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666211fc54932c96c96054cd70edf34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7564542c1994336b6a36076648e483583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf50d40bc76821fe2a81162ab01934584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e228db2ff49d789b059e50de47e797f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe62d0e9028b030a978120081c20edc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b8aedbe343db47fdf9f0973ff7769587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ad4aee1aba7d03be8dbb4581307bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11d2accc2ebe7f85c1ecdcd0c9f2d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d988f28bd91668efa9a6783b1dd635590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ef4df6e9152af7932c5e44458ef33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05b6da69bf0f05132aa96986eec417592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda9fc685d6e98d3d3e961b5f0d2727593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808648a966d1cf377dffbb13ba474ddc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ed5fdb1d41cf4f9d0c085a2d7ba59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b237f3887e5d698801b20b3a80d01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f0ce0fbf6cfb02e6e3a99b3d6c970597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54e20f151b42ab3ac05a6c8a2eba4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c7e196c6f2224e89a0e13306c0069599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb680e164c43ed0b955894c6c754bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e3f0c74e8025588709d939b40362a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ee8ab90532b2f1915b1300cf65666602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc692bfee35bd2426b90dc24bca8b42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a537af16149d1dad5420c14f87243604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656afda194a094cc681324242bb48a6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f18ff989fd3694ed523870225ce3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6883524382295d2a88a50a8786313e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e819a6ebc2149afc9e16f17277f95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399139476dbbc8440f43cebb7af4149609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8223344348a8ae498d37068a38442ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323de090655a847c089a0b0ad3b37d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ec650ae9c36e53c1d54e8d82f6a2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712edc2c057bad23f7d8d9fa3ec499f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939592d72066f0d5d4f52c093574853614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67b73b1ad33219118742328f1f2022615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121d1f476e9d0dfb88b2a52b745c44a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574259e7f5128672021d78dfe1bad56617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cf3b249944859959e54b6a484b6c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc92cd5d90c92419e1662daf843d5c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f3e7c9d5ef1f89c1c52cf0b9b8c2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc354f3a07154e656505c0bbaa0d55b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623ea21d2fecaf20ad6cf11560e9dca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64367cb31ae0eae9bd828782d3a0e611623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b71e2da1bacdfde77114f8ad83973624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c941a63b91764516c69fb09a52efd06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053d36637762e3bb04891fc76e24330626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a248a011773443b22743b236bde4c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4658b7c14b67f6a09ee78487d9c7d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00943575a3ff1588576e5a5b1962c87a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc91956192df96ee7624389da158ffa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197892ba2dab8bc3a7b792ee0e4e0e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa04b14e1b617409fd2e6c92fe50f28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ab775fcac0a7e4af0511273be5278633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae223513e787f8da4de045962d7ca73634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5cd8d2c38c1fd38c76010c7c3ce96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7a205c61f025ed0f1371958ed4bc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0406f48009e9d0e91e21a43e4dc8053637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb6498586cb3b7c49965307b7fae03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c8f7fd2bc5b6c2403d7e2715edb68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a7047e8c32f32c6250211c92af3f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42caea687060abf9cd3f613f43a5e37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae8fd59ab037b4032094708a370a85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc852342276a18c8487097fd7a5a191643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c815b53a36edacd8d66d416cc5b5e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12870bee85dfd72ade939ff5312ac39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17fc4e95f3b3bf2a4eac321815fcbd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657e1ebf51890e5fa3dae155a830072647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9efe41c07702e6ba7711beb7a513b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330403ad326c806e581c37c0414b610649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577233118a864737e8427c5b47559f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f933ef0eed6c8872c8664e9c8cf64b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90247ed01e5befa4a871cc3b3a2a20c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cbf6ef6580cf671b6fffc8e9f1691653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5f3f05e4cc17280e1bc2cfc2f7bf8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bede1a841c1e28b694abe436215ae6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39369170fb6f11e18bfbaa56d326fae0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f60f930adc1a63a4d11bee947a981657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a0aa5aa73a1a86e09cbf8324dd6ed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c058ce5fc53b1685ac4c96320b260fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd554aacf5f16542a145204347012445660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cab07b25d55d73306ab267593001f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2fd0b7f9c76482910af34ba7a65b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce299925ab57aeeb9966028c2e65a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1220ef4465fff3e548622b23ca005664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915662c7b561fbf885f6110719c24d6a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabda54687001758c839eff79920a978666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2c3e34e787399b089e6c858269c31667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963346c3c84d8c5c0819e26c6d8d7634668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ca0ac9ed00d40096e07904bb0da18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae659a296464831c3d121f84366d39d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef2468430ecf028227cf64f1b4e504671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0af538c06e5bacc3207d1cee066d04672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2359602f5e15450275d2e2861c55eca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc6273e3eebba40cbecbf55cbc214f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c86eca4aa1c655ec4dd0991b0e8c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad426c64b18b7b574e21dc73c76bbe7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb583c3b80c37c9d44b8846e65618da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288262e152c2ec1f0c81768eef95d17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1701dd9f56008b653d8965d4fb6cee5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58333f671803aff45e52306e765694d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc166549998d19e3ac81f19d6a68eeac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f9da1b8091d175fff02d3405bf0e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fce27aee71400482434f31f8288b58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89305e7146a9ae33055adc967db1bd44684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c438ee5fbc5003957af548d5b5ddc45685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b01861e5e69c6a0c633b1f59ace79b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461b09aaf82a59ed242b9b3785f3334687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb9e1c549d2b1723cf725c1972257c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181e4110483cd8d5d3e25af28ff56e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0f7dc203fd3928e8480efba1da7bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a73cf470031f43da0765f0e28308b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19815836f3b627e054fdb04c5b8fc1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a38ce495bea97b01ef214a1f9b3281693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833bd89b02ca1fd9e4d03b629894f9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781443f0fb2548588b4b8a0945817dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0dea1fca67565a393eef88a7977a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f65fa3b8febcec17cf96c9b92a90e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3032113610cd151a009db04e6bb5b7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492552db8adf714470da62d184c0810699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78948b41ea5d20a61a79daf6092e9e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0ca11e91cb9c0f67f2fe938fd49ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829ba5f84cf4c4d3ef2993d7df23108702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abff3fe6edb4bbd8b5d434e07d0a7a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6efe04951a97c47a9ced6d35b7375e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cee3ca37d9d940bada8838ff3af52705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b57e34cb9e5a6f1cc66c8a3639f173706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6e2f54dc4c5310d87bd464f11e811707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1ed0170fd29574d96f08a900d0512708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659d58652a99c8971f55d9e0402999a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14d7555d2c65b3fbbeb87f4925871a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a7d3725b0264afbf8266cf7870469711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84bab3b7dc9924de795ca7743db1a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8609833e95c9628ceaea9e3dc5957d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61a30af24fc31258f9cde375080a10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf862c1e9ad18ad2612bbd5d85d977715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d934dcc5d767e4f9ead4e4786759a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e166bfd9b9b29f33d9d91d4e60385f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72ce4080756b2d1487ff10fd16074c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0dee2b629164756e5a8bdc4e27d99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e05aadb6266f6a7073a182c411739720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b600778ea82df754d7e0cd7b997f44721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3933884e40bd25a4be8dadf00ec518f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2ddf4500c76d9feb1812880013401723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e0cae78713b98a454e7ec1c5f0f87724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04fa9baec100e2355a77a81eaa6550725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4576c7c11b84543b9133872826466726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4b45abfe22cd231fa4135e0dc42d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d534f266e68bf179e01723747471f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dfb6119bd1d0c09b3681a90d1158a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692948866dd6d50d0d70dc982e8c37c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092afadc28f977832d7f920cd8bcd4be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de07e06c9ddad147449a33c9f246628732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a96740a7d5e97ef4128c9716bf176733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549e0d42103506ed4fea1bd9bd05226734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb08697e56de273f545095e12a2f71735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f25cf249e7a5d85a426ce2343d382c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc255dbd694ac59f8c89912cac3bec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb722eded24705269a54769816772f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb4011814596bce8d4716584532e89739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52ea5f42e7caf80b0e72464ec2f09c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b1f4f8c9cd0f89d2bc1ee68670ed5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b50898b8204658b3786d72c911e60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9dff101df2ae4348804ff93e0a2aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3539641495074ac92a152eee1d8e243744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06469bac5cd6d485aae65b8d7bbafe4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0eae5d5ff115ee1e182002d0152a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae3e6d22ac047103f46e31efcedba6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b66b61857631cd0c6630d56997aad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122023159a5f86331f8da42d988f3219749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1b65f05340d7846ada4a68f6407ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68552f451c29130aff1bcb01a5c144751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2d3c7b285f9e673fb0b9344c179ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f49d3dd1470ec1f5d871de108ea8e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7a9c14108037fbf3918f4bd5099e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf0310efdcac4511b06a706628476b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d371cbd5ce6e2f3ff52c01f581fdeea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61627bcd69689f9f3c0adf02327cec9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd7f291b26fb3fb9d8925adb0acfbf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1102efaf72601571b7a273e25c216d1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1bea5e532cb31be9769253423db9a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dae4f4eaf2ddf6cb8e99558a78ec46761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64e02e0eaead32500f7fe4b6f0b0ec762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74785557599695ff8c051ff110f666be763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9f10238059010bf7f6c36a10a1bf0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3df820c305d12bce33f53146e27fab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bb4662fd918bfc353addd9ec4a6ca766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede3e283d07dce3c8d9f33c0cb88d85767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748aea022de84ace03ab46416b28463768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e568d374dd183161f505b9969a2c47769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc75fd66acb9e80d94588a020e638b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ee78139dc6e92d877dfb4396efa19771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ba8ecedfba1135960df30c3b8ed2a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a21afc7a19de12021073747fce460773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53fe595f3f83aa722f48be57238da4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810cb6271b0a0bf8991d29ab055d143775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9b7addb5ba154789d41fe3a536680776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e08af4a879cea62327f5e998d8bcb9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92d96355318ab90e8e417e1f3318a1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa62a94ec13edf1e67ea5b5168f7d5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adea311a4c2b0dc11950b27ecd570af780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1e820b1e95233406417c1d61b0db2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e771e105567a3f6f2628696f048f42782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519368c906eb3bd3cb689a30f79ba7db783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a966d8feff9c6eefd84ec121a0a56784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaf5be389616f615a07d799b81ba0e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dda129a5eefa2396a23b6a605e481786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349e98c8c6f431421f236bda9b951dc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c829ca40a8d5ac432cc89ca0e30c2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000b9577e2210f4f6a2db0fe35dc959789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5daa7613ad4f87523edce5ff3a76b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fe1db45eca0153cab3913452422fa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727900755e79e125c305e95ed11977c7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17d1d162976104f93e9baf278a640a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c82134c5dadf12c4c271e9d4a373fa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824229184bb18c061544d04115c3e50a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fa9aa2d1805b7d95b26a0078d0b22796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4f33efeafd56d67137706f9c1d292797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f70a983e13e512cd8d4df2b472b3d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104907fe6998ef9b252b94da0aded41799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ce60fc30f349d7788b50c251d38e6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ff1e415cd1ae7dc6013fb8be09e35801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb786553204f83d07ccd31ba81f754802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e25dfa83e9684b35f63d644431059803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15d9b73fecb9a7d059e230e8ff1c3e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dc13ba6dfdb59ba7fff22476647e0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b0cc684f4412842dea14b49dd6722806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76b4a7efe0fe77cd1d85358298fc04807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038219ca96c6f322249565da99e9661c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e13db1ba2bac95f11e403cf177c63e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f4c0e7c9c040dfe6b0e59bf30aad1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7255dbaf77bd2f01e5b532141f672811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ac8049971439fb4bd5499d2448fe6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a675d84f0b57890a2312bdbd5e31ec813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd449a51efe36d3df2158446f780a381814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b81ff775c83d0496afc293fad0f26815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099560d6b1971f29a443e2750974370816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521645e161eb93d1c6d75cdd284ecab817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228abdd8fd48825d5719bbe41c4f52e1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855238e19c443bcaf28146a745ce8ac819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01824c677a610337bb03656a73d8b71820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5f14a5b388881f0efa77a6bb29a88821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1d234b30dfbbe55af83a3917d36931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad01b61f00b5b78626a41cdeb1f32f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ae64caa23bb59005d96e6b6f1bdda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277faf1f5e1f2a41fa82e5d434a806e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d78576c4c8b6175d0516550f03ee945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481acaf9e900fda163e862a6245b3c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b289063a574c9a1ce4100c6d8703d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7737fbe3e22e33c7575f6819c0fd418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9b2c3c6397c7f97c6959a060d1ad59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db8f509766f41940765c72759cd8cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce75c0cfe760b62abc374fdf08f370411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eccbd244d75f57d6609f2abc2bcc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ec8715b5b75f4cdae9f441033c1a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabd8f3c81063dcf05a111ac723074114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c79121aef057f7e5696fa1fc652d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c3560a634b18fdab9849aeff789b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c308a14b6e0b17af543ebc6a148de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9ad4b0335fb4b0e7712d150a6fe6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473c3b78133c435d7bb6473c4ce9b8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af926b7904a11bb486916cc9f5317eb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6018187877c1263a2ccff43209817a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dae97d93ab450d7880ba1c0d5cd5b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92697927a11bfa87c2bc840ce0dc55023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb27e9739ba942201d7d6a8610bd8a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046f816eeee963519dcf8c96d526f1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95676ddcb1a445f4fcfa59f79140b4ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294b317b0c5d2b90fa0751fd7b8736027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca58382c0f28224ec5e3ace349f73628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b23562101a3c6a3ab526f7377792429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e0efe5762f9b6a36c0f50345127f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c936351637f33f26066c2ed6c938a1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a8ced3005839229bf4d7f19a3ec0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397b77479ab12047a2e72c85810322033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a84f463c8f1c389c20789bccd46cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d81f2e6b6ff96c717154698644335835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c8cda81a18bff9dd325b48631148f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f158ed88d801b97aef9f5f5de52a6ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73754a4bc63e7f7078dfa7a207e7d89038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e24cb7ad88f05806fd017ab92427d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccae9289b9e1cba585e4e80ba81601840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b70de3b56bbea005f5cf015cf8a0bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69c70ab00e72f331b3a9200de134d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491489881bf513083f545951f3c60f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18fbe06341884cd2fc0958b3d695bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c712e695484736dc2a6630d3eb63e9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a3bf334d850608ad33d23c4ddc4ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23637b103b69483e01ea27e039a6e4cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360dfe09f39b73a106bab6aea9dfe1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0687ec12f597a6dc83066a4b200be649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3230df80623b0abeebd8a0520d913cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd432d44c6d80d3e8fe976bc361c5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c597ebe57f0a4c651862fcdcca61b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48617cdca11c0c9b1c17af19f186a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2985882a65f60b292f3687d00acbdd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bb74d94d16c5c450485edbda73a6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311448ade98d65c8b1d0bdd5582f15be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df532fde53d658e8c88529ce0ca861257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41b8584929bb151b53c984ad28ba5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34514fcca176df456d147aba7e92665a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dee0e6cddf5e4ed337c01396a730e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b24b1622cbbffd55ef511eaed1e4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8ff1a8e31899c1dfc3f0b31abad8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6751be2e534df291f4581f7c9bc6ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e993b223c7899f2b2b52bce6a5d9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecdb034532899df33be64687439e8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4548ef500c40b0b687fa192f7adfbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f193ce26302fb066e8eccc817c17767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4c85bc0ee08b069ec8e3653330d9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a2dbb10c58afe12748ca9fd67a98b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7279c53e0e00497a3be8d7c6f966270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d728ef4a09461271feaea24cd272d4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb24f4aa54c5779f28c70c901ed8a1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a8193781f30af1acc6750ba5beadc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500da66337cee208c63cfe196ef66e1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ec4effd08406ad01bb5fc72aed38275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b7d8833fbf1cb07889b7ca9671acf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffb7c7ee3a839143a8fcabc36a2fd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2528d0baf3d5889beb045496b9ca278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbb4ea7d95c66ecb3a9b70cc661f3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc54ea57e47861a0cca6f0f87d7e51880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4de8df5853f060e84c81dcef99973581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57b00e3fab3ca97246e91e5dc3f8c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e0909a47990b6b371ec012d3af9c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439289755a0b90eae118a34e4b47e9b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1212edd32e9555e6f0205481bbc5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976d9178cf90fa144505f1d58854fc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe10dddcf4c9bfff6036dce3fad71e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5fed9c9393cccbab53d4fcf2de5b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3996f4606a635f9b12395749f8e616589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeb25c0911212115a45ad6f7a4252d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671f605ccf6976948d5889af72c5d6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16780581c1272ee2ec6144fb359b3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab019c361f410323fcd0cbf2211f5b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5e32dbaa25017a2942b362afeefa994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b9e2481ad3c32af0f87d0bb5a654f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a7283abc04dfd3cc4b83ce200f88c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fcbcc4bd8dc44aba21ae4eec0c64197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7be8c07830fcf2223de18d5a7df52b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78dd2eae8f2623cd42461cd87616f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb92bf76bb9fea48bb0d3e94c14294100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde7a732d1a9c517fd7ee0ac4c32a92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504956a166db310df867ed85b397a1c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408284909a1ead5902ab10ff2c862c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa29f2a755180605003e8b21b7e1eef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a6eb4fb1df92e1cb631760f97a040105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b7b407a05bbd395cdf4a111e25911106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf79d3cc3d17dcafbf2fd1e646e445107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed8f40e933dd7d8f3510b6e13693fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087501c1f8a48b6f25ca34d42d02de1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8254523665df6c0aca1f11d769df36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6412f1722f7c4ffbebfffac146d7bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681058c7c366f87537b233f49094b72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab3bc88beb7cad69f6de87b2852ba5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46e230d9a4ab9b3617427dfa70f818114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466e54e3a70f818ad2b8233a459cbf5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be121700183e9654f9a4557a5978540116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748d547e116475e28a9a8f6ff795d77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879748db044e76790c3927e691e5755118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d014bb751f0d9502c3e0cfa520e444119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d84f79bd7ec1084c3f3dbc337892a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8148f703d979ba608807423ebadee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcecbfce572248659f32dd453372e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c29fd28600847882c9600e16531d24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a84dbc51499313467a72f0d3fffea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa0ac65f77e1d2b0db3087a01af41f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5a900ac56bc305f5d7e26b1d4f17d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b38f82245c70a73392afab49500cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a980d5a21cce250fa43329dee928c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8c3f369cb49e5d72887c6a8e802ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceca00f0055697bea24c0310adf38b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbf379324977404fedb0d989fa35f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc62f3069ffcae3cf9a6475d9008d15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c427136e16ca6f7e075712db4f37ab1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b307556ceb1142a8e13f8ad92c9e9a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791a19e50e65b6623c8db1cfabe0156135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08eec71912a291a73f41a580730042136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b202b180dd30ff6e88049b637a692d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ad062c9b0c33b7250af6fb30cebd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d672e6e2d2bdcacebc5dcd5f84b84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470b17892dcdf4671c82e1642188a3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1aacc1d0025c3c3b13bcd3fa4708e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c03fad4c4cb13ce8cfdd5eead2d24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9eed3e1f8761ca29dcc39c34a3d614143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc671fa9c649bd322b30b459c9c685a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdb1df2edc115b899b80861f0784e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af048bf6c0f3e7c1e0c15eadd0b3513146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909975ddf772027ad6dce3a9f98e2c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f630548a6e9531d44f8c2e52b9ddd42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf61070f98ec7eeb17b4ed3bf04a8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd72af269438921c5dd2c34923badac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53b4052a4ebf1516aa10d87e6768d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1fb023a4d610dfd3997e3655a8d7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c1b8273bfae7a5fcdbff851dea1e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a5d9f3bffcde64eef46d6b1d8944d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09983a2ab6740bedf49a41fd0f3b61f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7e8293c57cbccc33b246f87170e0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb095a7d28f09c4d85052aca0871d03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8ef1264208431d3665e307772eb31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27b78abf6ce6c8b9229108cd7dffdf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad01f5737ed2e9dad5e0eee355e645160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87f2c55328874c4e306147d2d06b64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4e549e2b2c2c60558ea59467ebc41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe4ec139b8c4260d7bc92f3f7d0998163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488c4f05aeefbbaa4c0080d7d59eb3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48898045000a2ddb8739294df6dae90f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823948de306323ec74b1076cfccec62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72b33509f3fd4260f67687c91895b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312130d141b1374383f9e1eeaeb6f89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695509222e52bff587bd74dbb4dc0f59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce7a148c6122878c7390bbc776eda0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa68c300e7f5f1e7bbb9b9846879a39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2dbd328eab3bcd84beba1e569f045172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a09354b06a121c83496ebfd161285173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3210ed2ff7a512e50ad147ae7d1a803174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9c9a9705eea5b332e058a505ef4a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b317e9a290397367761883b9edb0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46ac9caa4bcffde8420f7c5dd51085177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67164c771b26db94b88dc3c496859251178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12c5a658fe39ad54f01e6294f7a325179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321e2abd99e81033e99ddaae4b676d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321651b34219de6f184d2672a37a2a7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fafb8490a2b51f278d788b4bc6cc9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdc49463ad5058cdd1768b59cc8996183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34606c5056bbc812d53b3a82eefaa2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca1d1eff7906550b99ce16011d94bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73002d8f83aea830f3898e4106778ddf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4647c58c44552ea6245e0be355a4b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838101add144fedee4f49b46f0585992188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e590f21cff38ea378b38abb175965189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb104dcdd50c57945ccd343751fe04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bde8f202300f40066befb808ed62c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816202595a10da05647c8ede9e6ee28d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de418d2698ae51db043d8b81e1792d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18e5b056e94aeb637c781e17decc9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39708bf76bfed815e0e55d3ef70c3763195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67343e1a98586c8d08ff8b054fbc4203196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f44aa57c604ea653f41826d98383d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c40fabeabcabda376b795d2a0a5f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739b79a2fbd7297c12de8e29d8a4747199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2922de304890f2924b32e833da324200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c7b30f0c455ff8dc00694e5c48870201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83330ffb7f03bf108edd380f4f7daebf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d91c2bc175ca3e9b75eea7180c64bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c03d492a3b80cdee071dbb33a0fb9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016504bdf3ca8fa914cb80ed3b5cd6aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccf2b77c8c341538c7a2cd9c1f28c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5fe9348b9baba15c166aa00aeecc0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2d3e0e3573d8343341bdd5922abe6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab731eca3ea30618fbb05a02bd19b1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dece260656c051d8be0f2375d2529b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feece824a42eb43640fba2265ca9bfe3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5c39a45bf7ef757d4dc038d98144e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3331ce9e176302c50843d3650fd00ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b203de7cfa0a919b5c133742ee2dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27bb50670a43834fe41cf765ae635b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c74806c29fb1b10e614ede3b62f83d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1a3570c1028e4951f00f3a19a92c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15498ff837208cdc559f5cdcc5f0c588218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda27b7c2a896c1d57b01602d1969262219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c3c70a7ec724177dd3b8a6318bc44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815d06e3fe36d2bd16c37ec3524208d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5d5323a563f927a0dd38dacddca27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358118d279408a36b27bfa791bf7ebb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fe20d114bbd8a71901e6c64dbaaff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8bfe661df5fef96ecbdfe94d9d760225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c79c3dcaa8199839b7cd4919319d19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88059d38e9c2b17d23f3e9e01cabb3d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8f377bf06b5012d4e1601b6c709c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d10113ed2e9655447defbbfc3977b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b89fc62eba6e4079c4885e9a79ea5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6248f528a2e244d7d423070cc1a29c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af577e8c389f64173961cc9c84ac1be9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edb879bfaaba47b323d9fa383c7c92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd99f8f26de8b282b8970ac794861a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad0dca7764b5e19cec06d0f6bde605235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ad1b7dd86cac84e03de1541d369af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c3943d5d4312d5998a6c1a5837944237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d99bd40a840017f1c15e7ed404e63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8557bf408b8aaa818202eaa7d2a1708239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa691eda792c1f583755ec35c93190c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f2178ae137c7d40d7186e7720a451241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e096c69bb352674924d3f9ea8958f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bfd5ae73a613c0d7b7ecafd801bb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43ae999117002910298da00ec68629244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aef8505ada90ed59b20e29fc0c672245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d25821e9fe9e43433d68b6cabed78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474602ed54987fd1e4dbbf7ec1704237247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746a0d0e6d588a44abcee6593fb5fe4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f2d729e0703dccaea484ce5b54260249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f988247fec71f1cc17ac329b09a7a09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710de72d1648745635f955f7dacf9fe0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d976251c43127cc3a91fb392e62227252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd50f2ba860e4aa3db75b510af11cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bb9a638f998c00ed5658a7aa3e179254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14320b46bcf165c3d465148284588008255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825379791d523635877b3bf25abb949256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907247f49a1e0ae2d0f4f0e71ca6b04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00f116cc8bc736ab664d9faf97b7f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b8944b0fe4d2ea732ce2eb559fe2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382b8267f0658782b9477c4809615b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26221ed838fd7f4fe271028b9e08bdeb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951aeeab988e6b5e950cea984e99a592262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d44ccf1b8047b1130d2a8a788f9ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd700527ef0aba396bb81bbe292d2ba5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5082e025d94b69dab95d8f01e421942265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d66f034cc71f96ad5a3212ac27671266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8d2235736781f796dfa9af5e1a7c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416e9dac863673a81af384ea3c07480268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d2db97635917c5ee333288d26f646269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528247273a373ee85456f2f25238fb11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeb918320d2fbd7a2c03e128bedc41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f465970f7a93b6908b1d59f34ab87b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc9797e17a6bb8b45ac951622fc537273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393d6c1f5951b8e4bf62b655f1f2e1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290bcfd570928b2df49efbc4b10040e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5eaffa639a21516e48c330c0ed9e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a51879e4685e518fda1339c17efbfe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43ca1bc2ba03728d3349bc7e929f12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65c8160ae96436ebf63b1e238a8d16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca74c4a4f1f623a76b0639c083e474280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb881129c63daeb1aa6f274380b4266281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd522462a1b79c621d9e4f6c5b56e4d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2ed3472550818ac390e672c6ad465283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49104b4c94be0dd736fc24369bb4a556284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa0c110df03f3ef0de4b342e095e2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0241ebe61ebced37826457951fab509286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfe9e72434aa15ee32da073731466e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3e9baaf687798c5c97c8fb75f2176288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2df53d08134fa99508c27fbf49956289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ee4feca38ab52f04b361f6c52f90b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aff4298e71c3d4ecc2656d1f78d8ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d57ef5e3e847ef822dd5c4e6260f61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f063e436094ac72a966234843bfd0ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e5ac1f0df0698d6c6fd6206cf5647294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce51231c959f1eb9e74b6e184b9325295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fe2fc68504d84ea9dab1b4d42e992296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b890cffa55656b1e435450ccc062f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fc1994a13791d594834715cdaa9af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7796cbac586b51252adc9cdacc9666299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a10c2b193173965f3f551992d6112300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce5c460cfe275cea9419b6b9bc4eb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977af8a17b703db6cb2dc20ce3116e05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ab336463fe0f7ff8e4147c5d75cb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565518325c454c902419883cb8dddeb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae54a32cf0b9087c5847e2056a45ca7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5733cec5a1753ff16943b2c8d0f25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87f576edd8a42219c8be59c744ef4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854949018fdb766536c44eb99d8f401308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868cf22dc08df98806208e012a118c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efb31259a4a25c220130686a11889e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e609b7da2b99735afba4defa7ec82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920cd71b1d5765b94fefeba4ba942c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93972a6e14d2df1d2f22b748d02508313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67e561444fd3f521a2049d7af47891314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f40caf64530383a34345d713c68e5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434968863fda694fd01d6ea31addedc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f6c227409821fe176bfbeeddc0bc4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b452c36d1bcb84d941da4ffb63700318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab611b528baf4604c1f0b92312ce0d94319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3263d7c79e22b92a469543f01a73bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebb5e5a21467518cedefb4076544c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679946eb2e0e1ca1ec50ab3b24fdcba1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c88a89800a65aa32eab8191e2c26a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06bfbfcdb98941bc4499314f399723324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896317fdb96a96736fae8ee84852f59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47df1a122b26eb455b66c04ad79cd4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd6e9a21915770a2ae9386a6874de9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fad5091a5467519cb7914c818454eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16342bc904c73a23aadc8735499445329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3d17f5c2d025cd8421e635867f5ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfeca6506116d9e89ec3bcd06f665d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df5c557f0a9ad8e73e9367eb50521a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3309cbe1e6311c493085c3fcd1a7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f5f7fc8464b19a46af78fdd2e93bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418eab10552f3dbffcfadbab9eb72b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4b9922554201db9d13d7d19bc309f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6dda08e2b984a786e3680985fc44a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9670ceb1189693f86541ee407e99e65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d50ef074e365c294f2c057a7383e1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f638b870cc9ab282df95f69dd9f8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a3ca9deaa4e9c2a3e14d10389a8b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6fbedf08cca0e8cda5c65300c7e1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8451065de207ad9d5a04340e0b92f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9087623ecc5041d8fc26621b27efcc0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbfdd59d95e1cf75582a87c3c26470345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac40f52f4a4b2d9467a69b9d6dcf893346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb7ab2636143dd0c2d31010887b3e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb561b1057c7d9e1c24856f205ddc0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4ec58932cb08c97261684dd06c30a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90adf4851ccaac9d6dbe00d8b9a7f89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761181e7609ab064ae089ac9ad45d91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4d9548c68a3101f2b68ca143c075b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ceea429f0e178eae1330e9d963467a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e3168f67646a697fba8d95694eed3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782802e9461ad5a8f3d8715f2d5b0d4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9772ba9a687d0394dad9bb822c07ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ba696f0816f1a81acc73d6dd39d27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a23754caa50c6dfdb57a1690dcd97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff64d022a14cea453e3879ae40c2477359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8ad9fc1ae66b1711cabe6377fdbee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8898eed4043189af00d0e56e471a18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90a4c073618c4f04784e52aeabbf33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52e6787cf702a95675778bf9140ac5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f8668e9e538b082017ab813f07f98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf87a00e287adeeb063dca3bdf3305365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ba5408205e10a4084b7f63e0943a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ead8eb71d79abccf97a44009e3660367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80141e3b7ceb0514cf745cb44570b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250910ee1236fb6f0294a22e78dc490369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b58500123d4b61192c8ff59134189c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab728cb5b6cda63f47fb0fd03fb6504371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57887e94dba35d66ca1666e3e982718a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5b85234a87f9cba5b577fdd03035e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cd493d3d9ea5fe2107fdcab9197ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f7a8657cd3400b4df27c3bda8779f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622107858cbe682d9cabcac64d4f466376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7e3e6b02a9ecdbca83c89044fa9ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4076cdd00f1ab8f1c896acbb1a8ed8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2556a5af981253dabb3d1e627a65f04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73b5b10c26040a07a640873f5932fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480526dbc50202d249f7c08822ef728381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6ed32d1c7899fa81458270bcfbe28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fd3a1f69df879892e83dfc685afd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5539062238ef34383fe124e5723f346384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c982dac257523c1214740f4f70be068385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e95e7297c6d256a632ddcd73283178386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271b4e4652382d81f8ebb4ca8067552387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261a2da570e46339f699072734a30a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590a202df1f1c3de9be9e1d6195e861389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b22934bbce195b75afafc28499343390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebb34d58233d2ce2791f87c96fa999391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f18204edc8298915a51becb9605748392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e25123a5358e67d5412864a375056393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cbf8f46b46dfac9fb07f1f5d1d82d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87e687a86cb4e50e932e3684c3a612395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd98cc96e8e18fb0ebe6131d50aea6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21108151bb82150b28f53837ffee35a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa7e215b19ffb84cadcb7173e70508398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4601e1e025277ab76a02dc1e3f271399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e310b7d13e2b3fa8191f7ead983ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c1df3a023ec549fb704314f9ea3ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd7d89f9ddcba332924c9ffe615ad8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7b3c5cf30476ab6a4b5d4ea549883403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dd22359f87eb189e0fd2cd61f39c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978028235296561072b76e212d5ac84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b5451b40f9ef878c0798fcfb33d98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb893fbc311fd664563ccc58a84f182407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de7bf63d73b8a07fc7fefdf6ac1846408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cdae3872a222ddab580e6d8594372409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b44eb4bc69c8cb445b72a39a2b638410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32911e47e1b012b327d96edd3871d547411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef8522fb3cc1b158a09a6dfa756188412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9855a1b3f0594b507ae55390168c1d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a982732650223a99fde0429a169f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d32ab871316fad45f67cde847048b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d693406844194645468c0bd9c076484416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37a6310d9bc8025d73c6aedeada5de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc974276c74a5d1c630071796944f71418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aad53db14001af483d7550ed00b585419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4400b2342ff2a75c03ef556321928ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43618ba8b81bece75e430158c8dc14a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d5c2219ee9d04331d191f177346ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92886d219d5e9e28662be35c9106fef0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f558da8456326e4c1eb49b9a6c90b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9f52dc9c2607acfd94a8eeb81c4ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06ddd5518b415cd926a0117bc96581426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf70a1c1cd46c2618c53af10bae5b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12022f17bd9669bbfaad0c40e51c6d32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5057e658987b62767a1edbb7532f76429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fca5c9d21208b5cbd820efb9a37ff8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c8e9dfcaa9d0bbedbaccd765abe85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af7ccc3dab0aa683c8e0af0a41e188432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dde98e53267a32d3b1a390f3b5c968433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ef076a7581b3c712f230bc8edda9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5519d0737852dee47a69c3c108032e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4973270b9152317165b0610c903532f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff6acdcf5914a630cca687f673d75a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d63521333bcf37d677487cc727dc1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531ffb96619c49546c717f5b39b6b2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7e5123a6200150a9f92bb0c228b69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795191647fc3b54478d6d36b62db130f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201905eac833a335deb7c8356199c4b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce4efd26dc0f5e677cf5c1e09c5511443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8c882413d73c6dee74cffa0f06164444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88b1b3aab17c30d65d5bea19efaf10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28755c09cc780d3e2db24fabf4784d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba984b51d9d7858f0800de0c64112ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bde05de84a6be85619a79f0972f08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c100aef76f0996ed183b6d28658d76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704439b471e3f73dd36c8f030ed8245450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a0c94d21bb49c8ce3bdc174ceec4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258f7511b2a091e05f0fa1e26463ba3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431497b625567c964954bf6d5dddb6bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e50f2bcf3db36ac7f4b03d9e18e978454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206236c170532e463ffdb5e41cea51d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551c26aef777104aecd90ae52131aac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870915c524344f28e702864a0386e987457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca31dda4a508559c93df910f0a13b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160a928c07a7c27099e8309e6f13c6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41513931f02a5576943fd4a99bfb7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a045ffe52480e2839ab07cb23fb17f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725cc6548f06e6dba019b783478a49d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3a690ed7425553a25114ae5969eb9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0beaffd3738baec3caa125dd04d308464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76887ea1e43564d9b3203a65a408ad9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c88be05d40effe08e6d7c2e28d8528466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc85f176021009de918954515886fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab379bd742da5daa91dcaa719a741ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8016852f8386cafca05a2cebc3be0ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839911ed026408366629182adf0c1d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d653071867c8e24a9b02ffa6cd0d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797e0aa98709f962297a4457e26c5a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e71e17f62a30c3712502bf1ba7de87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607d2e55f9b2d37fab576caba9b83e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ad60c15d2cde3cdfb71cc7879322e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769561345f7e07b128aece0e1ca3003476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74ba8b74a104a4edadecafbde63f9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcc1a2123fe9e85b88408782161040478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87290397e728a7e15ed0a0edd2825f93479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be996ba015b96405c336d4071645bbb0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff83c312c062dd853712cc05edcfae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd81be40574bcf0d291574f27692e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec311c15483123b36c0f7338d513fb9e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5fb39224ba6ffa857b406f105e6f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660b7c926d852a912581239082365b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4174e56704e015f02c2e744e8fdcd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c74e9d481cba1607026d8474cff7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad49803f9e9b2837420ebbc71dc4333488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a34256ff1bf291d33a154ffb3f6048489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77acbc4a9a191f4a117c18dff7ad266490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7061b930c51a81a1ea0b3766719a09491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6e21e2c7e0120082003a0a2ee0804492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff1fd1e4f06f6ee7c622831209b0a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9f80419ef8a7b4d73e134988a21a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8720eb00a3db669c6c7bd15b4a4c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e61bba90ceb87cd0edd5b746cfce8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b887f2f787fdf7c1ffa03d236d44f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91652a34b2bd36c492253312f26aef9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7444dac7f887ef2b53337704180e01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4a98d125d74e9434a40d3d7189f9c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d8d31f11178826eeaeb3510440893501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f316ffa26e412bbb7c78e23f022130502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472caff54e3e6907f48da2d66460b0c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2dfa96a9b37dee45f47addf453262504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67376c9a8cce265e52d06e8f328ec0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017ce4443dc18a0d29a1bdac3877b5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a007e0df1d7561013998e98cce8e642507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc683e657371f6e348e05c90e807cbe8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03dd65e52f2112c35a62b24b53ccbf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658671398e7c17b5985698319af524ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73774bc8a353402d98294fd1acee7cde511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343580505d96b3b45339710d701d81a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079fe6dfaa34b3fea7209abf649cee3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d3be82ae0816add352e13753fbd3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86e86e4407805e2459d8471d304ce6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd231ba291d38cbebcf2090ce3287a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505f6eef7213427422b414b2417575f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f026ad80b851db713b5a7b270cf3e09518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c19b38375ef3050afd2688c0e91ea2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d8cdf3efce4b2dbc2bf5d44178be1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85b260399d9342e4e72a6cd389acf6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9bf88b41806bf9faf820b462a9667522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892633e00e52efa7bb2921c78db45a58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c8073e713ed1f42d545fd77e05f74524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437cd30a6c35f6bcfdf0632154c3cec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee07a1232e8badef8196fa45a455e8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11129d608bea1a22f02897309ef98e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac35ce0c5c568f7d53d57a884b1002528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaa62649b3759e167ddd7dbd2d99eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8734f96a78d14395a5ef9649b236d95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40aba31e8aa8a217f4205496c24d6b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1657a3c15f0f9103888b8c79b4a7bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b485ffa5b5075816f6efaede5f57e61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6f2d4c04978a8aa5be58b716f190a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f84fbf653fa8828e921a6eae37aca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b9be741075c4da4e97cce4852a3da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6907c3f1f69c789cabaf9187b8c0d85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6cc79d332ecf6036e023cdbf9cabc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a5158f4935964aab3be0fbab54215539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67675f746667a4c85c48644bd8243f05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cce0cac65cdec40fc4007bfae807a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8de5db1d2dfb29157d20934b491ee6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bbcd4204ca46de20f4640c0b86ac9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af46b663d157590cfd83ed5f99e8852544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf245e21ef2b51da48c4e1b416740b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadb55e07ac127b6e7525558cc1c628546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdf11c47434597786535c4a7317592547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f01c8e648a886f15b0b6e455882ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e085b48242379126535a9add1046f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d59c783d96aff556e057ff56e97836550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c01ad6139190a9e884da6974ee1a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c0f24663c2136975d80a769cb5388552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b11624fb18c384249f81b398958ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc076e95ee598a6befab5e7183bb62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b6003469999989c5b4c38943bbfce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07947b235e3890dae7a116e856e05de0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6458494d4c29d7e69a7c1f5178a38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5e09458e58ab7be1598f906cae70f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689cbc71498c751068c29665b861332559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4ce060187d702aff8f9c5d8e0dd11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26600423c31f6e4930996b6ceb5379e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558bd44638132dd14a72491e9539eb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2867b70571097ab0d8ec69402edf4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e810b1a9112702da97d465c62ae84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b7536cb94c0003925a4320a14db71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90639bb2e811d16623312b3d5d0a99a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f5c5f7366a391e6dc90e7c12f989f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908b95613d385fedf08019fd941baea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5016235419ea768082b7038dc0926569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc8d1049d8ff996ef448a0ea9dd426570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b33adfcc2c7ccbfee1d99aa4cf3f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d08afcab3ed00318ffec83a122a4d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778e51622bc9aa973273ce1857df54c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691a96050196771555f281e69b9d595574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38293488d97ce95c42dcde65ae35478575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a25936eb52d77c18487d831f1cb06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083836075d2176acc8797de77c55165b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5353c662bf32e070efee859ec07927578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2ba86d38f41a4fa77cba243403b14579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55444873e9da2aa8a9c3633c535caf47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955987b0f99a1b1f0ee7d5ae0fa607b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0683832fb82c17b9517fe7cfec69cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba701f6bb2603b03c596cc5f886fc5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16a7071607b7e39ae9b2972c982b1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b3398d844067f55a36418f5a8b76d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1d8c329bb97fcef060e193bc71de0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464716351bd471ef7ac472a51de253e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab75c3b9556a471a0a9db6690f3c32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643c91d9da771e89c4d1ca3bb4e8318589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c3a7af59c5239e62209eb9596c5c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babe814b5b67b04707cac89c8e92e33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142ae5227bd7afbdbce42d18fd38905592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bd86587827b4a68a2839219dd8b2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdd45b65195c2240df58e49cc066c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22b2c4082521e2cb68ae901cb745a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc55987b7fb95bcf18513a1feac6d66596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b7a1afff12d7382a988dcb94a552c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43b44e062eb97aecc5b6f9746793d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dc5349b689a223aadb2f1336350c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a8559484d982948b2307215ddb878600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0bcbe04faf991af37a889d732e1fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f57e2b48a2edf0d764d4cbb578b1c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eb13b07ac8c9acb4c6a58c6696f2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415fbc904808647fc65dbf47bc4235c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472af2450410e748aacc63cd49695912605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb44a870cc532cd007071576551e73606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee37d1e0a0d11423940ffe1baf138be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f294329366069c0fb3f5153f9c2236608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975590c7c4e28ea55a7bfb5877f197c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d93dad5cf4f0794ef017e2cd2e068610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db758e8c5202340e6daf98153daead611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdb2eea7c125c88ebdda0dc5bfd34d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e9d5473e2ae77e6dec99cba73aaf1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e143ecc03ef7f3fccb8d93effa99985614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f83a7e18f8b54bcb08f927179e25af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f637c909c137d2f9d04b92d04624144616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97579ed45a79a4e3c36407125553a36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696b54a21c5a1649d3cd130a7117595618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad1006b5a45465d01d0c405839ee9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaf7bed9f64f754aa3bd179235fc5c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e957f5ac58cf046bf2c417279d4b5b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049a2a88ad7bc3b6a12115d3f03e55e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa3c319069b07e227988e9683d4336623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4baf5fdb038b9ca4332ea12c418e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7253bde3da79d236fe7165d4b911cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc468cd7baf555d6aefe28fee2f057626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aece98a21882b1edcf6c7a0d33050627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb3e494c3e8f6894aa1eccdb5b2586628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaaf6e187e4a420ddbe28ff9015006629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb7b3b995fb7e34e78d93cebebf570630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7da08b3beafd41fc69dbedc4a9c2c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ce5b58d352a2dff3609281bb6175e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372182f7943f32226653709a9a7c784633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b14825735644715145c0e0e949b52e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07902df6358b2e969129957e82617e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a6cf76171d6d43e8bfbd1caa2e4e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b2983cde0d28e95f383b0c04ef7b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b53654766f8caf182ef3eaa6bde952638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11baa2729a3de6d1b28939f28e7b026639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd03de75bcbc4141cdaf20e971ac8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fac566c4d6e7d42e26a3759e55dc0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863f4078ca6ec2903268bb6885ba1bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec92fc2165b7e944de02a2804ff9dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc1beecd98b7b4a4a750194d6f2f1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dbbd1abaaba1b6c5ec62a5ff546f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865431133c4c81427949e5fa83595b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d294d89e02ec9e5a4eb29b9d4c9bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eab107f7700be4efdcbb81a00a3c66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6de7ddc492bfc81b70b925ec2bb07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0fef11f8b361fe2d9db7a1910fb91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3b02eaece2dc9c9e5a03a1dafaa2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d3565bd45664dee5a6b3b8a2086c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18544f5dedaab6ced86c11ef4bdfa6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d624fd565e22eb3d5f191bc931de0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379234e82ab835c2e05959995bf9358655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746d71f1dc1463f6d97baf7d250120b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83e4d51a43cb6dace486066ceae69d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04497c7335f8c9ae488275f88a6da74f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8ecc6f892cff870c0115323f4b8ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc325b2972c2a2516e897df35f42a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f294ccbcbb7d76c05423aa27315a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1b111976e93a8320b7ed1d1fde88c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f659bb39e38a1fa2792e2f01fd9a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444cb4be91fdc11376dd4fd2911060e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06284bf038e9e11b2ac5e8b45ec3214665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cc2fc15c8786bb749b45195e2d939666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10589f7dcecd1605bb0a6ae627871ad4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45812e6e7658fa4ce585a43d22121009668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c10c2b2e019712361c8be5faf0d294669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06582a87399cf5841bb1bf98ff9e9bef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011f34f37e505a31bab5a3337809435671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cda05e2ead7a337c3f77add2c4b440672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8c4369c74684dd2f386a88c0fa00c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f3989f7470a3564d7ece8063c957e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15b86cffc63179f70be67f00dfd7b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37630a294451c14914531fea4460de58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36419bbd485267b2ac4da90e8557fda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd621a6da3e0fa9c48a665ff6a1d26f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dd2c144af60e1a3643b38a5460599679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68788791107dcef4878c89756e2a62680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477cae4f27a0b1c2256b9b66b091d97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ab543bab6a122e444b0fba63b31a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830af9962a964593a590b6349df241c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1ebb4838a221972687efada0d2d38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598521736fdc13779f33f33647d39043685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047aba644e268ffaf95e86c010c0a3e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2985778501b57d386d2cbdd2d82c8e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffbaf78c1dc73f831923d083887b59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad70b63ff62e05c6199242c4505a06689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff82d6da2f2a74bb93d0bb9708ae96690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf9b6592de9d49e1acc83201e4a99e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5962f320f0ad072ad24ca615e9b5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65078e16ce5868af1e8e5abc40dc9c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc774e2b0e48d83db7ce6a2f8574ac6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43fc4821d23f472ee379abed53fe49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7074c94765002bfb3343304e0e00362696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534534da97aedb99f93b3c352bb1658697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2da561ef8e65b887d5f4e2d2d2604698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f44f43164ecedf24fb47dd875726b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbfbcb3981be372ec13a120f5b451f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7de5345353c9790a1060859f765b96701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61b506b78380a8211d80e7f9041aec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61cd4cf722c91d585a2229db7b7b5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b282584756c0db5210d8c3ed322cf18704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84a0b08c4ce01190cff7254f4f35ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2799d661d0ecbc1990ae8702059cdd2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ede19ee5be5b9da4412700b2780f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63a094077e93f72d428757dc2c3835708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f309d43c218ac0cf134cdda09a27ffe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4753dfd399ec4d1506b1abd8642e5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbfaed317429a942c2863b1ba0f93e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfc16dba8243d39892b1f7e6cfd186712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cd96fd1d6a20829ff6bbc0d026cae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996ba403525210840e4a7b7cf00010f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ac94ba1227f0c2cb969c1d5c20cff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a5a2e4cfbfed28fad9caa4eb657df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2673df41e3b00dbcca1096450af7bb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05d224a9a2a13cd0d48cc3ebc44b81718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffd5d587db3fe0299de85908d90e66719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77677a7138f18b77e0d346396927cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273acf2e7879aeb98e8444696d719fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc4175adefe6f6d65d3dd2cf7dfec1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24732ae68a0cf44e22620a8d9d374158723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b771301c1e381a0876cb34cab1558724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dd40f4e54a6502de9bff25fe66bbb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5f8c8bd58cfc8cd7ceda5618a9530726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769718432af1338e4f8c864c1581186727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f9e069ec43aaac5dc8b8589de179d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6ae8b0eb37fd4e153218f44112fd9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df2ad4d452d846928047240299591d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1ed6f32de561a1339734c700262e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d518afea1f89c856cb602b1ac5df93732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e2472faa3a4c02903295ed6d944f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236048f9c85da45bc21a38757bfdbf23734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f315c5070e35cbaf9de69de23015224735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd3931c14050e81619d0cc3075a51b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee547245b890ae8ec745ccba272594737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d39f56788a521c3fffc11e06589641738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ab8da7864f2778ca120ffade3cf12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71498cc908b9019cb73c852d18caabd3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605b33f3836aadde51bbb2591506e0a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df76d3fbae573cd6cc5be3b0d7bc5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66abd8d3ded65e560f8dcc7f1bf7fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ff58216cde6243bfeef538424056c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3709445e780afbe7c23efe99c75af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54891f206fb2f57bf111c7d56bd6b3e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3c7b0b1a148433728087bd70e5f5d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04da29776634a9de9c15bd52bcaf1cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b592b5601cb7d2d6c3b05c28bf190a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6262e8705a31ff1324c1669cc66a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa4aaa78b20ed7ae1d3d39b73fecda751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3e77057e16d1c8f74e2785e997d98752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69282b37c6b1f318b69ce2c05a23950753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43ad6f7480d07e186b2412c282f2a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aacb0cbbc01141c3f3d040cb29ba73755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0ad70f6aed50a95b5d6c391c75e7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edfde473e742b1c33d348b0123c136757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40fc8ac9710d9b63459883415ecbb0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09d231068bc925e5608ad8ca2e534e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffa26f91fb423b1eded91503f05b80760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b2e5af5140a88d4dc594b5fb966f9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7329c6f4fe35b06ea377b3945f773762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a353e477e7a2c201be79d2a20f46c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5fe05b69df132d9eef422f6209d44764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2703b14000e593a6ab249775bcaf25765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc017cb03bff9ab345d1e82864f22ae766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c9883b05fe219d8518d0496aa4f21767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>