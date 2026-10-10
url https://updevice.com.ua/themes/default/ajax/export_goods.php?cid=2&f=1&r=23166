--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d8d2c9c4ab6d123947c742a55c0c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9a39fb29ff48f5d9a94a634bb85c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e556ced2e4d706f1591ee7609b7733e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6b90e810c44f8f9adb80d0f9768d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b8f0043c9ff25bafd0ccbbdd1a32c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54fdc59c529f910a062018c072d7f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87eff159316bfe881403f3a132f23f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51141a244e3483c30f5f1ee72187b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557c2b7078232685d5e0d7052acefcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28490f592fe7c45fbd37b6231045db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4797c0df75e04720ca4a57ef4b92811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fab75c45b33d43976c414f51fc21612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30c0169d7e4849b89d3ef5d2e24e1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3132fba441ad6305fe0ec427a1b2a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90297dae536991b5ccbaa4d42e1c7e7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03889fde006c567f7a5986da0d2af82a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda9c4778f93cea1f44de2f524da71617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7761005e7ac09b5e90446ed900a007218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c989d12ce143077c119e8c9d50f0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659c31cd05f140d92b5021359ddb9f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0912b00eac1697984ecaddd5efdeaee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa70391528d3ad4f679f8cb12f643522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663268d2600425bf6683dfcded7dde623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94efd95113b29e427e73bd25005fdd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b9de1157df0b7f374a2f2788c4d1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e5c5b5454665bedfea8a65843326426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bccaaa9f8f123f7252ebe63dac78927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abe6f1c1a59b5ac2c7010ed95f642628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8f6041fd274f2fb9b73bd251a44db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe9c680f6001a26a96a57663e2d1e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cab64cf4f974044d0e735de37c1d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059f99dacc089c886080024c59fe44532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e362260b28de04ecd59974614e9db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9d7e2f0c2c205f8d0f0eb1c1ef6f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca580e96832d0272140ae0e25f372a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0dc06462558d825de709ab030403536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba6cbf412808c0fc80fa408b09cdbe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ed276a7562e971157533739178cb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae79b88653274773f93fb21302972c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec73ef0c8cc24c346de8352e01e824340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50a69e5d3db8d3ad39e6ebce4e832741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996faef02ac91a0f9b2d1683e57f0c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026b6de47c23a825ec7d627520e44cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b279d15eb0e7e21893c8d96ebf86f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b755ef3e42e84d10de891d25b888e2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8c19475e4e2823f025a068a359d7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8678dc3ef390706532ed01b2bee1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edacd13226154bef390c3a3bae3ba148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdaa414ce6d8fbcb4fa4d6d52729d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcee2b33edc8920de57bb4f1b91ca4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd126d28762d77e3daff19a6d005ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fe46ef569fcde6ca941659770596a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3bc008c992d24a3f5134c2e8a79a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb376e1347240b6e13bcf84c3e4129e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ed4c70d06e8b08914a50fe9b8c87855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040286393f89162745d36aa4c592cdcb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c321ce54158ac8ddbb62f58833a030357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22a4866055d0913169c61044ca6ba258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f172c68389a4946fb9c7fa8d45f0cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63290cf63294d74a860d420ee1a9b61160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362fdb47b78f868d36f54b74b2afc1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29988566e78c430abe5cd0422493a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4047c734e822326488dd0d320b748a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457160161e93a7b6b07eb5bb545c13a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102db2457f8331a83c5c15702535a2e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fe77d6fa37cfa60a31e9baa28e6af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f73c0eb18fe7b31328ffc07a27618867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ea4989655067f1fc0de14838a5f9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009fd7b16dac78fd379a451f022d90b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111abd718a3b227e97da845b73220a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919c9ecb8ba09aeaf8ac394edc6440371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae5b0ad459f8e07b2d2d9c93f7c97972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbe844f2e6ec10c5d5fd77fc00b1e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517e084c7fe64ce43de28fb9e5438b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72013364d90ad726cf4c117dc35891b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769055483d699b406768b4393a7b0c0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25850cceea4e01450992428db3d2062577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e684cdf3f0645d7214f5ef8d433ba078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad5e4c43483a76b2d0cd80d25f26ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550559ecc63ca558b76608424f3935080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08033895f54ae1330f776ee090d86b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f76e5c90cb2940f111657687569d2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8af3dae891c7f44d5b2b0dc5ff634583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db316a9cdf21c4778dfb972b2986d3bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3ce114db0e65ae78fde9d9f7513c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa43d195cb4c8ae4a084e77805fc8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180239f60fc1a1f14558fe53a36a511287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1e99451f7a5f4522324e436f0a6b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cadce69348c9199adc03bd846ee93889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603e70b57fb873a1fc47babb038c92090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46b03540027972e38d4d7ee724867d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8960ab2bda212f0617c9eebcfbb84d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa86b1b9e1d78f6a960f190ae36e7d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a16aa25bbd9f26783153ccdc7e79494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d642bfebfc74803b1771f247e6d6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96cb8fe8386e98ea925ab66d82f68d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f4593ccf24ea98a22887bab68890c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfe80f0b158acc5afcd8c045f1644498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc675af37a1822196afa1a6eee6dc2d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82368868de4cdc0986d29a0433fe06f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f461413af65acbe3d19630d70474ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ba3409d9aeaa16d6c84c5cfd98c55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d09a8a9750a7ce6472ce5d838e69dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b9f0be09df8421bcb56324fac5395104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd72232191d27966a64a0fcb0fe2926105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a94081760cd3dd0b2885070067223c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca9e1e614fbd49e224c3eca2c55737107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8c124615a601bda08dbbb573ec512108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4b309155217d81ab36ad26ccdff92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b7db47ac89cb91430ac9cc91cb140110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5ab7e7c149ddd4855216bfc0b9c28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd4980d14537fa3e08e8387152efc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec7165d754687049fb33c4441488f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ed78c747cf45ae6aab7d5d2f0eb45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e381f81a06dda44b4e9dd604f68edb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d2e934cda73a76335e6f1ee1fa38c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fce0d40626bac063ef03f1d3ab80c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76fb0749e0a2a2de354293746549ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9481af4109ac5276a3c13486bb46391119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac688c3a30061126b3d357e23c77f6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6945bf0e7da4a406f47e159cd51b134121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1d85225745ceda9392abdbd218c3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16562126d742724e531fc978538275123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fbc3ccd523da60d307709b18cc3b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d0d7f7c179d2ddc2a9b2911269a24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a59b26b5d86bcfddcf0bb508ecef9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecb9a3ec8f428f91834a892244126e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3e1ad2f4ae9ae029c0f8a6883968a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170b06ccecc40a6b3c21e7ae666f6a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e85892bbe92352bbbb75a941ded6db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0886c855860a452c9964059934c3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61961413fd3bd792f1f0b41f81f8f6b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1155263c6113e8d603933fedf80e57f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d045987bceb7d1271db1fddb74abab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfce7b91fb49e390603cdaa76ed6e4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ca82f503c485b6289bc371741ec02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0173275dd96a3d9ec4e7eecc71c3365137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77356f05e43c525a5896fb93533f6603138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef65aef0ac5eeef81b5b633894fe8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b805eee64a291bc54c652fb6455f11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888c737bb3e49561bcf88df339638cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e43a7a295e3042a344f64cf92103b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447499c0db75c945f3255843b7b2ede143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752eda10597032861108d830b45f065144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a812b3b859171bf8cb936de200db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529576e84aa3aa948055078242b5477146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a527d8aeb01920ec8138081ebeb1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9fe12908777fb1409b938fbb78032148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99400858fb29e6c87e9f35c7af6811149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b62eab9f6e0a929a804e02b35c65c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dffe34a6ffc5e69e2b7d654c2db37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fb2d3fc5bbf02f09ea059aba8e31d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac644c304203fc563cd26d1c2c80bdcb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74af487863ec36d27f81662b93e664154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa095f0a279750da55ccc1e535e9e078155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffd495e504d1461aeff6f1db5d1c7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cffa0827418b59b9f33ebf62899a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8bbb08abdae463a5d353122bfe3de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1188c4887e8774a5c5d944d4e116551159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3052c4b06894d449d3bc8219d01d093160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd05f4ba90502c20ffefb3fb5aa3c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1385bb239a3ec3a1dded799b63364162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6bdb6c6a387afd25730369330272a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bab2ba1c9b18bca1ab3379a4506895164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928fefe38d3271aa906cd685d11b938165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee178f4d3f57f6b0a7aad1e1011f146166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647d0b2305d3ed476b8775f334c716f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdf4631d75853cb9244bd5ec42826f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bd4fabd9fd977b0b31546ccfd4939169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b395bceb3ade1880cfd4643c423be1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66746cebafeb7e3d80679206b1b0b15a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a0a2f5d2c8f035bb62e401bebd7fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76712701297c90f6bd7f0c7d0cc7ad9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e4df5b03d18001b387ea621759d6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0910ed6841422ef888b7710ab99f50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23a5f96646bc1f0b57c589a507beac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1631dbe5661f8e4110da764709b64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397e49627acb77f7ce2179fd18ae90c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a4797729067cbfd2bfa2e0588d918179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36962bb146ebb28ab7fdc07ba2802f7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d7e3b2fe584f6af48c8f6172769ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9ee4358746b3e3e7d9c12aea7fd51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d00f4772713455a6f6ce227edacac4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e827b7b2edfe7c4929b863a37ce0f8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcdec7496940d824db09ed772a0955185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be814e95ed07507db273c829cd05af2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9031ced407ff2269c4373b43c6dab8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6ed84f3f0420cda1f880255e5839e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3d1b09137c5831d8c6134d0ae0d37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97bd64db7841a41734221bb5bfb17b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507e38699b3bb0e2004ec8390ca30f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cacbd28a08bfcd16c7cc237bd9ec2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bb276f8c2d2327e2ff21a21e1bee4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70bf48d0a32c128c6455e55170b42d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbbc428fc8652e2b8751b263605804195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec576df672cdcaa9412d04e6d725d3a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e7824c77a08c29ae7600467133813197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6b67026c752c28745ac856f9ce8db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bae855ba84fb2b7cfc12a0120b3e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa671d148c8b2d1369988b526a4190200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e50895dc679de9e71734c77fd1482201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6613964f34f6eef33bfab388d679e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b7754ede2a0ec767acb412b51ed55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac12e29535c2ffae1ba400e2a64154204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b0eb811cc812d3bb974de8d02733f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfdf3abed9110d2e0b811462e1d3e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe88bbac55e7c55f1aa18feebe561b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8bd9444cfaeb6c0cb270133f2ec68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d23f78d37be0ecd5e716a3d430c297209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fdf73772e5b45a64ec2cd7c190132210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3636866507ce42996af1ea8971a12b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258557c25bd08dea4ddb83c289a88f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f3a08ea41d00ada1f5b8d79d4100d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9cfb18ee59aeee0385e4e95aa1875214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bfd3fd97b38282242dfb787283a6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228757beed65a61cc424630fad6dac72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01231ef3f6f8516c134ec7278764bd3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ae896a6b7a302b69a0b439d86a324218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7df2c2f4ca96e3203cbb9fc552f0fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb329299ccd1a16fae0328b415d1c6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82c91feb2ce7fe4e1e29e5c8e07c05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece646ee2d14d82971f409563c9d0cd2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c3abc3efd4172f8dd7b500391a88f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5325405f6efab388cb8dc1ce1b0c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ae07468b9000d2fa1b181a43bfc26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509be1bf4f51cc5e9ba41ffb30c39e66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6447a9fa16ab70d5ed9589b21f41ff4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92b5b1b8c4022622211d9977d9fee7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6ddb8ca892b116236d2ca41880f88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033ca082bb770fedde19cc1f2fd27ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb69ff66596ce39e546db8730ba048b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e2cf2e094d30511427747000d815b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22131e096e774902ad5d9ae4d0a6bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef63114dbfd2559b2afce336546591234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd6e5570362c4f7df3791b224dd2c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847bc521077a01348eefbeb1869175b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe810f47e1ee896920f438a68ff3880237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb58eca31cf998e9aa3529fd36de4ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc0d5967924e523a91512388c5ca0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4daf3b1a946ac9621b0a4c701f0d7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ead6726d4b031cf4ef037c9d7b857241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f575ace3847a175d41966ae22d4f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb76ae22eb65cd87249c9230a1e31a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bc9ff38742a276e2ed0b0cd628230244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aad0b163901007f47749be2a6d8cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcc369261774790effcfee9fe74c15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5763125f6b8aa14de96b953e0501d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bb807860ba1c5c31311d06b170df2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbf829d3121288e079de3209586b88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42639c7e8fedc2349ff1e1f2fc78614b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8bef31370e4b3da9abbc797078621251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058af20ea0efe311402c0737e7170486252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf40b2765df092ee3cce8768cef3ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5530e6cd40bd443cc02d7cf5cee2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54bdb5784ce43f28bf2244bb882a90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e1128b302f601241b5c9d96e70af8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37457bf4180e41c27977aa4774c47f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1259c021b1e2e71450352fb898aae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0991d5010c243c458e977901e8069c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bd655fdb0b0e528e3804d23e78815260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89f7c42077792423142105abf50c28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a5caf19a16791983cc91fbdae0cea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7190555bcb2244f5c5e50d33a4cab19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef07614742b58d00c305621c513c93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cc6e01a5cf9e53caf735b578d0842265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5aa767fbf8b464ee495b8e874db9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf7b49538594fda36897c4663fc019267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bb79f1c1fe3fc01792043555b8e7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c09fb71d7eb5e3224fda06afa0bab6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844543c76feda87d8977835fd785697270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6f32aed9a23a009cf8ad27d17fac7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d152b2e51528fd1d1d389858fce2c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6bc8e869bb13eb49cba237ecb63e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4338b43a0c85188bffda17ba8bb53d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393cf3c7084193fba3bc081e1d8ae3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44824cb3c23511b12981ca41de8fe10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3f1e96e06821fb78bddf7e0c445d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec800520c16f36e466fe4a7e7ae46f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beefaa1d19b70cabfb17cac33a38a0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4563b201c78f6088e08a3d328803c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206d98c4f029551a0970074d506584d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f90cacec01276b6200cd3b970b9858282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8814411d29b4c98eb21b4b846e4606283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca227d6e4910ab93e236a9fd9de78c68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e97b02a1db8de9575add1e9b5e3f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfc8bb0412cef334241786cddcdbdf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d5f6f28c0f75dc144c9d1beb363cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093f836f0f45f0840bae145e0bd4897288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b355a50749b5b79787a55517378050289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc2b6207e381ce714c180dee76d779290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098973416878681f17daf5e51df5eadd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb5122c052aceaec884f49b59dae50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace19499a86e3b0d5e9061160836d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6607707db6b0a1acaafcee338220c13294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d57cbad160e1dc3eb3e970b23cbf7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0079effe358272aa4e185f2b37e0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14089b5327e2fdcdbaabe72c744864e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f22f677e7247bf4e57b952928de29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fc359005172f91b6b171409a453ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45259e7e50f7caaf185c3159e5ee1384300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57b1a8eb1edc04fe8708c673de2383301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf6979f74573d6917efde1f1a60611302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a29b01520b51fd972c1b7720e533f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dce6971b8204c11351a194ea781d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a0f1d15b4a9c8c1f7d5926d5d310c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ccc2fd34cd22e1df1bd7aed6b7d32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58169fd0b65ca5ccb9d9e98cf539b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1f2c54161acdaec77974905d2d331308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878e846e6dc010430f9cb2ab659de8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e12bae6d465634823d0336b31dbc31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad534b5e3095b9d44ff737900b71589311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448e45c7f8baae9d4f772ac9cbf4fea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40093d692bb4b8e4211b773328758a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e225f51a0b66b115f533d2501ee5ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bdb81d49f5f8511de85fe499008b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3caba41860f2d5e2df3f649f179a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b32bb1e5bc63ff4f1c21fe0c690713317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f407681d2d680d89f6c35a2b7d51f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3371cc9fc3a36fa7511e7747c672e3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18795bcc302166d9a95fbdab48b61190320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3b43e053916d2de62f6495011073d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18812bb601b10d6494afe1fb1f90591f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041b88970df31172d3a7132238bbf1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d932e8427138d288c2bd98d5f798edb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cddf4f8f59c5d0bafcd6b38c73c17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9053fd60e9372b152ab3524c5afc4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe6fefe56f8d440edd74dd52361283327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165e5229715c263790a8afbb64dfe87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9899ae53cbce3a57cbfc2c51ad065ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2db298ccafcd8c49284b13b10a0f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b10c1199fca228ee8997fe93f9c5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5935d03a681993d5577ae93c519ac7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eab123cc3343150955c92ac8ff4095333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f105a75b5e930c970de7e6d85f22d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe941322ee0cc3d54759f120b5cad36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9953ee80ae9ce2bad83014a2879b3e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a660cea1ae2885728a575cd09f4ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40b1e3d950570d1832eed2751190b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac360307eea747dcb7b67a42cbbf43a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2859dc7aa8a3bd7f6a64af32e07af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a01f470c9b3f017d6130989368afe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372950b839985dba4a97d8639299c31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608f9ee417d0d7df7acdd80a9a78a57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03036fa50fa1fca2175c8b38a72cfbc5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a13370db5e7378ac7c120a0f4b6e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3e7681bcad59aac2c65baa72d09db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a20d311d3aec75405a443260c3e537347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa431b786ad85fe409bf5b86743c8692348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3be2684dc5e03fc419f959e55b35f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93091da2f16046d7e23a5c04554953a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0306f75ae0c31be8d19a8dd523e1047351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d74cd2aff937086b54dbd2c306236352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db697d86c1ab297e074194a913e06718353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104433416bed233fce30ce87c0cb08a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e1e300ea2dc2c48aae3bdacc58682355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041cd79bf8a589752f4119dcc40bb0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5829ed5a05e3997a14784a67d4acd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186243db521f59b8b35d29b9170168c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0bb12d6c71259740a2b2eb6e8dd42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679822dc4466b9543c7de9a85911875360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0282eb8cdf974b1f75b674858c1111361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2a8d5456c78904e22e6809147aa65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69dfdbd5e94d94e60c61a69b9a4459363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3683fc32f71bc4eb90a3be881a99b6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0afbe03c8dae56846b9b5f09b58b38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991c4d9c7155ad6d5183401c2663ac0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69424f4ed7404fde8fe750b435c16c23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770b17f62a6e89478719fa09b4b865a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30804e28e7bcc6cb5d2d7e4b9c1a8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfddc88370f7700a99e23a349b33906370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413f0ee9cb59d9c104fad733a214d43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77843bbe99e3f8cf9ebfb7bef1897735372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6417dc74e3b07504f48126a793d868a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdec6abc01d7201f92312b7b2af7b7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54d373ef06799477a9f466235b0927375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc4c49408dda60622dceb9bbfb7622376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbb7be4545f23a061b2a9c7307527f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ac915c23b1f29d3e6295b8c021d17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e87283a2bb7aebdfa3f091854f587379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16aba2244060e673c3f72583a52a0e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f1846a876b9ca8cbac1ed2cdfd602381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95206d6a70d3cbd103a5abb900a3a5cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8ae9dca6f6f5bde302967a168ceca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff7d75f2358ae8a65d3832f701fed4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43c3239443c8c93a595d62639409eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66666221fcfe37262bc52c0e3c6b16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6abb08ba0cce0fea4d6433abaca5f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18e15abf035fa26c4c8e1bd776e125388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17c39d83a32ebba5a51e54bdd15f6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992acaa83824306ba82885c9ea5924f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a7832c023ebe00d772a4b1ec9d7cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da97ac99fd1f9edcea53bb0a9477795392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922953b1374a4f6e5ac958c12aee36b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6fd6ddc3b95e1fae473a2955c2851394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b64b3df388bc9873c2f1bb555e1fb0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858cd9dd33f870ff0fcfbc0e5adddc4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c9ffd0e1c95eaf993d8ddf5a6618b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4d5d62073235062e1aa5ca8e7cfbf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c476487cc0c3d839e0c5a570539b25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e9963741a66808e2a8d668682c5b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc8af6d40350c7fe05a6b90803cbc4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4bc9a24a6a4658ef55b495cd812cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370c27f4c7552548e6a9d8505bdc88e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e28b8e11362c46ab73b1b1112497c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a2f9ade36c9107a52b750b9ca84ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db9b902518f236419b115f54e68d4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cb1797130ce09f8aab9b84e06d223407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e39a5929fde5a4c4542a53eafc2c02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4efea4a3cccb61103ee74c82b05de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baada5f48c6b6628be6c1893390bc342410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1c734507bcebbe1fdb725db8d82f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d10c1aac651e59323d0c2ca6d1ae38412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8d180a41cb31daa9ec43a0bd67bc3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f85db06bfe7ccb077fcf496ca231ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddd75d4f1ce40515e9d109a8caa352415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d487e4581bded6bae6f9df320c22371416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e0ee77260f1ad15a8a2107196494f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2e5ceec80fdc703100f4ce1209785418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fd7200c6a5baa300d3316d7a31e5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fc052abb582d7ee5c8310e5a247db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c37f7584f2fe23b085999da3ab702d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ceb945dc30ba1e23263cca7b15b296422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52d24279061652b3e8f6d5ea76a9ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bafbd7ebc74931dc8714954c558138424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de364ca6fa9dde95eb041e79636d0b16425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e664cd1f459e22c968c4bfbbd40fd9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675c2178882449e81b2373443e95b6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717620ec006ce15b46702d6394a8675428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31f67b484709da4b63d7833a65f37c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d82fbd834a3c833e5fe7250fddac5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3517789a34ede4f77980c4cd2af10a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8d71ecb21ba9ecddc878ce9d051e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e340a3d8aabc1a3136da7112384d4b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839665b8712665c69da53bdbd6ccd75b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ade038447bf4e12ae940d2fcda05e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220b6099302789b1d934b426e882117436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e900aa403c87e9a826d8dec4dbbe951437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb99c303d5f977d888997711ecf9fd9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4f61c1855aba4cab3d72dd5c7242d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd6cad4e7a08c0043f342136c2086d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fc3882b54a8809f8cd5692d461b48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb509d64b98e2ebe82aefa466d5cf1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20c324c2f5d38774443befab5f1892443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d848e29d3dc6e6027a96301d640295d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9facaffd01acf9274f2f1614defa35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b654c64bb637af36e49de84ac2170f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e80ec3304ab2bb12286938f45559d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46908b5a5f1b6c0b87ec32c1ce0a249a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af870c31dd836832d3f524ce90a797449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9093151ed2c28d1b2c713b85e03d753450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88454bfa4706cc3af4ea86e44bc1ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc105daf28baebc21073e94ff6c6f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d369ee72f267e81dbb4386685ab29c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7b5eede4a7203fc3e76c92e0dd3a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e14cacee0df9d81c970d53498423de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5535738205f55ec6332f7df3d3251bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f526887006114fe889a687135f83b65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d79f2e5a8f7b7794d0e640a87e4ee6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbde46a4770237494a363af3fc5ef86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1440a3deb9b4d4a8e72d8f2f908cb8c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b5307ff2bf51f96f7c90e5cc3819d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c14d01bb575c6de39af12e2617de4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dada538d825c187efdd9139ac92c5a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d543d1d0923a8e3adf06f9f319a46464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6facc446dfb92e26e329c1c9213a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea6fa00c4c720294c98621d08470c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f777ea9421c9711eaf16d4136565d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde9a258a4382838667e36c17ab0134468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5a3dcd6e271bcfd4055975bded25e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116d4809471ab406f79948bc2fd34a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733b417a6cf6a600c120793898792c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f42c2ee4d9399396c77ace3c6465f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94235f4e9f8773c313741a5bf51e2f8d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54084b2accd8bf5d6f25076a940ebd3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d85ec07ecfd702310e59a76eb70cb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f16eeae56d1737d6c72190d344ae96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cba491422a3f357d6983d3820d762477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4906e77f9efa79b8763b6b9b78fccc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a07b80039f51df2b2da2ea1ab70903479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3365013e2ebab596911b5b8331afdc8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ebe3140f6ffba41bef89c70c76aa0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50f34e0905f32d428fc7443af0b895482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cf311dcfed92fa627cda88f935809483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6212d9c7f26eb28297acca724b495d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98415b1d03ab15d330930b07eecaa0ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3e098c4c0990e463b1f8286272aa2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612fc5999518b3165e97a2c6a8550a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841458c151b5dab13bd56bcc9cbc9cf4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25e4b2b623d13507ae3fec3e1b2d39489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ed1d9d9c5dbb66c63549b57f50fbe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223ddafd0f2edbb1f22d9a35cfc0534491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4a76f898a39fb45f85299892dba06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b485d65d7ccd65733d80e9b3213fc07493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc5aa1eecb9889f397a6eb894b188a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25da8763528a424721162452f860178495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694448f99d5621cdf434881f2617cc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a4b06dfb1664abe4dc29ac47eda8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701551135b816e70d111e2bc32fefd0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb54f020126eb291ffcf501e67835b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc392689787ebc7b979bb5ef3dcd2a8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddbb890abe0c1085602900d85d07dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923368fa1ca84453c4f27fc24e7c517502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033891228d4e09d504b318554630436503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da09ce866ce497bd4e511bc7b240fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e383fd7017ed77b3b1489637e866545505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59ece43c6913302e3db2d9ed079e2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ef91565db07a3571efd016f34be5d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b09f19dc61e0f51863815671d5a6d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87e295bdbac7da23aab4ff7f324fd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1be0390ff5cc4d0ece7cb0bf8caa7c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cee6d3d3cb139947c49323de9c63b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a14c6329c550db888e4b626bc5e1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f10b463591f3ba100515c3b18eb1dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bedfae7b4f696f5b9995fbfb700f12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d739850a7a63da2d1383bf4d72d75b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5dea0cd7672313758c4348a15d7f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad239efc3b9dc41aa4c9f84419ec6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e335ec24c51e48781113d51bd917a34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800acd6aec6cd77185e0648429f8ac4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082c585c02290fe418975d64bbfeaba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e171c5cda063348b9a45096ed4dab16521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942bf5745d0be9a8721248a5c32d226522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ec866a063929c66c9404d54b99404523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c7ecf9893da5cf55b37b78b37d79a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9be86bd6934b5a6d4f255af6d7f16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b90fbec16215e4e6b768009e0c0b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c6058de242ed59ffb151acd614d4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3748b6c9ca638b363562ad54b02f01b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c48e6aa44e5fd125ccb88d91481b41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d44a4b8a73b38c6ef65976e213067a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59633ddb7659691c54af137bf6f10d1d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedda17e5ac8dc0d7244eb97ae05e28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad9db6b4db5575a81b47c8d9af9a93533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5b7b5942ee0880b2c7a86b8f494c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a70f4a28205aae52c51c39ea4d2b2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ab5996db9a5f8e14b2c559aea0cb3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd156d870cb303a1e4d7c152026b6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2b9051f01a571d8d1b506bbc9f70f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a612c9238b0166ca194e025153619b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51817688b2e79ac582efa06889b3379540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c29029f0c0edd48e5551d48680fb81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e94f6e223345c76728416dc36abc3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2cbad823facfa90dba32260955f77543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53108879dff274f284c0077b5ce9b99c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7f4dcb4f514f35aa9be60260f2902545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c48b77a24f086bc583cf6eeee81a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5190376689d526b2476f4eb7d56d70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7077c6996ddb41f833e74612f2b44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618208fcafea9e11784014085e44c4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d00d9ca107f3fa8d1431b96bdc323550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116351284429eed95631a646404a82f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a2b9d0248b08bb3ad0dd6c36c3a5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070bdeba0d64e8f47a0b7edfaccf55d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6ab2fd6cca04f1289770b534debb1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ffc76f1905831be8025ccec31cdf9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc252ac830ce68774e344c9df93d47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e31b3df9e332002c62027954aadd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b9f8d247c2fef48d3cfa0c18180c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c45517f8c5183a10534b2915e2ae3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51768d841dd0fb9e96679cc581f473ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652c634ee7891626e5d1baf35d736fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d24dce974780809e819e9dc35a65f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90b0e8f3297cb4837759cd6d7dd1bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cd5880429a315d20f1395128e9ab7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30903d0e08e5d6151f078d59493dfa9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b105c61ebecfed4858cdf50126d18f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c480603881b245e927a67332d28cfb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b8a6828a4834e634bb304e449a554568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb5f84d183965de01fd1ac496fe924569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a02864ca6eeef070cea200b57a92de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eb23d10465b633a0fd61522ebe152571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd63005def6418314d16b8077b46a24572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5ccae3b7adc0ed01c5d61b60268e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6bb5be165c80c8d0b51f80433bcc1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30304ded5b6368dcfb96f35a7e80b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e4523ceb42812ab35ea7edd24a7ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a22f34e40560a0a8633ce55e0f959577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6ae42fa9b5e4c0aa87ec6ba81dea4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e58c08cb866715b90ae8b4a47b2b79579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7f704151003c424152a3e816e2ea1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb255d8da06feaccd4ed86aad466a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9347425100ca3d554aeac13ebf40bf7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abb5687b391f0b06e851d75769fb1c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683b760e183d013ee4a9ef74f09eb8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8290f752c12650cfa0ec06eca409a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc65dd3e0a5fd58a8db9aa5c0359720586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56d82125402e37382a15dfe0f5d006587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e68db30baac9635b7a7d80431ddd0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76231e784a82ea7099b495006d314fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f431a57384473893811f4fdc37cbe4c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14735c46e5c3669f641e309d88a418bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50aa7e362c1b7d9811f659b216e8dac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3edc97b8699ca2f85ed1059f4e63f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43e6d679d0f139d31ce1c2ee309d08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466db734ba805a0cc6082e88574c0035595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cc16bb94815a226484a4d9cc4c6c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5872aeb33559d06e57c25054e66dd2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed7e82ef630437c539236fd5abc764598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa28c9cc75b4fdd7ab847777016a27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608a19d90bf6ac924492779b3b367c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cde921c961fdd9bfa4167f02a5be0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8c8d03f1d77ae0e61f0904a18df66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d7da0dd06da434ac6ea405c5d6c29603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a80838dbee5f073396fb300e90a99604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b34e2a4e098bbd3b55ce8eb2aa9b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311d02ed0dfebc89665a8de6921f342606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549855a8493ca8210ad3a0faaa665bf9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b744e01dc83a1880720126c27e35ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede5dfe816d10eb3dc8d12110911501609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a515a83c8d15c9b959405f18df431b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dff40854341d6cd0c8e806696611b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b768ac4cc879e8ac52b7a34aba8fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2876af38f823d0e83d9db17458ed15613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a69d9e864ff2b98dbe80346601ad66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a50accd0ba7ad1f7ec7094ae9b338615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0e62fc56dac70abe59a0c9cc8b8ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317b93766246fe1c86fa6ddce89bb58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390284182c99201411b456da7858f18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df11357e13c9631e006460896b1ac3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6dd190745c40f2517effa867f2402620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be32cb572579716a0bcb2341eb0fc3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92872fc3e0ee1e68d2c2b6e1254354e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2326242227f55d3c15cc8e7a69de9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f44a6f5006faf52eb8b2e9bf582e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78bb32ccb9295cee2ebffc3f3cacaf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d8fbc3dc2b1a2d6564a1011b55fbf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acd216311ccf055e782bf0d2242b11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b5c2748036756286d3f7eaffd053f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330b451c0333aa55c36a8ccf51e73fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8f0588ff8608b4faa21930f35f6f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cf3c6fb375f022cb4a3f05b9912bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eb7ca6dd6da5c290f1dbf38522f67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c75ad7526bd67c21c52926e2dac34f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c5e311c2c0597863141a199cbbac5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12172f58baabe67c218019814742420635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2659a1e640e51863747388fb9c16a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad14388dd58ed1579a48d3d8ce120b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243b1de1aff8c3675d5890171a8b7e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa454da1b0e09f0813ee647c65d98bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3056e257af87436aa48a20c752f5559640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc23e8639db981c2e865625b85fc180641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc13e9e55cddbc604ee797fea96f44d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e06199a4f411723113c44a68d7a9f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed628402dca8964e52d16c8e2a4403a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acb19e778f8bd5aa894f514ea0e072645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d1be29a05f256b5fc17e030209877646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32a4632453efcbdc78ee5ade756591647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25822cd0b70a079776ae07173697c283648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fb723fa7a214ef2a4d37095a19a67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42a99a4f420e953da616a711cd87a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec86bd9c4fa0b64a943a1830e2d9ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a1a5def7a0832c01d61d28bc3f34d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a498fa78f72cac4396aae68e23120d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d3f984c7b7257d2bdffc1c8b31903654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75fcfa1af0365f7c1335ada3a0e1ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c3426acf9175e1a91c34679472683656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7776075da78f69a3ba87e5c2a811a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe52522afa46cd1edc3b4649ace016e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423102527a983f52560b3073e17f270659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f7fbddce84c6adbdbec85ee4e9a7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46febc61e8e21864def88dbba6f0e53b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfd795917a59f1755e283b34c410cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9325dbf085dd40ef3bec09cf778507f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04177f2b1928cf61d27cdcfc464e839664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079617fc7ef5bfbcf321811ad6177c4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430025f4b755db1388f7843529044f83666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243a1c01d20620653a1c115573a1a41667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5482437841900babdf8fb97c9a882cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221a52631ebb7cf3eeec6fb1d32d523669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abde170f768bcb3175a2370a3c5296b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3a84aadc41638e14caa656d8d27bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab99165e7046ef63e4cbccb17b2db6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1770385ea09c347cfe441d5e4dc2892673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d64d2ac8d112222a8c2398dd8a97bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127ec0519dcebc471169a5143579c98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8639596e4dc0676f50882b378fd65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601df8cec4f32ab5d9bf1065e5da628677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1ad9b4ba0e88f1dfbbad6421feadb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338fb4158653a3118e69d20ddb4d951679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3096174133c7f4a8ada8078b653dc2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb914dc250389935284a44962ac2ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de248fd020e40aab23c1bb8156f9dc07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b17ee7bb9cfa80d98d1aa1e76aefaf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b77fe946833b6cf6cd9f6e4c46eb1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdaf255c0c18de83b5455b68ae8322685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502b6adf4ad0370a2bf8c306236a7fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec35647c934635309839319dfbbf3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318eed9cd5f06264c5c0bd6cb901ab3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9e849661e3cd6554e104a8796c9df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3601c52eb56c6254e49683ed5cebf4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152ac30b248998de794503baed7d811691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32245dd41b4dff2d4195fcd0ce7a68b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf1d413f2d18a99b9e2171f053e853693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e23502ab6693328a0b296d6f778dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8071e22e3c35613b9ef570bde12a6b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63219616694ec1af52ad375bd4012134696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d855a64c428c9790991de750429b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a79d3be368b913ba8590d843c36ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a95a16f81ae7cea0cc6ca87cf3cae5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd8d3e2b0a308fb97fdd11c7c1888a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1df2ee4d6b17bea753570f0d180b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59051a57cac02c2c2e591d8c7c2b8370702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9f9030ac73c9b1e5b1503ff195192703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea276c3fbd18ee079f1309123c6a80704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd959067607b1e373a85ef3f8a60a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0df4b027f97cadaf03dc53a3552306706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9375399deededde77fe9d50e991cd85707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6659d1583d1fabe179e3354e9e26d7f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee4e9714461e512b2e9fc4cdef4298709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54493a3e5b1a28b27a209b355b9efde710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad963c95f16b896382a0cd5ce076b0b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc4c1847b8f4a3b34e33bca1d3f4cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36ce27d88f24fb38ab4734842ee4b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6414cb2a9e3e7d8a0269b1ef2b6f972714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e39b3c993987a6b45e4f8a21aa8b0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ccf1d65e5aeaa20479188e8f2ba32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608f5cf9c18d1c6d87752d067da52a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a70c607506465452df692487fa6ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437918931942115d4c90d2a742bd7c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301ad323381ce6401cd533d68a06247720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f745cfc976600b1b2cb6a0195c41e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a382d902946c2358450ca70c835d392722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dd81f24e2051e9faa622357abcc5c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddba0c4cb68efc1cc28578d50f18ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25855abbd2f250f24e24250a3bf32cdd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf37fa18783d1856923c60ce1dfc1cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262390ed8d5c90a63ef142ecc44722a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f48274b3b32e267154cd70e9b501f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b8c6d42426e1b8a7b5f40b643febd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bb1dab6cf0eb249825193251600b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb93cc3de63e9caf398818ccc4676e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf566d12e95f342813aaef26eb5025d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04ddd69a2282d4b2d33a4bd177018b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98479049b09c59d4517958024f4e48734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f01ad63ec4c76ae0cbfd83a3411b11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5f954b15dedca13952c38c4e1f872736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1ce1c326a5d91c09b59f96fb4430f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bfbb70169bc627a7d21c6700352bb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e1afc884c1362afeb36ca8ecb2767739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34e4a8228fda034423855f650ae72b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a69d6c66878304d0ed375afeba222741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d107abb73ebd6a551a7898744f3bfa6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802cdd3152c00033d26ea4672f378b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954b21c9483d474918fd93018095740744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0435e4e7965613c143d799e54079d56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688952e638ba00f580a6bc9a5a1d9ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c8b19a14e1fd58847d37d8960730f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242643e27c9a130f10942e80548de92f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3820af91d9dec3bc364e2a2db3b731749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79602cd02dff57ba4f9d0102708e411750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a558cfc9f1a3f0f9bde5f3c6086bee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c55fc2ef0b74559cb978e8589915b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a50515b286e56454c55273e0f226b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1234fde1e0b698264f160f4e9cc0b92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0570b695dc0a2b3a271c89718465e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8148dd1b7ebd5af21101bfcd9a9c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1e29965d0827827e1821d640c49cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8238d75692a80d1a2c391791db48e2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d49d53772fe603923846c953d0f0de759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee238bbb75c6ceffcbd8c8af5064bc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beaad27bee4a8932edffbb86d55148761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34b999730f15564826a3b7bc154d75762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2084849a2a6a844eca7243ad54b94763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694fe78688a2c59bc4f917063f19b8a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57725f5154be1d3c107d85af594e5f6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebe8d949c6771b63d6a47a77b88301766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98524e7e89b9ea511e7298f95cdddcc8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193eec82093d02c8fc7fabcef63169e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4bdbb9ecde27b2368f67a80954919769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d49dfb4a014937c7b4c25d1847ddc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2ed40cc55734da488e5010606e2c5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf6b023f0e716b2b4b80776669992b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ce08527ecf2abe0bc080d5d69702d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b5e1611ce449438700eb02941a969774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b67b0e01304c579935be64e72d92c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a775351598372f990f1e7b7d866d5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170b14334f1e26fb10d778036850371777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f551611b89b7fe2f00dd548df9349778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ff5724c3f8e4ce98bb51c68fda1e6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb767b27ded6c40a7eddcee21bd2d05a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa0993f9bab70047b5d20cda88f37b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664718b23586e6cedf965b8653c4bf7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cb9834a2232610559eacd9f0e3f40783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904922cf1fd3941657328acdac94a580784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443207b371468d2fdb3218ece353e8f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd88112b383b7f09b26679409dc163786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69937a9177cdaad024455616ca17129787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76418cbead65bd468a9d3a2a94aeafe4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3801959a4805496a031a5b2a27fd968789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2a37613488bcfdc789c86883e774c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236219ce4447e0976c96557541e2ff07791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4df28e74ae562ed68b932f8c4417e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88fdead2ae686c1f3c283b3aff7fe9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9ce8443b60c71ba1c31e82408f1ce794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d8d32882451b95d004284ce6b6cbf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa66ee64f57d88beaa7a84f7d4d9708796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e3bfefb0cbef7f04fcbaafb9282bf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abcfc55116d7d7f9c707f32b06e7b5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58105bf33d8bf4ec7b2c85f30a1edd77799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d37a6b8977b18123d35180b1edfb7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53c8c3898a6dc1b2eb5cacd2728a0d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9e0587abad8aa8205c5cd16f8b1f7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb269d306edba981a7da932c7d53b3a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6fb758669a1779fb2e2af35e73d42804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7376a092f9764bf33c6500e441a09805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4685f5b66534d976c862c76fa839192806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad18393eecde8fd8572127e52dbc6e0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb81ffcff7534edd492411b9e398237808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e701edcf24d0ac1e7468a8de87a80f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb27b092d8257e3aa3b8673064adf9b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07000050d77e32ed0497ca3ba1e6087811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f456d80a38f1b60c489882473f0668812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a63fb103e09345a7bf2bcf1538b683813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e12af8762fe700f2d43697dbb7571814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df0b6980850285bbb1447f19f4f539815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972eb64dbedf84f4c27d5abdd2c591c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2818d64c0d11186f0021a48b63c937817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217842084a1583c2b2b9a6df5453236818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeded4c5cd6bcd91828fcc291584e6a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250fc2ba9a434f7e6f7a581921954fc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffdcf0101d2bf0b43885c035b8c193821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad18d04ceba3f487bd93e094d594d9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340f3e22a0717288a74bedbac1c3d12823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2129404c99dceed065791e44c83b84824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e648cae208366311b7d30431f3b7551825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d98da83822d6ef8e52353ba7b925f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75edf97dcb92b500cb00dad4730d31827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206b2ba360d5a87805f1f9551d68f31828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3d3fe537e701d39f01046d89c1a22829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b299329639570de1cfb8839ec55013830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840df99adc5fd7d1cf06d18377539c9f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609be3d3f7dab0465984ba69565fb9c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f235dedb344df6895c22cbbad54fb9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0cb090c55bd9885e32f14e8ce0060834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff462cbeb3b5de6d784eaa4048e5596d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4946c6466fc52b696d4ba999a7671dd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ed9e1af14b1a718f1c2c9b3591049837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f01f7cc0766824277d81b2a95039d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c2b3621269251623efecd5f1b0a46839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e6360d903c67d7db17202cd81fc8a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd180ca4abacb12832e28894592882c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaf5a08d89d5f6cf570eb0978ae178842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb20c6518855911408e709d3132899b843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ed517bcf2769b69b2ebd3e1ced0ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931da245d786226466171bd42a9e71ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69806248393ab7c390f2b2ac5848ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9cae01f95eaa9f02d4dfd104722b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083477104c45a8c73290d63fcafe13135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b300e877dd019e7437e2db26933556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdde040f623289f2aafab081a150ef37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd3b366199459bf859e6ddf81948468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad69a2527d5de4d9b205b17a03562c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be8a586ce4edbb79b6b9a85419f9cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7240f6d55fabe212907a57df1c49a3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12a259995e2fb210cb791e4049fb3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747687dfc34e080acb91dbf2ab177a3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195877819ab194df284f6e9724143fad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b7ed69507ad418c61f8e9abd9f57715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229295563c322934c9e4d2e52be8c89616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eacf491e7136f9966d6562ee59e3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5094eae50deec17e6b9fc6c18ef9d3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea66d38d2318bb83fbd0bebd2fa7acb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeca19e3ee5ea99d4cac6f6bd5758b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f7ff38ae8277b98b2ece7e9149a0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdf5af906009316e16ac3ca82eb3cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ea0673c2dac79a983b1c009cc958623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ed52b7dedfffb35e0b4a2b0ae5a2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac731b1080b13303d68d47c182475e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8bd69f96fef994adf346c2a8793a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a13d19b38d1dbfd917b1feabf4b6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe04d8eff676e1446c05bec18fa51128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d489e601496bc84c139fdfd69ea3a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ddb9d3184d9c184315da60fb77f7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5425cb31e767eefb87af7a84defe84731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deece7eb90f3cdd3d62bc076a86cc0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642dcb439dd34136a2b938e42414fc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88da8dccb36b612e815695dbc2ac9d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7043a6f3e6b806f8ac450002a6c4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ff0dcee1352314cfcfcd279d3300136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c11b35b7ab3093d6095b20080285c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfa9afe2eb7a6ebaf3a21292dc7dda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e24c27982e393e9151cef0a735789039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636fa3df1f0f1fcc9c74a7ae7f940b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be79c7b1613f9f801147d080eedb9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be99232893661ef02de8a790ab3ef042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66f97354a652935dbe30d9f43f3ece43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279e3bb0c64eabff19a021b36f5cf6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba986743a30ba913dfc91627a9c7e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46216dac17e10e05bc45a08591dbb1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27f9db0e91677176a0911cfb8ef8df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8a11a3cc5461a83263dd36cfaa8a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a584f93ab55bcadfd603b3a4bf11b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe117a65646bb87f26249da4d20481a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23d805ada3d4b6137b4d202df4757951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fa6b4d057e10bc85be0026aefc13052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6100e582099cb596592ea1ba94023f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aedc6de9c100b05802af1e1ca5758854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49109f7c0aa6385b17186508344ba855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c53986f48965a1c682bc2636c55a4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f638e922b0e91dfce7a948dfcded0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff792a54bdd079d16c79e7a0a8f1bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126bb9f7482fcb0d32a7d1cee506add59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f9abfa27c8a6dc253c21b3426749560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62fb3a45c49c088bc358b91a9a0eb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf06a7b01406b6fc7673661c23258362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f088291217175767647341174934a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174188acd04a5464fff1913fb156af4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19f5092e026618866a9dab8c39159265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3213764e785daa9b5fe3d9ca784b0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fde573b184c34953a905913e9dd6b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf29d4dad1b515352084a73fc68135568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51921d2fd7e887ae506a63c55202533b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01a9c2d7a374047013073a9ab3a35770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13600351a1e5fabdb374ed9b2335c9c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6c5e30574d35efb36f9db5c0ee40772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2451504ecba2c0a0e07f43286ce64e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b776cec6cb79c1ec866efa9ef7a357f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cfa37a0db5cd1a49f64951abd1aca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f28486e0521e2046ad745c4f55a98a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa317818aa8d752f403cf90a7bc79f0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c01e3970cea4d74863e3ed0d1814af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdecdff060c620c5504c331d63646d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef23b3de20f6b9f942eafa0e7be265980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f397770aad32cd7277d9a2ad3bdaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020f2059c03458d7d6360f59528b03782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c25e71163d9066e29a5ab89d7dcd6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd960f3c05288e32ef7c253576659c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccdb0c46fd0839e5121338df744c8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4049e0e52a679d8443482d5ed0b40686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1fb59fb2dfd990c230fe145125c4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3f33832dc68aa97bc92e7619d824c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a0f5ad99fe2b6fe6c432e0e92897589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762777a9687a9e70fb7882de80c65a4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5cdf71097ef23477adc73be9a704291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41cd8b7c099154878f7dd71f65577892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619a5f358893f644db9cd22b3db62a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c8b84b62c7e88e2c0f702d778fb5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e900f894141f651e7b761312e4749d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455b3e1b7cab305611b2d300f83aa3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cbb9aa762cf4db599e6e08d685e7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b6e9204857e762191bb5333b69dc598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8041dfb2367cb582ff72e3eb9ad73f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38798b68149c0795be4ee1c67d49981100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10dff8e69239f9bcaa3a0dbdb3969e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f9507154ad00b2214d2f332d6a935102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8265258596d5836db1ba69739075b9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa8ac405f4869d2b1058cd00f07bfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65657f91f46b526bf9961f4b2ca419105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8d3a0d54bbbb80e04a7949d623fcb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1dd0bed4877c0ea1b219808099dff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785900e51619eb3c406e724608207dc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58d26661681d093e60bf7a112c2b59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414acf304ca40aceebb1da36850b15f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104a78ab7408418d93b0d2fa7cc71e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afde291abcc198fe72af8ecc44ec87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25bf9de3f57fb9b4a11c1ab6afacd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437c2c8d0b9ad8c84ad2050d03c2629114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daee9543681383bd1b6b0f259ee4bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2861dd1760ca567557d1fd816024fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc4f85b748c49bb71df0f8b49d00f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0d5dff0b6b8f79698aa2d29069b30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44740c5766ba07dfbe42c76780c5ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33456c3f264eceac1df0a3da4e1d4a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43828ccd358017b2a9dd067c52d1718c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea33807a5ca963e1a199834e8fbdf37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423919485a1a92162415f5d6640f186a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b443451086a0644ac00f4e1ee460b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f87089b89c73033a85bd971456e2aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27cf463f3ef0d83c2f8256bd910647126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8373e94f13b565c34384e4aae3d85d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7f687d9f2c45d8997ba88e781f873128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adae72cf3c30f44cb2a7aafe475ff3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade2ecff42cc7f21237ce1ded22e8b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbaaa9b70fe97988b83de2616fd2ced131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdc3b7cebb974485c9418cb2151d97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f750dd81088fe485d5b491cbadf0b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683f27f62601d165c9b98a6dca75bea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eee4c84c5bfed2118be5fb6c439ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5681f8c661cdd543a67d5db8877eab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60691e50bd9751a1b9a8b05fca71fff7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b587876041626d50a9f1f523740f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fc9abe4ce9edbbb6c9047c97c4abe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfda265122ee17900a34691e59e5aff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ba2591e60da1e4876f851e5675cb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890e7b8595ac32ed9d46dd3350fe7d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6883ea0d6ebac8671e8135e1c1e0e64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314323bf86b556cdcbc79900496f123144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda921ecd0f9775f8e625bb80f2dee2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a829d5ae2081b958ba1ce3888e72e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa968084c03a4afa8b0e0a843315cf9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb73ee411f4334f103672d536eea3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784c67b00e2f22c7467c4cde8380eae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acba959b9a9cfce51303aaa3cb4cc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a5b02076b65f2dad488e46dff457c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a18f96d04d48821ad6c48090fd6432152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ad0c913b41ea816135d4e8d4e387f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a5d5ac4a4516f9c1bff1e0352341c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc90686415236a2fa1e2df7442f2900155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f98e2ad5d51295f93d7265b5a3367e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4cb6840196167c81c7329215ee749157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49ef7cc0e44afdcd4225a97c9af0b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc711038f725f5571283f283d3d3480d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d9d075dac2ed42c08d1ed6a9ab722160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91eafbacb8e87f6fdab285371b8ce9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602c60ea4f7691adc1395b4312d9cb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb54fd9abfc9b797c4e37a18560ebce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de8d8dc3bea25604c9d97166fcbce0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5203f0cd18c669dac34f65efb6548b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4cf827313a028fab6e29f2cb91d26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309edd86b20962b8313fab7d4d41518c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40aab027cb935f075824b18791cda5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1fa2f270c98d7f998a8c92c1a57b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f696bdc76d9e93e38490dcc30eff5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60a94f25491abf412d0070f6cff9ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195d731abf94d7aea0338b2918c0a99172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c92331798340c0a93a23918ff0a63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08801ba64c4d76231ab540d383d64dd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798ef93a858c965f82f045f28b4b7b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb31fc3df8509408fd411cf393d93c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de1eee83cc77f31183bbdca308281c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831e9f2b981ca05c93989c0db61a45c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b484fb71f0e08758dfae9aa320097179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883297a68ce546d8115868b9f2224141180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb496943a711501a402aaa99acd8e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885920362c4aa9aa67c332328b81ba04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364cd995d72a2df3da34122e49d837f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639617fad7c653dafe6ac68d61737a8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b78d0b9e4d73f9d4b748ac33927eba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5de59005d70e02529ea4fa9b52f1b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f61d4c8428ec06e5b6ab28325d16a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6939cdfd84525c425e232afa28988f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf6ead62bce7c76144feaeeac68dd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7de71487ca9f825f33a957835cdf6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2a71895f3725d77e5bd862221ce6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352db88f964174b5cb6d623eea7f9f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418afc66bf07d2cc000851d9f033ebb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168897e052032a635b178fb1abe583d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d5ff43a7a24355f33d1b743d9cde0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88fce0f9f8bd58ed79e5219de071c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef13b477b86a71ab813f80ff7ef1d19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafb4b837b76975817d10c385370699198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8b2cead613ff7400712c43b6d734c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404717949bb4290af92dcef1241750a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af014552d9551a2ed83d1795a4b426cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ed85249e8199603c929cd0f642dcb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77228f0c1ad1b877831984e8c9c2767203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ca21050f17e6bef5f09dc32a693f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4717521e44a1c5a10e403070585994d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf0cde2bfad5bd90f9c2c966ef5784206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470ffdeface47eb0615a1fd04e286ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44ce941352c74fe73a170306e141d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba0f74f7d9b687fa62a4aefc2f582a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb97b1d5f6d029f07ab357542e137db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b0b0b9023849e78b0766470da8ac1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873b472df9915afc10eb1f5f59608b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28e6eed1ca76e841e697ac9e47081a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d6714dd17eb5267afff799c45b652214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bfb6948ad1c938fae165b2c95b289215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d94e3aa70aede3c61cafd5e2c594fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6835e19ab1f13921953b15a5de273a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf916f18f04125286fda9142f64d9ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedd31ded49a58932138d90f879df17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20aee56bdd947be7daf54ed21d1bae4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d291a237a80ea395282ca6ced4445221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50759c367dacf809cf6c6723d66dc518222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2692518cfe90eb4e6303b13ce58fe8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bc157aa1c7b77ddf1a8a8ed4e923f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88622297281eb27fc4dd3c2823a0dd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a036c1108059994db6fb7f5788e0ba8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab95974134d3456725a5ce4274f98c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fb1da59db7ad54f8e37c4797a7eb4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdedc4d2a9d62c6730a2ae58180b8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd5eb1b22ca93f2030397761af6b43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f534002063aa07868fa426687568ffa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8ea65754c009fa896debc857e7d4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd816470094a0df6b06f91fb582da04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba1bdc44ffa1fe80dff93c35efa3ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd877b988d67f32b409305fc0b0396235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da361baacbb838b95e602d3e16c4640236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba9cc7da2a7f59000dc3eeff79fd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2ad42f998d0a668c736f1767285c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c8eab78f7ddf68bfba8fc2034c467239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befae1a723c8df4f8fa576eb0b84924240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9a1240c054990de2f3e4480b40f08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a68e369bb5b46b7eaf56be9459c84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860839af09769dd84f8fa92cc55984f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d424adec5d455c08890fac0de5825d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2561e20c0dfd2ce23342a4660e03a17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b7e91be8e6399bd60f9f3b3f17604246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed805acf44c2d4877441e236729778247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441a02df88ed9ad599cc7a870c4d182248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89ad70b0b34f4bab2030ba8cac0990249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fd0b285ed146699f0b3d1341dd71c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5501060473270ae1e506ba3032094aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cde6b980203f89f75fe1febc7d4fe3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9e8bb44e76c2785e6463f3745d463253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a118a90f3333d898ec2ec9f80d218254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a234ef775a3faa9f0a1e85fc786fc3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78964e82297ed64601d4cb50dae34e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829029882abff0f934daf7dcea53f8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f59ef14da82f254e25def85211939258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a2740209c7aad8e4acfc7da4b85d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1146a2faff5f263de3c293aba18a39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692103e1cb2e52bb0c2bab8f4f2eefa3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefe5f660fdcd8e35c3f5d982a0814a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79946aed35d31ce5060a6ae6e4967d94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c3746534c5f73bfdd884f205013a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e723aa27e1f7d3825523c18f0d7c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789eb3d9392af030e983e2db655f92e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d59a6f838889b600ca8aa094a93423267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466670eb07e4c360fd8d49d4e7a6c473268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee9884d972f13a249f54cf4cc52b04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842585430e8cd9904b2de504ddc0b46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb34428f36dd9c025c19bd8fc47354271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda7a47a8bb404f166fe068da8124b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ffe1bcc0ed1d52a03f536154cf894273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f8e356807c2c0763a8548df95a6f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e60ad4fb047deef97f553f767c969275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e911ef0e7bdda65531667b7d16160276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8f40fa440ee15f1905eb835e87e74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de349219b0b45c9972e394438310656d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05370442a78042fca7adb03e2e4fd08d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14c264f5cf078c483a3deb4f0d40db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076d541e6b173aab873e80c19934d9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48729d6c78d71e2881a413be779a08a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295aa504f810e8c8849056aae8b588f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f9349d8b29c767290eda0c28e8e43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e4be3b3ed33fcd000ad7b8b208435285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad2928d596ca1cefa4df7eac6a51f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58a1dc29ff21e20af5cbee38f919a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29dbddefd7ead8dd01f1d6a4ff8f01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020e93033a9f51ddc6fc2933d875352289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40959958c9e02852fff424ce86868d18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284b3bae95cff8ca33a7fe782e9047d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ff551a0a2143f59dca972cfdd596a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691661d382ee0aedb0185a7638027e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9543646060c17317bc2ca4b4539bd1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff7e0a6681fd62ab0b53779c09f1dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9636a27593115bc243f38b1c5f4b06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72811f20cee1de2907efde46f30718297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab0f9918cdbb4c58d79652c251098a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bf6038793526b615f6f8064ab3a86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3263757b85b2695d1473db89bc092300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca62cb5ed2c3b0dfd963d4bbf747bad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d72df1f2bd286da9280b5f7631d7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2d4ae4cbf1c24ac6c7dc8c70b8c0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec1d811e3d64ac6dd6d051355686b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595d0d3653eda1355117644fb3fb191305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3175b74e2f4423dec1079fd35b388306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c84535e6c31511d984ef71ff3a31a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0bfd75fb8756690e860a1e6597e65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1448639f7a71b14a48dc055aec5431309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90368e8ce82996b8af415aeca455f044310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cdb5e8db8bd15cd28d0fd2d27ae37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726746c8272244a2db13bc8d6edace09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ec1a782fbdba7e6ef6d47c918ff07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc315c8d1f069863c4de5c2f5f1c13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9272e2e0435c7345c45a0d1f39e882315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09241543b9292579bdb10db305934901316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f0f97ec26e137a42cf6cf47af5d46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16107a6dce5c131456f62f144649299318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22898512d7f3a8931cd7131508230872319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2e58d44386eb0cf58aa9eb70d7127320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c8405a5dd7521ac6c21e621bfdfc2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fae32ef5f82f994d49c5226f28410a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02981d0b86a936ef4979873e8732996323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e3c6fbdc035f387069b64c7f1841c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7305679690d73a8e47569a91f7055325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d334b1955cbc1b118a812abfe7c63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6d36037a30892698a2a8891374790327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67285e21ad4510d76253dbff8953c9df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215293c821ac3a18b02d6a051f0a7620329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38931bdc3c0594278c0ccba8eb87f3a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8094b1a4aa9eb1d512a2d29d83490331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb7fb9a936cbd4b3aa396f05a0077d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714277cd3c71a154ed353d9c9b01038333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4f7340c98e3b0b0defa11f40dffbf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd689a7ec4757f9177143ec9c593c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ee638895a01cb7d83e9de163701be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1ac9ca23f270e8e066b70c90652ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c008716914f7460ac0adadbf2d2159338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b20cac0ccf8fceb64da156e6624aaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f363b43e766de2d69dbd8b1eb0e128340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcd070c167c750fc2601c0e09852d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f51f6336ee4d4932cdd2a8ab84714342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10345905e9f16e8bf4f04c37f2ad2d2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432ead5ad1a907ab179fe9cd3b06938344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df21e122f42c2d9b4701b64bab85e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3300a41ad34b4bed40b8f2bc128e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476778f8ebe1a61c4e87b4fc6cfb235a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01b2b0f49d8535272ceedc8b510a24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a438de5d15e84234ccb65c6e14db3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe46324d58e8527066f9cbb1b77e63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a265fe1d1e681046b762d24e96515351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df241f4dbcf93ee7cc081eb22df97eea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a7eb35c62dbd061cb5d6d8bab69c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52d9981b46af8a00be3f0ade8767d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db36c8edf7ddf285297d2c3d2eab0c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3b8166d9f6b137158df860f37cb2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a021dc568df246f5ca70e905a3a13f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becb9943b27b8589820eb5b44f47d04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c041cb01b519d357e78b55535520918359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26856b0e155beb5b1f52b76487c42f51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e5d391432d06cc5f499720e3d5d5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075247f0d3e003e9f408db5aaf6b9ff7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d586d8d9b7f7428651af4e495ea58a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7d7e3bd1f347bb64b8076bd6e83d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a34c78e7f3e33572d73464764a0177365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5c5bd91661b3539665cb297f8eacc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e36d81e3d9d024ccf5526c263f2093367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc28dea512c34cb690b6f13e3c347c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1ea861eac15a74c87ad189258c356369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518cceb898e3af2080ab81942e2e913370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93642bef14bd969dd9097495f6ef8035371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c494c8e028513a73c77d4fffc5c8b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d01ca7fe709115d4d003270fe3e47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0155aaccf0e83472a2036ee0f3bb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a84e7ef16d50ea3375db178689242d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51682157c753947a1f4d366edc2b6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7293dd83d75b9bb6cff729e3efca4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f29e160c55e8177ed011eba256a30f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b217d4050ad0a0223885ffec3168d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443a2f459a0d3d9ec6064c0ee00277c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf283dd937071268e515749933ffdd97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5e0e7a757e08cf464f712fd525db8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22f15afd1a4c436657f8de9bd77d04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639c9a03e598b67480b0d1babe8323e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17130c6ac844b86481a4ff5f81c5902a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0327c43a21ddffef33e5f6d028259f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162028eed96b6c1f6a6be819ea4f9f60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba21a5d8af2bfa6aaf3cffe106d07b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e899c1673eb51ef2b8e80e077d9f48f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a256c9ee95b6b8d17b2d93fd7b132df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85363fbf2735f3197bf814e982d9d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eabcf32cdbd05af802511503ee9999392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167c575c7e7af9a7625dc25ba144db7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302579970ce042c56faf70ee71e4db58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35c819737ee0e021f2afff9887eee6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea562a8ca628365fcc04e6466686c49c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bea5cf72caf0ab764ddbddd605837397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2fb87c1c9a7ea374c1b49c418a25e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b2dcfe749ec264d71e1942112f894399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78d971e78207fddf1e29a6b0c20bde400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630d3aa155a87983a2bfe648c3e1aa7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2d32acac6eedf9b6c97212e966a4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56918fe1a4ceca76c033df52bc955a25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411b6c3c89ebf604860e9207828ef82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3260e62357e12af2693305986691c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eb4a52de6a5167d32538b23380991406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e637427cbceac9af90d9ea70087cde7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54904de428f83db56732346b2d45b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650a02d6cd93b7ad1b4af9357fc1575409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b282608df11d882c6a852b7470146e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba37b8f6cf7778316ab6416fa580c0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac2fa3915cc7acfe005c1c0b973dd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf92e2f384ac20c096e5effe48367a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772ff11de2b74271267062e737227d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9090ec0379b5e1477e5f4bdda191fc8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad645f70fc3d426c980038d54c1882416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe858c0fd1896e2cb14cce127998ca87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5b4939312bc7629832a3b965c46b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea92b4aece3d7a75b4a2788b76b3eb1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf8eb4608e3f444fbae7f194976462420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d269897cfe6ef4ffe11800d4fe9c30e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198516080551e0f685aa8aa303473cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008855528443ebe7c836fa39679b203423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9a9478912227b1050ea40e5274b72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bf86ac3f7358ccde10abaf041203d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bfe2d643f93bca96b76ec96b02912426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700a8c5abee2ef911a0bbca3dc96412427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272c7be43082ff7d014b2fdf2c036c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaf1176242b2898c503f4106bcd7d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c233876c7801e3dc2e1317b5e827613430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14f4c489a3df95968c1375b8e98972431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42188aad1d2187205a5f9f3a4bbe20da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6061a40d9cdc6058cc9913a8fe08d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1864c789d6cd75a3e8905903e87f6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1f1a1b3d6c94a781eff14f03da6ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de045be30952f9e0cf8c73840588bf0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cc476a3c81756086454dca081c411437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82ed2f94e69fa2da2ee97acd2f207d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eeefaa37a81e202edbe9b3ac1372e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafae79671c46dac3adbb692c24753e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d2628c86dcf016f62e4bcf3888363441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b036fc098008a94abb28f75882ebcd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4bc70a7165955c8f7258fe66a549e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1d603b18d48df99cb3fb34fd9cc5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4caba52acd31553c06d5dbc07ecbfd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd55463a9e7d9c2d142017d20a88edf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c52e916c20949754aa0f5a72b3a4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6f89f7353b2cce4c02d35cbee0c15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fb1c5b461cae80443a4e22d030260449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69a7ec5173c7f5a985db6fdc6f56fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac5e217c4f0e8e0d1cf9f044ca6144451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476778640923c47f9527ffae6b07f2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728208c8f32620e5a374d5f59990618e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c261cce62f493bb7e929baba5cfaa3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b5db6448b052b8114e0b4ac27135d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2086fcfa377e052ec586e109254cb3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df1f70c3c5abd954a931d83c8d7191457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3015f8e2181fb037d0953a9d2d5137458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad43ea317455313cd052724038d5d53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661040880429d14ac05b930dccc0007460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298544790f147c715935a2a814c2a97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915597fa16ab595452a675f7a0b43cf4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4402755386ec6b8bcb0a1504fb753f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a20b3f43b76bf56d1b671be2c9b0eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1bf5c0f9195023e5633facf65b6ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670ed4c04ae6ba31ac481033f628d92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e99e494b992ffce47a9a199276917467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6424319452d0182b5a80bf06bb3885468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315c4c4af1aad71a6fa27daa9085023469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f5d5f1678e6c6af1c484f4c3d490e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2247ad197e95853021143a8c41b269471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e3d4a6b47c10667141dd1a5fd615f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb66ee723f015d0ad7f6c9ef8542968473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60b1ae091fc656bfdbb6bf53ed0e8f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8df2011a06288b50fde1996813fc27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4049a6714b16befbb974a4ff98fdfbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91373ffba66d74f71c9470a425ef450477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2dc136dee21b507a05d5fbf892590478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a98ab7a7923af2c4d02d9655972696479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7ecbcd13a430ec314b4f06f799f94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64914e4d23403c0ea483c987ed630a23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721b625b6a4c458cc0b2759e16d13ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92200d2998d6920b8a9cdcefd4650a53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b9d508ca452516be02696ec1166c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812673b40ba4b88751298e8b4c846b5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63e95734a04fdcc08e92bbd846863a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce613094dd95f985fad778ab62201bb8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006ff327b98b6674ae0346fcc061f6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0e3dab67e36f417ae3014b60d8f6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66deb0f54b5c5c54af3e176a12b860490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dd437760d188dea4c9746f7e08b66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309c4e0d64859d962e526b76e9ccec8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9ee9ec2390d37c4ea28c86c770812493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c3a90a4a326c3bc215dd8e49b4163494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc64f6a52b849b73b6f9c651f0aa77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077edbad4002009d11007af7901a110496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeec402859bdac125ed644eef9092bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c68bba9549c017b03dff9009593de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926d25068b001c4a5590a6c2f38fe55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e0e3d1bad48eae0bf5b69d3c7645d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729ff3bef412417248b567eab613598501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30b42019abf7ffad46ac1b60ff3fbf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d51d05462ad38f4ffa08d712b3155503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e7cbb271ecb33433b85c975b8e677504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf139f438e8f96e285fb4648e5578d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275f292d08afa581f45911390467f03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3db6d19907dc70a8af50f5da411c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c5be0a667ba42817e274227cf447c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddeb9d285e1ce939cffffd6224de09509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b49440500cbd4bc9b1d9a2aaf37c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397007e32a390f63998aaca400fea98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348aa41cd83ea436829be63c94f03f8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c26b7be2dca1cff6b8e9f12d3d15d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbea927cc5d46c99aedf972afea167f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4552e4471053b2ceb36a0eee4b9792515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702f6a8a4ea44591b650cce8a47de90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f44abf1e836fa7dc0f25a5c903ee5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3d0b0d41760361331fcd00d8e2459518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61080710f24ac2fa45f1f7fbd9ca8b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200eca5eb4f3c4ca094fa50c06a7a343520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e072f4b4e3f07f9b6921c0dc61f81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adca11d3a585ab7161dcbee7b5e8be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf3ddd85d94f86fe0da200a9a81e74523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51306525d985d131b6fbab6b2ade28ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e46bc5c6834d772ea80f3f91381736525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c26c9e818c1cba49c0d3f1a3a5327526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f2f2f71c2dd40f678ffe33d07f922527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9c9e8e8fce1a470990742c6e5261d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f8106d42da0187fcc44bd2c5362f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cd26dea26a757cbf82646e597c5dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f8c0756de421ecc3e383d504613d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35186a1b5446c34ecf9669b5e74cc9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffaa7eca1dae22a665c405c4587e30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2631e6d28e413629373fa7be6a8ee7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd58ca7a41d7fb5862a8c0c4e8528f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bcb236fd7848060fcaf3a53f7ec01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9f595a9e5755ee3719b44e614b1a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51485f4e0e0a510165e1bd723801bfcd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219d62785f8398c1a66fbbc015231f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8808545415b7fb8cf9c1e31b43f762540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc377b38b91170ede4a985ee0cf4af9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c41e30e357dcc44bc47f31c85eeb96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644b3f27b3f3bb0dd73fd5cc18d79fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec81ccbe8f2058f8bc8e14ddce626f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052c83dbe112fb63c5bb7e9555fcde0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a82c7577019f6d4fa8fd8ddf27570546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e14ca95734fa114066d7fe1810835547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3c79fc0f9833322957ceeda747b78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d6992088beee38a23b2dfe74f4a26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa896e6d55cc84637cf2a4e0ba1a47e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b09d6be2816622cc1db897ded61636551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ededcb1167c96c845e99dd51cd18b81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaccd92a6bf843c31f38a2bf1997d6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047099a5a1ec1e23de5cc3c2f136d768554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b55edbcbdf902bbbd28f81e6e3d3b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd9b9a9cabf94aa41d129ebf05ef11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398b1acde32b64627b31578fdd316ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c2faca2c187c9aebb37b48a361cc8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1169e03c673eabfc13b393e8ed1efc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6fe3a7a8f446aa69ae5c9075e2e6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab324a70b88cd3fde78c0437154ec9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fa1d7b9a35ed37491abe82c88b62f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903475500d0f760355c52b3d595985a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d164e001b6dd518c710d41b28bc40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccc5f259ce201d7bafda5b8abf612b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6a409b6a7940bf2e7bca5eb3d6cf7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818531bcffdb760b5fe23a3bf11cf8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5d8dbbbe6019ec0c1379aba9a8b74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c88ba223ad045dde7ac14b8ccf8cfa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949197f375d62e0127224030e35d148570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16166e1b0b66e388fa64369a0383f75d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807fbda29039b87e6d793fdd25f29b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7775ca19b7c84b729cb8cf03b6dd62573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2be4ac8df2a7a1162d43b0c3b6867574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f496c3576673f0b7e33bc624726fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2b107b6544fffcfd724a13022f04a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0309eb2a6aa7e05da5b413935ebac8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97862ec15fd490666ec1df25432de1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07184c2595daa0491a1cb351125c68c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cae169bb2110cab3ddcfbac9e0e05b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f661ef0829a9d48e1312862410235cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc59a60979f96b0a4045a6582af2feb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a74e683e2a842fabd6fcce00fb83f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b44ab97cd13ba0063a5531a4d86bdd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a94e90494bc931e0ce6381ca0658b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4653baf28c95b16003f3d9fc8f350b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88976fa16e5395c67d36b38e690d5565587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c61579747c8b2279be6d82a30b141d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f32176bd3bf76568292ffbe329ab98589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504c4f30cb89526191bbe632865a176590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891230bbd32b924628858698d956120a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f55c52cc073bd915cf23cc491875b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbe9f3d2c3cfd14efb941dac09e564593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12140146e2963891cc48ed1852abcf5b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601f00793f1a9f10b5f32db9a63a83d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3d8121893de1fe65717f399392889596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a7a3f067fdbd44d6c351260a87fe7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f11e0a21fd5aa56e64af5142bfea7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252754065ce283868551609a85a5f52599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805658cc9f7ac6ef7192b264202f099e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104564f2f6edfdc14296c13c4f7a3270601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc2fb1ee00964e7faace100732bea5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a84a18daf44ad40acf10eae393815603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5002657cc44c5665f30568a96ecdb8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46708da6a2d36cb78c3a0bf5d6ade134605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a01b6d2a878f7c4b736cf68d52cea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2209205e72241d9ccff52cd3d001e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2725777b7cb6174d7d0b1d368a585cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6909c280a5dc19295a51ccaac6bfd88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e979690c4c12630e1068feaeb244f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec0092c7470bcfdfb246adb3934907611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc18316affe93c9981e7becc07d7c0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c0cc10bb3193f195b4d1a2c5509da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4244fef302845dc019c63c326f1089614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e27aaf12512aa20ea733a41be648e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14519b3580dc5c8c646814e1ee8d5ee8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899cb50128dfe3cbbe68f8be2688154617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adc0713a28e895610accb5b0dfaa24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c54f890e31100ea94e2c0c2d0d1112619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04531e83bfc049e4413121f87786147e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eac56ca58aef2e911d30a7bad6ec44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6d007bdcaf6655a3257a087358263622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da049a728a67ca0ff0904f86ce0d1507623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb36ef6be47e3f8dfb45ac6c5b1319624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3d4819d1f2b6d2fb7736e3b882ee0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b43067cf4ba78636506152584bcf40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789647f4498c3cb540564e46a1d32913627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa4a0142726f2bf611d934f25e98d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9629429af2632c97193011a4623ca40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a5902a6dca0d979fd16d7c76f9585630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fb915345e35dd81a54d5962492053631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fac42de9b153204749d098fd44ea9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9824918371120fc88d40b44fc0b05633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8876158d7dcf2c071398d608b447d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcacb5654820441ad1c4e5a3931fc0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35402ae14f3d7190b2a453ad8d9f63636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1f9138e796144ed760b15719e6712637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540935b4e96061b11fa7c727d3694f7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be77116f9daab804ccb042c37e3c3ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0594c7e7d85d3a405586bc50a3793640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfe8789370c27ccae221aeef5e0ec9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029f1a6e55b04a25df491c03fa5a290642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b558b00f2834a799ebebc312d6b7b05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45450c43cd9e4ac8c9b61fe0ad0edd5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925796503d89bf9d492bb8d2b258332645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a71c08265fab288fa3531d1376e30646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3400e9bdb9513e4a7ee0c5e0414fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bb4b033b504abdb92c4830156c1aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca0e4926585d429b64c69d597057a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf204e7a60a64117de7c0733f4e63a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c48ccbfa755c9d17be06f62444ed2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5a7d84843c2e39e58792f681824db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2a980d1193059a1917acf2610fb78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab3542343d6f0397320013e70865dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bb607a2f398003a42f494b4595832655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80692cbacb9efeae211e07863da5eb5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb74455431dc441983d1b05d6466207657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086bedaa43d70ecc87e6cb06e7e35a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520234043efbbb7c344ac2d3ea855b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ce9399c68622e33414e2c59e49f94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03b5ef2823f35b396c96297c0c0917661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522f17575301ff218f4fda044598236662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319ab7e644f236ff7a097e0dabec60b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36012170318f5ec1071780852c540cf1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfa4ab952e7b1cee544721e73e621e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165e91e9fd7252575413dd5e2fc082b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9ce2e056e2f75c63d8f2e312a93f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e7e82e47b1b978240ea73b4ee1241668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2d04e69e946be2c6891736dfe9701669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f0c37ca0327cb8bee42a2f584c7a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33b6925ca14ab53a4ccceb2ee5561d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31148c3f144d5e50f14f88a60eadc8ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b4ba38f02a55d248f05b2cfc3a3da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db66256b2d737fabbe2e8394ae1e21674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b6aadaec8d9944a1c2469c5f03d35675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218c38f10226f6a32da6b1afabddfc7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ad6f262bfff5b4b1dda2cb773f2cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451fd1476a12d91c5c998a3b736f3f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8cdec925cf7eb4139dd2d9f849e45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f925588b0aa6ff5b1b6350da91628680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d969fc1a842d1f9fcada12fad0cadb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61ce81ab7cd13266be354500b4a935682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc63f31d410bff3321e071adc90203683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f45074dea8140160a75ee09295ec2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088210129df82e46999578b5e1b9c05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a70ab18460e37b68794be163c818da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78857660be3c4bbc091bf9172d702ee3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d90892d4300f706785983aed4f0cba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d234d301f0a4957a65994f23ac6764689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767a7b856fc1957ff768a39ae99ef73690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29175162ba201135105c2a9e798bf639691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11168df870dcd519d5db075c46086605692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4db996ba87d33aed4a8fa7b854d37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ca3a4c321b8933ad6e4086723ed7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400bea8b8203caa426460787f0d6819695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fe1d7b1c7f39a740f6e04c631b65d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616a9c0a7fe7c72134090d7ec319055697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fb735f7facd5267c4d56646eafe18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72d19b4d25ef369d39f155fb85a44f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3596f472d12a11630aa01f3d201c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141614ef252e0c3fe52d54682d00d426701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d81901442c06428c3dd696ee11b685702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11582f96665e2c1daa5fdc1516feaa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cf8b9079be48307ed65a50329f336704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadf33cafb6fcb1de1bb63b0fb38eb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf575c99f33d63c3d1e1047feab9627706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a81785a34c2ee41efc8f881863143707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a658771fbbd16e7075b51b5a46788708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee77b66f6a3ae09f27ba104b4b585aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090bf17715026bc4bd52141c032acdd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76c8931ab7eadff47a14f2a5ce8c0c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f966fb0266282a87505c6b3afc74fd7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b234b48a1a9ba936d198ff8d2ce66713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfa7c00fe587939d2c199a1fd88dc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85472aeabe4d024a93e09e6a752bc67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f47e0e2f6a2efd4bc9bced6692571716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdd60d72a49bfd8b73feabf9f8b0c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd0aaf6b97c240147236f12bd70839718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325e1303b420eb15829fbbce4f1e2cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897c33826c4f8719e14b14fa8096bd5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457cb26bdb5204785f4f16716c4043e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb884bd14def74ad3994fd92a002794722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccb201c0dea907ee025c0e8c1cc866723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed6864c4bf39829118f8abe5a53b10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ad375eea6471234d0698ef04c0a3e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d828212fd23c257d8c7383213703b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4052e23133bd996f65f1257596ed1b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858593b0753fccc3dfd37719548ec68b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d441548a5eb762b83b062b75543abd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8270b63127c010ddbdbfc9d4163b115730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28f3c3fd87b2f2171c66761e942d42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e237b73efe8a49f36a219d49d82e00d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c788289bbaa960ae8706e68cfc50a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ae3f9672f6250c1f10a12706eafca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdaf0d0f6f42cd3325c7476acda028735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aac2adf06eb71781391d0e2c2e09e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36d3f56ab12cda8667d030a146c452737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50904ba33c5b0ba1dc4bfa61d3570036738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d5232a74260bb106a9e1535f38057739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5574a6f49e76a90deca56744d255c46740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c1179f4fbd12d2f100209500ffa34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6739b6663dcd5bf48833047b91ab6a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40e8fd91f259c143b3c32ec4e77597743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89655b168b581c90c65e1878226d829c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73cf81f8e44d48d26d37a5c27b1b23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503cf3c12301ebfd2e00e0976fce1f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96192061ff9f74c544432185eb8a3262747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fdd07a9532f9179a0d12eb08dfc96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75efbd9d89a0df0f144716c06d9c55c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f0079e56ed4dfcfdd6dbfef4f54c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346a5f8e3d2287a325e405ba1d3ee19751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26877cd86fb3d049f517a692f49fbf3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b929b7d0d90156c178981e76202d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e395e7aa65c53129c823babaa20ccb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4508bad5003a47588b97f8a9be582c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd665d0c20e965df2b66c7382d54a8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6a529b2a352f5646a67e67aa48cf7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20195e0e0efdfb9f060e7287a2dbed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb491c9f91b37973788608a8a54b89759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f285d9beaf57880506f9edaab8e39760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c364f8206f96bb3bf8a08ee1405c9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406377c0debbb71ab2ffb10e65cc9ea762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aeeee972900ab09c8c928544a5d2c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf2c376faff58e03d049e143766a1a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f646e63d7f042d4e8128e508f361f4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace71592e1b4d6c540e318755ec6c5ec766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f612c883bef5919e46a0c238e1496767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>