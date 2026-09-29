--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe660b2c3fad3fc9787c08ce9c5966c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03957c54dd233489cb6e9c1b622d9bef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046746989a4db1658dccfbf942249f833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab5115c52cdbaf05a8b3ceb33734fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea039339106c3b8ee4d98b1dfe0b7c4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0918e2b2081b0fa12360fcb79b3a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc69f5e95828255b6d2ee27b43a8bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340613b4c383d7092a210b0a2ce80fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7e9f07c8af021f1bdd13ce1ef22589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026195d2b9790a6558a22b6a0376a03410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329dd2d3deb5605e3dbeb75c5e91d4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6114b51cd8161d7502795e063e64912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469307b74004f2ee681864c62f3bd39313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eba44c83b90acd0da1e4e29b9e3bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34a044f0d634dfb1935b515183989415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97732856159f7107ecebbfec1911c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83e4db22e171b14c6bf07475698a5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639568d557ab42c9c9a4052b66ba56b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7faec16c2b2c6115ea990a03a058619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4ede19f084f8eedb33060f129b8bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb8080cf5e28050c164ee5ba38d98e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66df02a5574f729d68b860afee5029a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9d24859f0c00359043dc56283109423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a83c27492417590db29385075a2c6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdc01637768a85e9893148fede826025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567757822fc935b53408049508af652626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fa259c69e531317c49b760bfc7bbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932b097e6a85decf8a4f91af4c122cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35101adac4aa8cdd90107f9e8d37cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf46e56d84297fc334cefe73224f99d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4fd14c2614044c80bba5ea9198be131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3052f975326ca2f48aaa58770ea8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24738030ece8be56dec88789db3d901433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697a34dc54b9397948cc633a0ac995a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d7c9c10754a37c6b7dfc81952d00535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb8d68dce524a368c6587f4375d50136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68bfdc06cc32fb6001228406af85d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd883656285f6370f0a21f0cf04bed4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b484bbdc4e2fa3cc8c07d41bb95a94d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84c4a5a329d9fd343fbe0884c625b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415997d7dfd153833332bbb52bb1111d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91f038ebf09a3750ac3c2c0dcdd22d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81768c4cf2c693f7ec617bb20c6cc0e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75743dfba27b1f1907795efc34c5212d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39498a26989b861fa293d98f6f8d73c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13b522db842d74569457d0dea2f14546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7f449cb0495ae0912b351eb195eee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaaee16cdca8e3bd9f8e444a42864a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbef2c90a8d34e867c227fb0bf514449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336a3a567af54c77fda4e61f278e6a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc411b5f2485c3a7c2fb754e430b9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15ec844d868ab81e49893662b223b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11896532c052ec8d22752eda83427853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b93f790a1eb321f92a5542b2b63fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40368af5f66acdb88b3dfd40bfe38ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c007b5459e72f1a3843dc3c747b3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96259772f2f0cc5cf65fe86f2f3ea38b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aea0ef1eff47b16b507a6f371f43858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b73a9a4c5d3fd70855b64a1d888db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d30ab7c95f970ccfc7767a0216da5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbd0d63a7166881624bb0cac256b7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57449538f7ec9e3d77cb76c383ee6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429ec7722aa53dee22eb30306d6575563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e8a43c5bcd1e4384526f2eb21a89964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ad582633ecbc000b0a3deed42954b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36532c126547373d332e913578df6d2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220af6b776770fdb155c329ed2a4ebb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe600d5659328b1672935a4dcb9d5d5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0829fea4855f1f6dc204baf0af72569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7214a490a2999d72ac1891d8727c93770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad704694e4e86be66b17a146e9362b3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3897a7cc4a66be65a549723fe377f5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa7e6dc4f6e461f6d80e2447c960b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b574ae9089aaccb5cdeb2ffc0757574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5d2d05f195c7ce868f007badf6ba575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e75dab00ff1620ba2ebff2f2d498776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c0885e65d58ea949f8a07411bd80477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c4f5e8d560c9110d6f0db3c21630c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cba4d7d09ec7a7943afb334a79506179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e85fc2132749d0f6b66c4c5f49c2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b7d471a3478782579da09911c73c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5ade4a221c93db8c6ae109aa0e82782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326edf5ed3e1b0b1cfdffa7e68d3ebd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a073d18c514b1dbb1a5b2a6dc3224c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545d8803887a918bb06b4ea4537c4d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6dfcc81dba5000bea7536bfcf595886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369b7207dc099c20d4108aeabf04a3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30896f66eafa0418180126282d1945488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73f1f4c2a802467641ac902e582ae689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403abeb47a4aa308aff0cb2fb7f371690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682f1773ba33ae2d9262bc39e5a0d8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dfd9c756664d00640144a99f3723692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5446c93f36f9f29b626d3e441f74593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77748e7fe67d8fbe204f0ac14e8e4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f488ebd0382822a91906fff56796a9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973e053e310a38e02dc919804371fb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684988188990656f36567e085e8b79b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7c6f3b581d82440de008c08db6b9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddb08ae2153fae45e7d17a7c2b810399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947a8b1fba85bb42b2f727879bfe9c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ed53a779e20efd61dde769ee7a0b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eeaa9c1c03d0fdf93634802c8ff98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec6a4ed4b8bb85c67f88d6b61d8bec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d1678dd7499b7a94f3e7f8a1237df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcaa4cb239f92204bc859a21541e06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932de45371dfdc4b5a5c439e5cdf618106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2106c461e0cd4cb7c10b101129868bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68f1ff7735be2b444448b2bb902d4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425d1ff1d23c4d1b39cff4ccfb95937109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb051f2e28bf8e413707d935e8e22a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186a91c8e5362eae088a20808f7332e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270c0176088df8ce9984cd57a34f5d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefdba4e096e8ac829a7dc19b406630113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cb6a6c1a6a7b18e8e2c6d5f83122c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178062907fd35df67c44b3d8e8ae0d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e78b9582cc3d3926bb1157fccf3264116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf174a903d6de914c007491fa497623117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9479d1d59aab0a7aae846743c6ec1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a11b7b682c6bb647a5041c0f0a832119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf69715065b5c1db2c65650877ac36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed15d98cf93db71110fd161c97a7cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417a0f9b9f828ee81f619bf022ccbcf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf5b37d8b83014b685bba5fe5d3b2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fea64ba2b4abceadbce66b0586997124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d6cc25d012b0e883a66455d7b7d82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920042d558b770cdb3d1cd96cf706e62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671e60ac156e45ece4392371ea8b081127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a8dadfeec0045fe771c8b7c093b7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f2df72b060cb1c214c2af39953fb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24b628073a3887dd5e3fef858951ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef022516227842449fb37fe921bca92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1720f0d67023cc7279c19637fa6f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739c6c762cb89536df66807ea3ae43a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220987a08a90dbe1586693da38c6a5a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37b62852fa51f4aad48bf970622ed8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ded5559d82a5a18bd89bd8007765b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208aeeb511494e4eb1a4897b8bb4568e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d403fd54b0a641c025bdda287ba28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d93b575b399cb9bfaba0827f6b54c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6deecb16fbb3b15c8efb9353cbcac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04154abf3a3073eeebe7099db8ae8bcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681ea959d58953b515439c2220cba4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1b61cb06b109b3bb7601d691544df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d580dcfb87ca6a3a77d55170df8c8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84c71d0a211fb2fd100f600d2427e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081aba22eaa8324665674e7f6dab189146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6446c379cb64935de68402cb734a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0fcc45908369e936c28f1099ecabe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c590ff5fc3a5a93a73eaea2a2d9df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291abfc860bd7c39b423f9e1e685435150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c49d0ea8c5238e2b2a4503c2c8d1ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542949a1400195b770796f2c46c3e00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82fcfa001517c8dafdebaaa0b44cd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b323776647edaa1c7757026d86a6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7b1ecaf39e92d0615b12fd7f76177155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957e2351de7edc69e71e8747ee88dc8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82961dc698e167d727e4cc431daceccb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66a4e7a7c559b154342a38c3c7c112158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaf92744bfdbc4bce0b8b6771e4a17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc86330dc6d68734e96d110e2c64bed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c2cbadf75ff813153d6918e3d5937161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758299c90c50d5350981cc13f51e818162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ded2c09f0c490d6c6f0656e31c8d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b26eae2025ab80f1e77d3b708f461164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22e3d0e147b0ee3a6cf43dbe7990a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cda93a9f13a89af637748442ff9546166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333df53e760a31cf9d9edd6e7e5f969e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18c45c2aada66ebdafa476e20d2f05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2b5a9f1c941e61b2742141cd0dc91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34206902a49e1edc9079a2cfda3c3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99185df9761cfb55de882da3cd89527171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5ccce02c2db71e92f1f1fa492536b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1df15f695645cd8cdba4529c00842173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4352cea6221077186b6be47d5626d50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07994f3c45d37314649025535861d5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab9706aad945839543313b2897bc27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d296d82431821b802eb45463abe9881177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffda64dfb96241a7ab9d10881d66b4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bac9a62c88840ed28e9f6ec89d034179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815692e92dbbe9fd864aa5c7204a744180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d9985fb11af8e848e25dd3f964c04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf67d3d10caf9bb8636e63183a4b146182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c526dd331568d53ba7e6889ab3a09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d64ac0b3cedc60482b2122778fd07d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb9d0781be3237914040f962416e66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98f4da261b4c48c511f77c6e0e9c75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da075adf7e212b85eac27c9362c9b3d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d2879a9ba24ff2097cc12d10a38d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb3c1db4aca5db501fa46a0612c9b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e8d60ad8ed01c6d3f47ecfbf689ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692391233c477fa5e1ee237066339906191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac81f20d06798b902fff84feaf6f45f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bec2a864f04bb680fc2c49ca5d3351193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35988b188e27c548a853ec1654dfa51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b434a67996459440344434d86ecc1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb46b2ce13fb6def85e536deb291ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d9bdf81795443e03ba324cfc14eed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc66e415ad0e9aa6e29e55383e4dd9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e79a37229b10043a516b5e7a2fe08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f40d960570f27b54461794ff0094a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9ec29b1a0d68a5a497b3e87dfdc8b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8c1773288a6e5b1a7ff251d5916b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c38952484b3de9f3f9df45e3722aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d217e2228e884c68b17053421a3fe5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0be50bfc822c0ae1b4a3e5d5a4e83d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bef2409e140d6620eac7e18c30bf68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780b28aff0671a7e629077a5042c66c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac79ca39d913295bb5344dcd1a70e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4171e5761e80f6f9d6b02f78c345b3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff6e9d7163cfbdabd13d949f963823210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea864b5d3c0eb4f7b9ab8786263791e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeae435491f5068ff400f65f0b906fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be82b705033b7d542fea592e06ea5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8100fef2364ccb88fc542406f7921a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd05471d85d13274fcb67328dcc6f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff9f388355af42d5547d4561e6af7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31c09670572404620c8fcf62e5714f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9aa53ee1ceafb4e10e393ed52a036f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74970a59bf61d84dff1b1c3b12c5a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0abdbd5a69e83a0ad2538c63fc284220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc95f7adee2ea0c3ecc1f60174e5b57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb29a67ffada4e0ba9c9f1787ffe90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64152a71e1d7fdab3c30d52e81a486c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa03df52cf47faca1d92cbc4f38e222224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504db9b568fecb7f53f8dcf06197d883225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1221d3eebe30cb0ed65293ea102e514226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9734440ce1f3313ec5766118a0b092227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f635b3cdda130248ddec78a12749dec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530ea246d3cb024554717f5dfca8689229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ea5158a3f7b56b471b9c815597184230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751c9ef9928b30f21430eace3877840231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02890da9b7091ead312930b39592b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c84810d7bb72cc3fceab74cea5d10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb2ef49e7d6001bc8526b2423c35dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6d381a52be29d2c28fd5a1e87d1dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b371349b609792b5002d0b0efbe0f71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a574a8da5d1dd6fa8e5faef2752b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce47bc4f6c3701f19036d19cbd3b9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d1238e872efb66fd6a20c2c08d4a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d8be3862bfbfa23ecf1049feb4a6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244295cf65582c6866b05464d25fda2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fc797a404b00fd94cab54cbb31529242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5189cb5af96d08e6163a8c412971f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95d6158b1439b21e43878fc9279470244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afedf2fbd9b5b4fdc35699c456f7cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867d5ce5960376641b3c200791ebdc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08aeb057ade0a80dc30544ad8fb0a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40c52d1c27fb77e7c85c02ffa080b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ef6707a2a67367caae6376b6e6d08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdef9767c3c5fb04c95a7dcc874e58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526967e8c044a64959e338a3fbc5c35e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dd3fa4794a824a5b1dada2f787203252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5d4bb953603b86c66431b1682a38e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04d5c5ec0bd3e16e243c53a25b78d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b750386c21b859a35da35ab941d22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329807cdf07445643cdd9f1656844e7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b996770c317ceaa8f8e4fd3b7452b4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f7aa086e61f2af4704bfcd6f97b14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6827a36c1820b2b0503db9c9d53fdc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb6f4235fb9061f61af88de5d8d79f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbae0ce99f2131b9b1a8d9fd297832a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e71225bc21dd937c7ea3d3caad975262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74f37b0f16775a454312de95309433263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae7ad6bc368480d05db22a1ab11dbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8c031f76a7fde602e6c9937b66ed4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263b7acb337c4037e9850da062bd7c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95d04971f83e5a54ad01dba718f1e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caca7caecd575e25367d348c5c50cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b585c422ac0ff1a9830735ca1023933269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe42d86cb53f37bed24a66102f825d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0c7498d241cb05be33cf72b114410271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654468aafab3580bb9ebc581d5c16e52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a02069555d3f0a0a01264ecf21925273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd777361c7875037dda3553a5c637a99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b91f51570ebbb3e91ca352b7af5d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dd86d50be27a546b9e2788051a355276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ce8a5a1038efa977453456815fafd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c59663916b03a1c984beb6dd43041278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243fbaf320fedadc227c7e225354f8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d43ca6c910a4a37b84f608da44fa7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d9868f3e9c5789390b71a79ab50ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb2e3280333ce3e1c255c0af56d7d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d7f202ff707103ea4adf7219094e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d1d73771d2b6f8a61709645b0e9b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bb0e7103738f9bd393b8e1d397ba9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09da052fe73200263eb3d0021f5f335286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eb9a8031d298def19fc67261f04a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d3d4dee847a7bf8335165155381fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de0cec01c891aedaafa0c961820e79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c809456477cd4b52e66d92e1c1f3a6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24bf22004d0b671ec3a1ef6111fb3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0c23444def045ffba4c9f98bd8499292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a49d3e3d42d0adcfb8c208a1361078293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146c2f272cab688fba79f473c13222d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbba0ed27ec765f47d4d45359be40d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999e5915c0e3c5265b1633c66be005c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff540c3408dbcfe42a8b0e9b0c5deaf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90c006e2aeeda20a2b27344f94f91c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c3828d9334fc20b8f15ba93330862299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240091d528a9d976e2a11bf8dfbe9bbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfc70b442931fb5f12dc1c5de6d0e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659305752f3ac4a120ef258089e9da7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fd9fb95070cf855a0d96ded2d9972303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2321c8645d99aa70703fa57a47bab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb88efb6dd3e0e6af0fefd8d694171305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a88098bd5da5c55d6c6438ec7bd3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bcc6221bb5638c2112ac85cfe4e2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92c2fbaae2046195573d9c0f116668308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6ced5520e08fa85f66a8e76c4051a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1feffb0017025eb495256fed44afc8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f994c94c094319dfbf82715abc7a3e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a834a51c7f0d209c787f6b3c976ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794c819daa7ae353d6dcd32c13e8e13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a1a79f963b9426d3507d13eb98e46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad80b213af604e847323d4f7e170d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aa6eac07e200f015bb8cbfd97200c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a87fb9e1a94dee17e57ae239ae21b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82201f04ed99680a43b7facc765c09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a9565d4c53d9448908a233b6333f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6b11cadc54241b96aadb5772539e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf1c53be0032aac148d4a2072dbc91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66920b720b9a4fae6570b805c166d667322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772d86693168058b5b763c2ddd8d020323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5564383269709717a1ce34ce4cc18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb32f97cdbde6675225c705b223fb54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef93b9880436cb0062fde93b8f8a32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3432efa3bc57a5472bc8dd8654f5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205db67efa18723669af0e576d1bbafa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9a631a19030a7f39bafc6be3ef640329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd254f98af47e879a8e3a7752c9709330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629981ddd08a9ce4311b9662a260959331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd8dbcce8ae389b4969d1543019984332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29575156aa9a7edc49a5c8b09bbad68333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e928b457e3f1436454d13c9377bd79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243bad65b1e95bfee62f63e7bfe6700335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766af6c95d7c627f38f92ccd62e4ca2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d680f94b8754f48f996068cbc0ebd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd994e4d785342e8188db0139a5c05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96b737fc6f843ce2279d6b9336cbae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ad5826f49b27f0b3953635e35fef3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7fefbeae567a0bebe291a18d8fa4d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92daaba76d3fcc26763cb1f04531b6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fa06ab2558486068e2f441b941a7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc2fc9625f76603dd00b37be97643c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925cdb80c8ae8e6f5a164e08eb399d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878706555010996d30d790e0e3c9ddcb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09cd83f85d5e17959c9d6d9b6cc4e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e812dadc82128186935d1939b03f5b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e5576b1e5bb86649f0929deb877ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ca7ad426ff7f1f5a465cc4fe634bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dffaae523260e2a06fe6f11ec77a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac67ba3ad70d5dcc7d5298cfbfc8d1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daf97e263fbde4be223eae59e5bbaf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5556f38ed910b36ec636a36ea51f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a31fea4f5ba905009549a48cac2b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96948753636468d9a44309a6a6bb9644356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524b365e348d21925dddb5925d2824a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57164ae4473c8e3e9dc96c1e42584638358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afb65e02ed33797aefa3adfb514951359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f289f8a8c6a98f0f9826076ee426b54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b3accec218622160d7055e53da0d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1049810db8e690e634e7a0438ee99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3a79d9d5a81005316656caa990da1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74079c77ff95e28efd8264b2b261951364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bf68786f1f71aea3b6ce2fad34463365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c8e769643c6ed4efd75719fb1f89b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ea60557510f35d44d4f66a4f68691367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726647e02daac6fda2ab0b0851755381368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d2bb047c1604042368849b4044f03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07321bcf092bb2a149e2ed33d0a20fe1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b534feb8779236a605743a81851635371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717fb8b9ba66dd8e3fad14f16fce1a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712be3b329af23ec3ae26d77700beec0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec742137847e59b236c736952498265f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b5c340ddc9bc8d4f08c828459feac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e429dae77680cc1d9ee4756b5f6f4f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5788939bca74e338e279c1302259d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a321f5e0993e2e53b74315244f3859378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d1eba8a92a986328f9b20f03be0cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e36b4375375b6b966c2e48daacb38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850a2aaeb59070d10c05b9db0967965381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a9f148ae7d58056e78c0eeaf867f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fd4ca99cfcde96e92dc488012af1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20755c89a72e2f477f4effe0d27c4832384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5845e4397dde832f2f0729023dfc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de532b511904d031e53f132262b03614386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca677162cf01d89bc8f21ff36291e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738694580b90bbb5e64a4a45dce0fd5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335633977d145d671373d156e5fbeac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0182d01ceb295f9beccac33614cdf43390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2c40073456c0533b49692cb0a8e2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64062d2d3e46a6875bf190fee80b64a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88ad9f169a9f547063ed366dd2b04d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c45683711ab172a29dea597297e04394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef7a86c2e00c5c0aecc4ef9d64f235395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba47d1ec332243cafa5cf8af78ab64c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c001d5f1e3178e5438d3fd0a80c7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be483b4dd5a492a8d4aab4fb3fb96cf0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d8b3db45ea978a32c528da7b2d40c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbebe7a2f8b66fac2c2c8c2e721a5bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b380dfe2be161e6dab183df913d92401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564436bd079ae33294d5ea4e1e402cc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c099d194fa02cf60c17aa759f2aea0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05133b54817afe23ff3490e4acff0005404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5465296837a6ed29b4551064dbcaf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146d4bc8aeb2a26f6f2e4f4d2d38b5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253318ad4ed2dc00a7702163b9d9085407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c9e7dd563c2f27c7c72d18ebe62db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c473d7f35cab710745da19a0ac9a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fc662678c8c2a2835a42f4869ae99410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b28408cd36cd426b9885c4d894cea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b9ba494f6aa59dc841155b033bdc5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b75679d1e26fcf77e815e7f7fc392413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a65ed8edf9e87ef991f5d586034bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a9ec4f7aff0d0c6d65d05b007b214415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b55159954063b7f7d33d65b584c19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b148615efb57ea2b7575dc093f92b61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371e9c9f22d0d2f5735808aa3dee930418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aec2921b52af43c2a57681e2b17b03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97fb729e196478371ad35b7f97a7eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fafdf0b9b325ce8016175027ed8f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab84170b0678a8a37dc0e6b741e6c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75a8be0cdf0764ece90f136cac8c72423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a7e8bc41bb3307f610d7a2a07e9d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3d7dd88dd7d021c18e6a9e0fba65b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626aad9659ec2a89fddb4e54956f22e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2aadfc6daac7b375f40460f519502427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf73349074092e2f52870828696595428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a9773ae9f128fd89baf09d86e2c7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198efa297ef93cb7bc0e6a67de26014430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b4c64b0d0d161b007e30c2aaa3008431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25024574da01be42040cb52ff79d395b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319d8d58ed931c36f7a81cb0392cfc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c17fc9e047c3922a87ad439cf7a1d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cfdb26a3a50a5d2fca9a43a44a90f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf21ddedc6889d78db090128c9aba6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f069d2ed3a73daad783bb98cc4fc6e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3c84116e3d329280afdbf66c67f2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f787c99d156b6f2f9b5dae3a9a29dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dde4785546e71b359423c28eca887440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565027577d84b62b42603775ecbbd97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d0b86c87b5482bfc88990145750fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2523b24b35f3ebc3c08a03af10f2912443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edc8d5418311207ec6c565c5bb1711444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766b188cd591c8738219ce4cd917b93445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179eb658b174297f8889f59ac6f2cc1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72700589cfa5b9875eb21f78cecbd50b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff6d8347e44856d82d0e46f717aa80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8fd4e97b136d958f67248265cf4b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98360ddcbdbed0e898cbcdda3b8fdbf3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6c17240987b0821e932d67d2cbaab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b192874a833a1c2be531e9e93764f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a45210fb4442fe5e59ffd53236221b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05086535c9ff68288f4b0d9d8ab7cec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830dee104cad1a604b2065bef5f6d51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8711bce80625e18fbbde24ed83b492e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d982576fcf73e063b90ed3de757d7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211815f404ee83c910cdfca9e163444458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dcd5298339ca53f9d35c15365f488459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399b76eee0c4c8811cce0ddc118bcd3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aedec3ae73b052fd32290b090f94f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff47f7c4423de5bfe6852dbfc48dae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d3bd059262ac88554431f9578b320463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505b70f72f7fa132b633eba931b8469464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de66edd3389f9503314fec0bbd1cb6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a90d23f4a343feeb624b524e0f197466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff03cbf59afa096e2f06dbfc057008c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7f2b3f0942e91878cbdcfd5d71449468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1ff24d633a4ac1e3868770949334f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd29adf26a1ff9db06168cd6b94800470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656783c2a1793d6fe8fa43186aff4da5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2026c6c48c20d2475ad36de6c1dfc1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ccbbdce3d29de49a14d61d403dbc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25274a89dec8992d256f08874c2861a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2392be94d7b007392d3bfa8476b26ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518d5cc985f87fe79c35fb8500c6bff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c758068c3539c044f1ae4ce148d3ae1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e792df9b71ff113de92ae7cc6137c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c0404206f03b8d927afca4373fb37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff3488f0af58cb66d0108a77544a0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96618ace844961da5b94b437484dc9ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b5e27fd9802e71e3dbd0f595df589482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c194b612a47d4141041411e5c5e0b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d6a4a6d79c6741a340615b473f468484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2645a5208070b449e9e8058a85c589485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86f4013a87af8788ab1847ae269f9b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cdef40469de547b69c2592ea0b6b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184a35b9c9ba350caee7b9352b1aa5a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae47905584878c0d3cee22e26cd1f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c9767a588165921aabd54b297d0a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47224612c6e68944302506b6ddfbba93491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c88f65007d77306544a1236ce6c1e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5cb5362dd83bae3317e50c9790fee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2fabdfb8ffd6c864bf9ec909a25e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f879c369ed3543a7507b3120ddfb0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b7f07047e550691950420027cfc04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9605a72b283148b943f78995c9a26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d2cd161dd4987291d9305cf3bef19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0732c7782c2de65b997fb9fb1fc1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88895f829d30eaf95e15d4dd2a9b1f25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb5767bd24f3d604c0e84b4c56b994501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7331f131cad7db17134225dc48fd2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587036d0ae93e01c77a4d8a076780f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928ba222e11a4ba0e3725e1c523e3cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb038338ad6528d9b3d5808a77cf0f1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b79c60e0eb867a8c14971c0354c65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda18d42ceae78458a62b43bd2f509a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450473c5d4730c2153297a28903071fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be1bad88addd15b2555f12cb29a604509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa75ed6a9202b93e5c43e82d8adf0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8416700667e3b4fb7d013370770241511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cff86a1a89546adbe3f58e523b96b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddea8aceb967f8123b2ccd9eded62c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346465928e861ef83389ed09f6c62ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5e95c119817885654a43dc784b584515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e39aa7767915510e5cca97a38098f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8358d44ae496e16e69f8715f28cb83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8b521eb7bef8bd82f7bc4ed1a1fe7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37796323c15d39b7d2fac1c2ee8a93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365c2c38b3ec8a1225abf2ff4ab8a4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31968696cc9821cbd49bec093e763377521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fcbcdce5c5189c2c3fa89aa4c044d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6aeeba481b9f213201c79b34304ee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e23f6eddd7c1f37a00397b9b399fae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc477cf39385c22359092f7229b9bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4671066c0f5685bef5f34aabe7af102526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d67fd75246f292210548ae7397db42527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec573c05ba96ebf9411c51e5956588528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b9462d9bd9b9936183cf68066c7e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7b35046a59f94310c3c2ae039d62c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b70226dc74f13445d28fc65c13f63e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20958df5320d4f398a36d34262114c29532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac37924eb0a015b5d94e9c27d9676ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2c66575c2160d776de4dad214ab64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232423b03f0896b628dc4ebee5f1a4f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ebf32bb832650f85491289f4fe208536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00dffd538831c83dec8959c2d8337d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b98bdc9b2b8fe4fcbb2c024d845117538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d97919120dbc4552fa22db24c1de61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957ece3e2f0a4ee6ab960ba4ece842f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520752bc9e43de43bdcd4f16c60eb00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419d10a0a4f62dc935b527cf9c925d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63ca26de2e41cdbc2e20ae45cfe851543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4499a571bfcde224fa073345f6adff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11fd1135b29f84432f29553eeab7e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f9e1f54c5f406ee92ac3363e5cb8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae104b5bc91ebe1eee0fd545b81ee6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9540931e75f6a33f1524b1568f06766548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be01f87f1531bac9de4ef7d1be9e36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ead18a2030c292c1c3d539defd8ca2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db3cbbce028ee7a92873e57919d25b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a834caec3fad6ac427015b3c327ec26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcee558ed1c0f01ac995dd3de366ee7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3a9d84908568d45654258c966b1ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4c934794e8c803756d77336547909555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8404e4966dc0615a75facae6f9a15b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e60881bfb162d948ecdef56c2fc79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31032a312f31141ed675cf5e367a2e5b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebec588b650162c526ab1dd467e94fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25f461fcf559308ff418b93bdc6629560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe70edaac5e509907f70bf7e8c0bba3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a46d9aa3fa18e5dd5e2f403b49475a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e39705664a86f3b17917871c836e4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694407c89a94636397a08d89a72db11c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465603b21b27b06c46f607536fbf07b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbba6c34be199996bfe9089d804054c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b927a73daa69a708f05fc3b6608f72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d12ccc690b20d8cd5ac2a305daa1e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a5193a2edd512fd6e94adb6d66e32569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5ba691595b2f083e0971cb26fcb82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34865f53e009dc84b3dd79454f461d29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9353b133fd011992564b29f449b6b91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b31c0d15e3fd36c466f15449098579573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d896a91e8b1ada13a55bde26d2e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0b955db39d686ee50ba0720f08258575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049c61db40b4561559cfa077c970c73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b57e314ff63da9b830b40f6500084577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baac6165dc94a545b054f177b0735a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5e1da0b190673b4c9fcece550e112579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013551a8fc7518802110f8885ee698c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e4c598a182268c5d0a9ed2851e8cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd9581dcaca23dadde2874ede99888582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc4eac8f77a703b8795371d9fc6266583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64146b840d901fb57364d341b05f9c17584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00577451a321b34cf594d7af7ef164585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044c241bad138b4e3bc136d8f630b02586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cd20fd31ce739697e41482d9dba59587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b31cee0b153385befc1667708fc50a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06b16bf7f47f552f8bf29166205a11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24bc5e6a2821b362be323c88f47028590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc3fecb52cb6179182473540e196d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589073f4ffb6204bbae5cd0fefcab9ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2246c1658b6f36d88f2b5dd1ac4d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3ea6b80c41150de68751f0e0281bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753e7587bbd8a91c68f4be834287de2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68124f0202542e6ffde11888a322209596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f205d7728263d7cd5d0568689e50c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92d8cdb7867e6ee3207778e078fb7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83bd63120d5c7fdeee1368ac8ad4b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a43746e3544de4ff302cea73ef947600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38debcd2cb36ad067b5fb6322c001315601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ad3a07f799e07ba1ff11288fb4366602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3205fc36c0ad401b3f84a1396d795bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa497cc8ac6319207dca1646e69771d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525402ea648a13a999bb69c529ce1404605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c845dad49e8dba42c70bb71847ad0b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486499a76f759f4839fdf04844e047ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8867f2153ce41fd7ded7d66d93d70ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcf265209df88d2101055e8ad9beb8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09904d2cd1c223e7cd7d08f1cb9479d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9535c96de1acdf9e26baaf0ff46a40611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4da9daf57d27ed2a9ac10ee0a8684b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc69893e69418fe8eec980095f0b56c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b407c9cfba06cff89fc9b6edf2de4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3337d0302e1a38e3d356bf9f0a4dd55615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f785b290a9d72d736c4e64f46deeed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dffe456b86d2d056ff7472a425c5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34731c0b51b9441a2127ae855f39ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952832f9742dcc34ebe2f2233d35e7e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e712d0e8b0de59d4e57b7c5a0f63fc1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b900435e5b61c47cbcb58c7c47f636d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529fbf7631df6131a204ae2b1351ca2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c60e15b7e25836c0dea643e30d8de0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba5467857916c901af3e16437de1f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19329e112ed2b1e38872065107e29ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672b9e8d50c5bf664b26ff726fb74a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c979a29ebc969d02b4cb1f731ea3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f1c5d51c266a404350057ecbab94c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebbb47222ead20b90d4e35c30c4754629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81212b5add1bef52a8b19b5e3936d1cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae47a9237d6ac1f1dbbb2927d24fe6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96e83aa076c986f1837fb48d5d99be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a87c8cd040c97059ed0f6b36ef9a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19266694a020a481105dff3e7b948044634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb1dc492d287e53e8b3f0e6367bc2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27509cc962d2ced9e48671058c047eee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77efdd3f161f22158747573238fd6a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be58d08f53af3d56301fd1aca2618b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0f6b6040e4a337676d31ad7780d69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bd870109d616466da270db4d1b8d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94526883b34493571baa6621d0d1d030641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335e4618f249d958fdfcedc271713c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c6d330ed90fe6b84795aaf3a5ab4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5eb96c9bac9e3053836a5777d3c72644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab691d6db34b68cc0ca64a45de9de12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2c2672e4339ac4cedef337a10eb84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703e12aa605fd4b2d50e2fbd27e7559647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3f452632c356cdef6096aa3c10da9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d44ac37643fb73454daee870d97f52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0942956874337b63b51ac9554d707650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a405a5d4d140cafd52ae94a2ba25954651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9c21ca1c96a9e3761032d332b2a3b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf983c94699ebb40c7a4e9b41c2e932653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08839a98a557f498919ccffe6b82a07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcf923a96aef55378631d16e03c23c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b66fb8de2dcd413d46787e5d74dbba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafd8711a9e10fc62c27a82d517438e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5417a0656ed5ae2cdd9fe6105403e68658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f7ac13e07f7bff77246aa065ffb35659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2175cdc30b513c2b9e4c8432973cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1857f3e2dff119e8fb7bf6b24ff2e2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d0dc1239772827fbe7e07b7700796662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950c85e4be93b6f47e102a64b18bc70663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0e748defc6abe3eff81e81a2dd4b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1434575c0fad8c781c7a0044c17510665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7b611979fc9b28f48b22105816fa7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b05f6b254e4b754724aa7ae3b5ba91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d25507a762aa2f77999b324db9158d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d605c761f3668d166dba789fb0e075d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc26dba8a69749cc70c89e801a5637670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4113ef6b2a26eaf35efe87bcf7e75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ef5cb495f49f32119a71752157fe1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8fc9979d82bd48d2d67ede30cbf2f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c037f3b17f70918995aed54ac2fef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e527f86416f5d269bb035020573a358675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7f8627fcb14c6e805b3ccfee3cedf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c507b952acfc4796c1db4bb1f3102677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c009a6ba0314fb81c6cbea2b437f6c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bfb3d04ea62ee39857a2c8730ae3e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea07a578b9feead6114ceb10593a4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bf85ac56bda5eda11316b4ef9e634681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046232c2436b3d597c730c05ffc9942682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025f652900cb22a6416582007df1bb9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748102fddb89182f08da06e362027417684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c7132c066e190253f453241fc770685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6228b81f953fa56c03717c99ca0f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c897efd54e39c28446326ec348112687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1748f7992823d688da10c138762cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d1c785f6fac66e68c196ac7119a03689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3f5d962ce5ebb4e5ba8e7ca94558f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a5816b2cf9d8065802f318d941f6c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aebc465029cb0cb93c18f5870e45a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a59bca590a09fe58afad8d8def289693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace94b74b2f72330ee37ac315af8a8d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d1c36317fc0f2a17cc71dc6fd2b0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9f7d72ea839d2b97054d8a003b473696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2876aaea641a04c0b374c7f1da14b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695cb895ffa5feeecebcbbb0ef952b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afa2f35fcb2fea70ce3fb0b9ed4979699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f58ec90d5e9ff632afd353ea10237a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8d6ab713e44741dc376068ed132fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f8f30dc78e13de8023f64395d18c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ee1dbab25b922e65d1f82905fe676703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e358cd79d48487eae909ad9fba083704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea6f8d52f6dd6f6ac3b0efcfd7d4c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc984955c4dba2b0421484136cb362b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca48d34cb3e2c9f710ea335875613cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cabd709772e6fd6dfd212c8379c4e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd921a469613e4f1527904ad3e431f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef8c2ec3886b4ce170fe99b32fd83b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628f8e968d93cc6282de8989ff11fe8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a81db05750f87f83f45584c4bb623712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91b0e7dec1aeaa0c993336bd6b8f58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3c4caa523ee209712b42d8f48e6d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d13157c396098ee87dd819573ef5ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5c928e5c87c106bc672da455b5b2c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7be3e92aa5399dfce13e4cd851ad34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1155cea2665f572cb4a16869b4caaad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b05d75b0645558e36c6942b44b6235719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0a8160fbd436a1b7f98858b8f169a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfddc1a7a63494a48d273ea4dff94ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1106a2abb07c27145465a0b98e245e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198dc84f8b10d7f85cdbf64edb4474a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafea4ca09f153d64dcb356b7518ace724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd45a9f801f6991f73034f218e0ee9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15e7c5d21c824a7c712de9ceccc286726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef18d7f0eeb601d1f266f2a33c5995727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe2eb33d2e6a36d18a585162ff77d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef714c8689b2fa34f1a60164ef270d51729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23452cab95ce56d96ca1a526db9a3064730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c353c9a7849fd208eccd0731d9a15b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18576115d76a1011268fcbafb436b86732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b418f76fe87be2ba381c9cdd2d3fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766adcc3beda7c6fc5b601ff0524ca2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a110815f9614df597573955c2844c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29f333da198ad5a689279aacab3cc3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eb75324a94c27f07acac2c66c6427737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6df81041c1089c963532d067484c9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7714f209ff192ecbf8c6d80a17cd9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f5cb2907c283bc10c5b0e3b944989740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96277513ba3bf41aa63c14a3cbdc4973741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464479eafaf680441d62b9a41ca249cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd46b30021bee57420941426cf6d29743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe48301639db18695191649336aef50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4974c8ce15e327413c7f5d6aeafc787745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13283743c266781a4ce77b62e6bb5915746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce51595a76c1b5fd97ce1b1b0ce0313747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66746cdcd9a76fe60883bcb4faa5b153748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a17666f9e54a0be2942fd5de9fb19f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af406d26ce533204d995e22cb19dea6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c54a4dcc4658e6b61bc4b40dfab860751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4417f4d16cc087d055945bb66eb48a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b54c683ddbc94ac60287b1a17dda4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf99fb929a4e5769685fd6ca8dd1cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c8ec70e113c749cf850cd409a7878755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd196fca5e55eab3f5dfcbc227cda35a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0a573694ec00798b4608e056b3f74757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab5d787a9a01e03b320cbe2b11c436758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61a7265a00307883f5b28698a62d3f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e235f845a0ad9fa5c2ff7e53908ceec760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f7387f1b83f8113a8b4c57853103a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabd392e696accf2957ee491f10bd87762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af76c4df7b719ba5f66a89c680c691763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0de07c547674421676ade755cf5df3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f315986bd47d18dc9b1c6dd906244765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25bd1174437dfbce9e0f61e84815fc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0556075cc1eb42817a07de1fa1233fa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37860d2367a233b0be9fb024c6fa44768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14e8a70f84e62a50401d94751348e8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3679d6ed96b04989db55e19116af7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf0f0402c3f71157cdabebc0a5579f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d28f8b4af75428427cf2721418c07772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2773a78cf0656abe5279dbb6db322a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba063f0878dcdffa07ccce2cc006c91e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b59db4b925bf301d3ec83b47046b6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56740d9960d8209384651b9077e61d5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ff08b485073b137ee1b311db3fd4a777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5cf006141a80af9cf9089292c08ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cddd4fc5c8a6870fec88008acf3c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e40732869f25553afba7173d1dae43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492f81251112027834fef4dad0450bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59442731579f78e549bf8ad57f9b9d9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8518a9b00b8b0ee80583abeebd278a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c13e6ba7d84ba8b5a56bac878064bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a0c422444127524700f05342e21c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa08ca0b448eaeb8c8afa38132dfd9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f2c985f0dd8ffbbcf7d8b98a6555610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391272db9f99cb61487cde794501eac211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9d349993f9d4d1fd837662aeec6a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3824c3c40c2af151ed6ff094839efcd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11a1fd62432c9ecd352ddc1bfbda1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3fb9de44e55531c11f4bb2d4d3e5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabcf7c511774ca6b9396bf5efd567116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5b74fb7a262109f5680d50be9a14e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ddc239334240c39cc531f70196a3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578ed752cf1dcb292cafb8d029260cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe266bddc1fa5dd6e0c46a3c5521a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec89f0c8d01c689aea47a1c07bee4ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee81b37698e7920d1a609a8910233d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa61961272f318116120eb4ce14887e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa57734716d950bd90dfdedb2adfa824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e26397395db5ea39251fad60d5b7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8d30a581989cd96600007aaabb1f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0c29787bcfbe8f2171857702564ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de8aac1a26e93823154e7318ff084528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5fe87c63cc435917a7ef963ad2d7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b1f28eef6d44a19bc1f08bdc60f1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60537508003c228cd0f16548d0aa0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6047ba86a14a72b6ffab41a5584b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a59d5823a1de6be88bf7f6890ecb4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796c30402b2a32869624d9f3469ee4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd69b0ee273264b591ac64755afd0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7651b57ec16fc0e724f7605f2260036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ae6708501443b1b16bbeb2bd3a94c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb715710593ce41e645f338bcf0bc0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df11c5403aa1c99cbc6ea10a64cb01339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87434cc4dc860951a1b9c68860964bb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df836083f8cd3ba8ad54189e7c6c5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5da69a06dc85aec9db9f4f49975bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8283f1245a197db372a4f137de73743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b6198ab4cbfec3e438d0d261a307244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c097cb7c149d2b55436fdc8abe1f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e636834cd754be6ce20325e1d3b0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ace1fc36494977e64d8a0d2b6485f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed956f563deec80d043964fee295f41e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab388f7179f3583d4d35ebd434e37b8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f782c58fd4fbfd274acf6da6cb8ba1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90419257235446df0a9978f2c254c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b149bfa2dde1c32c2f75f56c23e6ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf64dffd3e75835e41ee4105a75f5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ae6faca097a1e11b7eba5e1d679cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604e48b6d2b7f55af5406af40d8978155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931b8081ae812010e14738e8939afa056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79f6a17403291f1b21e4e17838b8a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4994d8a4ed1c890a051e3b411d54358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb9cf3c30462afbe17112ebdb5097159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4f385a1f5500089f7e0acbf0483ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968b7d10a510c967563a2d18ef08c5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14297cb656504b13f82189269983c68362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d90e125413d790dfd91de061fd331363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d84869fb31017d9cf40fc1c213cd6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bf199fff7f732a6b3c1698e23785c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e21959587bb9f30c5384cfc538aa9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b8c316eca8b658c8280ba8f2526b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90ceb5adbdbb87211880884dc00ded68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f619ef9f0472d78a76f47636056cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25150b675586c34c3d6682defb13ebeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e9f61a505aa24238b24e789c3398671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a172211cf071e4200f0c00ee2132a8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d861f08e230786211018a178e267e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f479bcb423f7e383e8aa9007d958874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3af234aaa95423dad2d304fa084ef075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29bb9ff7fe6a7e816bee00170f953d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2dda0443ed2a6336c5c1e8996678e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c93eb2ffb95256b15ed44509a0763c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b46713ceb08cfe68425efa1703112b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e698916de57800b926de68c2db136f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8dc5ab9d1caed2589bf939aca723e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b131b908360fd07e76a7338f66f77182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ed5d898ae3deee27c582d00cbfb6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a9055957135d2adb8a2b84a7e988084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cd23ccd6d7ea17b993af6f077ffd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a26325a407b36f76fd03514e807b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f50c58748f34eb21cdbe778780eca187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07113a0888bce0fd4866ee76f805b03788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f764d508945f48c3acb8344ca65e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ad9a5d01dad2471dbc995390b313990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39313a8b8af41c770bdf2fec7f7f4fe991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be771b195758f5a0c8f023db688f43192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824588306800c0c9542de45fe990f0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefae2e8af74021282afa0a07fde056e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378025561b1ed36eba91021f42c92b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01039b38fda51bef264b5990616c002996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa08b14380099f016cb56b2cdf7266e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61df31b53864e8a1e50422eaa9a64998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9057eef918379b6573081c8d11e1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd05b615a2b33635bc2742e41b38f31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cfefc829d9cbd7d2ae9202bb2f9ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f516dad6c9fa5e8e5bead9b76d4a3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7952f8d442e07d3af3d580a0dced3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19655fdbdd953f3e2f667c2c7e30e21d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d0c859f2dbe99d3d87bfa02ed9a33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae535358239c5b5f9367700199e89f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7c35881b43780e1178332f09b398a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031360128e3cbf3e638cd0d57b5c799a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c1eac14b489ebdf6f759a6990b3f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f996f0d29529cbada1acd13787a4d10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061fbecb59a519aad31233455f290be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1489f5b0316b7c1ff1ecc0946440a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575292bc7968e7b5ce8020eb0e44cc19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c1aead1910651d0a14231a1f024e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b6b5a7576c1f7906dceeb63729ff6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309511cd2566eb45c08f40a5daef7ef6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171e6ff7b2a7915d95c5b7a6cbba557117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd800524d30eefe2100ed54d95b65e81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d7c0ed47004f4cffe3ce9d3abb3ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1101b01d5f56e8388ae403e5ab5edc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c2170a5798398b974136f4df3ae11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cca33f1eb3af86fba5800d902d59f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4858b1b773cd9ef9695caaadfd8ae5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d261d112fb6051f9d9bd3c2a808ac8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637117fd0e4cde510776789822be3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821bb93f9657735c83677bbb2515027126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d62bd0b422ede1319a00f3d41f876127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c1724937d820751ea96bcb0dd6557128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff670c993bf3b5e18cfadde2925630129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af5add7afd1fdb0fbe24808f16a95f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1fdaa7ea2dff82f577848e4cddd8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5ca230bcb416baa6ef88fc6acd375132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427949906e1e39e46e6ec15d67b35ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc109e0abca26d3935dc7a1307bfd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76a187970e73f9ee8a9de4c240192b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0a3722366c8b969a0de04dcd62d2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc812f2bf5ba430bf12d5481f18a95ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2e548011d9f36b98fddb80e921c93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f28eba908bed561b44ff8ed70864a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f3d9f42d8a2bba2f83bcd63803bbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb7ee6103a2caefb7bf628ecd37325141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8594c2d1e3739896246e980358a75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068699a42bebde6fbb2d9ac98baa07f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fc97280bb0636a3a393f38183deac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaf7c452d1317f8b4902581756abf2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c988b3cf67cc975b73963e1f10062d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4859d9838d2f05df7aa9990cdafb27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ecb8fbfb513dcbaaaa8e03d6b6245148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ca8317bb61bcc5144e1bdc5d70b2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acda3c568dc8faeb6ec6b24d2384c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac361b8adf2bb028121bcb8a64611157151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebd48c58945e62f38f33b540abc265152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fa6c35cc16b5a13299567bc625dbf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b11173aff350251530479ea083c37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de86ee3841151a44d3bcdc8ecbdc25a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1977303c937b6e6ce9d1098d1d3995156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cdee2a65fb096a5b6d13d8a254c04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13549a6fe89aeea75892db38499df91b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88160e32ed6d7ae854658ebfad2d409b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f90eccb29bdf6c7d846753a353670160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02a15453e20c6712742e1dd220f3d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739d69f10e428ea4d423291646ea35f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7a213816edaf121434cacadc0dc21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae09aadfd5b9cae0f4892d6729fb0aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624809abe45140ee62b1fc9f23177d5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb250b076e59fd5219e811c875c4dba0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b514b744f01874b68f6c111071d75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ea39c7baed8faa45bc10b3955f1db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d37e4f0c809758217c6aa2f2641ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f4f7c16474e5e81138c8315463e70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a5a74f5e51c0626ea860b7c2c9ece171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300aa24c077f38969b4a4b962fb5739f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4bdf64b86d08df1d35cc37c5059bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951e717266399ffed1563fab6f359f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938701feaf7ff04bbfb8cbff099e1f4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7fd9e56f77c8e94d095c918d72e94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465943f7d6e867280184eadcbad5f531177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050929fdce3655ef9f7913a67803813178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc549afaf1be5bb354aaaa46ef6e4f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841940cf6d307dd774d3c1008081cafc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c93b0bf82844adbc77b56d32183e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197ce36d0011d126d31b90b8ef8b962182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1cda00763e47a8f3b893b349d7525183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab87f014634c69c4c693d5cad3b095c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b2c1d19d16dde30b521b1986fe55b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95926e6ee02a07c4cecebb0d91332072186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141decde4c807f26e4ccfc09bf289619187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2fa9d0cc39cbecbb9f643a1ee5a6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061268af0255076377b98160ada03f1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82667287ab8227e83da6c9155ab33c2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfbf60499159ce8b5b86f63f40d5ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579d1bffa4684f601b2450bcea29de6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7124f90806efb41f4ba2e04144635193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d9d7724c623f0abb7929ceb677d4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a498d2189586083ccb1c1ff395f09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acc5bf2829d544700ceb05e6e995a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115bafbad2175ff4032ab576eb2fb59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049ab5049719d944877c7bca1f8fe94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506585656846f600c6a74af3f5937c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01b0631bc3ef8ed3f4d8a021cb8f85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0be71932adfc62f3c201966f49b61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7ae774a6cc5445729f52ad9c9d867202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f88c2ce4a7baa54b3721b451a7c9bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990db599041c60fa9f97a8000250a80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21663137d280a1de37e9015f60abfb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45dbf34090ccef159918ec1d5157a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304c742056b96cc4edffc68ceb777e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7672a86459592abfd0322cd596bc828208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16147afc916b277ada9319988e49f3c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43593f4cfe9fdea1707dae80a6d450c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6c24de8f57d08d091679b2f16c60d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6f1ea64a3ec0ecb77a32bf6970bc2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380318734cfad9e4ad4d77cef9192a02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99faf1fd81d201a7e05dd14ed6a73f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcda8d59ef8cc9d00c15ff881b8a05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b2c934676edd6a354f04dd2752ad7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c728494eb246823442ab6f31791457a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac9ce75a12f0522ba3abdd098b9781218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f225af096346678fa42b6a5d77dc2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fe00a9d39a7468a29c67966365387220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878675f643149c7eeb3ddbc8099fcdf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3930e5b43638718296fca88b3df357222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbda3c19d23252f89c234bfc49bbc0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572447c25c8f71e8bf5ab58b1f6eccc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4503ac743a5c1257fd86228091e3d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c5f6e5a70c43e4597769515b9d742226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5d205b9c75ef3b51f3155879a7c29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230b74bb830cb54c2784d5b26b1198f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8e357311dc733a1a726af7590a2e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec612959d57bd08a2c4243650a214b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945828b28129f594903096b6d3c71af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26354a9d135121a8096acde1fab23b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab2f24406f8fffb56141558f912a93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbd6036c38dea941cb6e86a9d597c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9ca41d524d53076f6e1d138b8ef1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d138f587264e89cab99924cce78fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb93e76d70f0e09a673100e8538fde8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a81a35323a5c4a6ad499436e9c5ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd83c72ca6fa92e067bc9abb4780b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb265500082efbec00dd24be10a298240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc52d2ca2f76dea79e0666b64c820cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c289603e9f954e61b786d679eb826242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4b9c5126a1c4b26cf69e35edf2924243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15505ef7def6dc639f0985c9766701dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f111825b3d54bd7a556eb22a138fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97048450bf6681fb9a9771b947823283246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a57e5f3db3c3219088778da715da9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decff3c898b94d21c7bbbaaf90cd5c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855436a11fc05d673376c1d1784170f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6bb1f6166bd9f135685465b78b972250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d335467c26669595e89f1bb0006f4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2365809572614d17bbc366b727aea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c25acb8f62729c319e8abaf428287253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdf23dec6b0b4a1ec3333617de7c87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bad4865b8b1e50cb5985e16ebaf26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855385bb7b705d28d8330f585e6c049256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8f82d36065fce135536df4f453d44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1223b10e164fa01ef366475d197d9ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c122b497e6cde5a652b74a8101d20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64705fb0aaf633f9c56bb9d9fd353ac3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0be6631ba8e0e0f383e9a31bd9bd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173295cce8f4f979ebf9af161f46a1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382858b44eabd9ab70414c3966fe83d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c0119e19142a5d58c9375b360ee8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3964ab493c0d5961d2a59977506a5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ea22e4aca7f7fd1fc5442af95ce60266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3718e6e6e4ecde00ea7128f5c68838267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ffcdc5ffc97d16814807806719aae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f47ec951669c566d0e959178c42347269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ea3da3fa81474f70bc318df174695270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c746184eb150812a45ad17fda9b79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c357092827f189c399931740e6bc65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07272522d1bd8f7d482d3c669faf74f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725ec5b8e751791d573d706a805252e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5a358d79f950f0923aec146df5c49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9447a6b6df54353af7761f6200af3d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1b183428179b274b4219d57f5b027277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80154d35c013626fd822e49a43e208a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2de1f673d44927cc8a6f09fe056f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ac3baf646dcad804ee28674dec560280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43249e3229cd80a94a88a8fb5faf0e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87125064c7dc111192c24066a0447c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f212688caabca9adfa602118c9311b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc078249ec769c35669912ea53c5b9c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca61aa877c851c30c3ac887cb07873285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452db96fa45dc0a0110a403c05ed5a23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37dee7ba1adf5f0f7af4eb7a19e795287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826e2b48f87ce966a0a23d682cfcbd3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bf4819c3c2ed4257b1e105dbb117c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67823e604b144a1ee2f119bba717c748290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ffb101c8ad9cd79dcc259a6f2bd5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c3b71defd6382e819b852403f1266292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76a0c96638444b821a621084f6bcbb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23824cc403eb0b8006004a3ddefe80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4b687bf6556d367ccf09f69290922295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00601d1da329fed423f092dc99a05bfd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19360a6a8f72df4d0dc8e90b6ac40615297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341446140b7eb3ddbb95dc5a896d28a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6f5e206f4e29aa6d4d526763fb3c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc4d204404450bc43a3a91f0b0a73f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e0eb1f728cd94ed89b22b9e8ff785301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd36d7bbf817539da44bd1d382901ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0aedc617bebb82dd3afaa8ca45a4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df20936e6d8ec6f7b32a02d09071657304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e653f2f55cf2f7348ee162b7244141b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8688a3b27f01a54c0e2247a5238678306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c438f46a8dcbd48f84776fa573bc97c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d32f2515c080f941861f950c53ca3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bace04f353daa204ad5948414fd91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8870a270b2b1545276ed6d14a0ae5da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9e90177dc0de8637209df8a4c6aad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf977ae9725cd7c1c3df9cab7bd5b6e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea93f483ddced21bfdb6b322b02106313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ba035b28ac46a2de02a264e8a0709314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb0200e65c934ce5d3de5c6cb5e0b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1700bae9e8d4c2f8e3478a30b0bd28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cf06204c05b18fe272a7d6036f038317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987aef4dc0425cd4291021961e57248318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad81c9be212ff52e20ffbbbdddfe1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca617072b0a4458ffe0e55eddb6c6f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c713b936dc85d3f961024a6cb9ce8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99474ae14863ef3f4a90740341c37529322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718110604892e28caf89c867cf97e476323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625f91a60648b1ee027d740c5ec8ccb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385db7afec4e1759c22274e0600adf9a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ab06335cadfe5e7f8362b39ae29b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215b891ff3ad26305b729a5f538481e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47831b4dbdf0888aea3a56b9d546a283328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a1a65038cee73b7f1257bf1e3c1ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576c27a07890148497d32d248bb39be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34193f8753dc2d109e56a7262af5e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc56d52f58a3e87f1b68885aa2be458332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad174c39e96ccf5a410055770e62007d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445445fe7324e920f2899a5d9720b722334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24156a1444080cc13893a42604260a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716d70900d667567bd700ea449d5602336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864307d2a8cb518681bda52c1a3987d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1487fcf34cb73fb3703c6ddb942927338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720f0b7f32ed247ad1c28be36c3c010339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e778c541482c67efac2aebd22476c5a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188331e7da992663024b5351b03f1d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb83ab8dce4f5e5dd94978bab76b417342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac67bab5e5d921eb5a57033d540e489343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458dde63f9808c160beb1ef903326b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fa17a42f1f11cf3db110d8eb97c83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46463b2675aa7992cfcbe917a4835d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38bcfb7e49aac4de580b42c1aedc45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d34b2ca65713973efce88a263678d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77913c38247439d782ce4cbd4e37e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ad77ce60b37429812d07cde0f9ca6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3a608f47d9f9293a81b8c3fbcbe75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011660544e13180ca430d5b11369b8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11957ff9b60c70ba7067e6b2a70d5ff7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c95a904bb74d0a527391b421610895354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b262ca1fcf35e7362b7afac96c0165355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283f622b441351b24f3c563709bf79c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a43cc75db24250ca4bfd9d63eac188357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736702fccc0367d7f30bc687d3f8b60358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf303aad7029ef59b280142a7ac91cb2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826717c124895e888c9cd07c1675627360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f04ba9c11557728accbf36badd7c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631581508b3df2013fd35c48f0ba48fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c4aee192c252ffb5265daad512c45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536e5f4ac1a986db7d273267fc1c6c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bb9b391b8aa72714e9810ca1be495365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538dd8f33e9b0d205741ae4fd43376f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8adf9489b69c3607f8aaf843825b9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0df411cafcfc1956cb59aea56c255368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dd492c5cfc863c0361f72edd4f06e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a925818e0f048207091a537f61583370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238f27a04b48fe3229634a16988ed1d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbd765d39da4180465529b6c37119b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e026f184343da3e85a36ec10dea1eb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ec0dd5213a5bb92448d4180b63839374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36d71c4d9ae8a419a6f3cd3bc20b1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84eb352727aabe079c849fa6a7892b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982a770dc72887922e69c9b53fc8f85377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dba12ccf9154afff3831168edcbeb7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8384e8f84e9bf4a31c120380830d1f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa5e63fa906af016b0afeb56672836380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45d23cb80248d656abb718143d35f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766ea3d5ccee96f2a39039b2e523c96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe91622c914f2f5c439f6f4fedddad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c6a69a46bb43873de0f7eda4bb1e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eec6d06405d3a7bdc9cdef31f6133385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745ea0b4b60d05b837898dbb0789c99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5feaba2963ea0347fbd85e768b3ff1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbd91a4d0e28660a734c48dc7b2235388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f588b94647fbcce471e95006433c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd3a6d57a6261d78b0cc3d6bb61e93390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb052072aee8fd71c2123a2ef2ef0f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b63093df402ed24274133883cf6f7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2ad721ac25dcb9a190ca484f01834393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ba7309dcacfe1c5e20900a52b6707394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce2bb96f0fed88ca2cde106a49a071395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c769e7bfaa54166da663e1f72fe31c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff11bf88e75ae9888501d0c340b8a2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbed23df04454cae4dae55f96ee7bfe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df57c921082a2af005cf5497f35182399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b3ae3c9b34df80c18404cf533d913400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c7a86452659eb0005a8b20bbc503e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a5fba236a991409c0974df6fe674f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601a0bc647ce8469d6499b6bd56d313403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68f4a1fcecddda7ec2a9a9b9538046404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cb263224a850affd44a3ee46ebf9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48792d14f0474059c297e0ab6926a420406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9f1d4f0c97d2b88690ea6a622c6c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36d4fa8ff79755086bb989b2b67044408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c729be0744c704e32c2e28879fb6725409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f8c1cd72cc0623f5c20e70d934c1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d29a503d6279d0ec0107a9fdd8b6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814de0b9ad493a16e9c248d7cb18f877412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c21ec300a73e5722233ef5f4f6555413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9c34d0507e4873566b8b6e0a1f232414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1f6050aae4ca9d51b4a33364dac04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40970e9576012ce40cfccbf5043a4c73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf29a998d45543a75a58990c7b28b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96dcf6529ad07210717a131e42543c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43263cd5f3c3bb27303cf6c799cf32b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808a0fd7d570fac0d31ab3e5a5b36e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44754960ac58def5ad3cab9762726b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152f517805f4063768c621b19ebe8fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85e82b201d8da72c58c1a7939061b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c9a3cee0f7b65056e68584c507da0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c47c916ed7d146d3425068868d95a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea63c71be1ed89d75b7bad82e7f97f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afbe06e936f7a2f0c7d5a41136d565427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc09e2f7f285de96e57f6e3531d90fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc898ceb9594c6e77d8f285d82d740fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5148d3c534c5eb245d1930392e6fe5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa656bdcd3541f12782ca4ce2db26a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19047b535e671371863806d3ec9642432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e88e3dd7471ff76d1e195b53f47d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc658781125bc14ee8185f93f28cd89b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb314a07b11623fc5b64913d4e8a2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b28ce1791e1a4aee19f61df6048e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e5ef4c89ffe989f8bdfa128b987ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc95dd6492bed26e99510704ee4432438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaf21b13c43421b28c4c68b07362f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1dc3bd1dacaff8c6e4d2659d9b512440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86d2e67692e00bb47784c8e54c3958441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009a5fe69e48b78e459fea8a815e144442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb490a1a55e5d4730ffccbb16c2a10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9318899da22ce4af3edb479522f54ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf604b9db067292b16ee360d2d3c68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6541d5a78140d44413447a43f833ae3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7483222df6514002074d2fb4bf8f8bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a342956967c479dc9f3ab6b0024c47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ed75fc969da1b97b488fe0fc6a5db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d371b79ef67ecbe0ebd88c65e9fdf4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ad43551f976a523ed35986270bb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5a5b8c336d4aadb9e2f95417eca11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64a4cb38aaf50d5ac8986238e82914453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7312a5763a987c68320afbe49b383d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59987a5c46c3c799081626e7d9bbdf44455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b211aa3c93f7d0b289d7cf9a624f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d80f2b04663b1272113b764cc2da7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d22f715f0d35f7b0eb55582b886063458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f650255d8d6518134861eed44b2a77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a293018bf427b7348f79ef97974d02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77161bd8375b6110c4d374a2a2ecc0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152bf1524128b39ebee34618dc0b452462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d25cfa9bd608d62a209928b8cce4a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb42ba78bf7b0fb07e4c24b57417b24464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab919bac963ecad8d1e9a17e7351e1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c296620070d5ac3200739c8b9e6e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d14d52eff4a571dfae7a048c45ccf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95c7f9ccb2c394484f04ec5d63aa7a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849c0a078f06ec4000bbc048c36f123469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e2ecdf4531b8a01d86acbab0c66b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c0d322710e36617aab92d05cf2cd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589009d52cc513488aeb4a6cfecc182472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6b7ab2ba062a6f330200b2f3b567a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31e4d1506f5f3e218037b8b15e8526474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13020ccd74e97bac297c1cad6d7c78a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca752fa4434a25e05d3a8c5bc7dfb737476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95e57a465ccefd1349bd55d407f74b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730118744236232916b77408d774c8a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f76521fb20277d57770140a977fd52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ac6e4670009bdeddb4b091d738e2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183f6f277d32463871e52e2ca09871d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547564560b87a796e27a0fa9a4c0c6f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9954a04664637c7a6dfcfb8ce340c59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da4b4db055909da3a143a75c9e30cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b798f453cf5c9834f4405f745e191485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53659ad8c179ada9effba4a01596e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16265b61824dc51357ee2378034d5a37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9f2598ea3bf16954af984df7fc78a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc89168df285ca21a8e797bf8087fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8299eb69830fa58e69d42dc62b258b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0689c89fb78f185674d7be4a031cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52161e3a14fdd604789053984671f497492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b138aff6b4b845623830e0819b4c22a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ffbe8a0128e285a419bf8ff1d0130494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde9746fc1ec097a5240cce917bea1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53769fd938d5a3805bde05f48251c9a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1348be006a3e710713502c9061b227497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986dd42fb2b3f378e380db2a06f4ceb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ee10e34eb51fc9b10793930f7bd17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc499d72d48ec80fa8ecc076c0c954b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f0ee241536de7caeb022cdf4a088e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4a903923239485e40f705fa081e64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8d5c151cb1f06fa21379588ddbdcf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c35f14a8c5f92a1769bd03a87c8913504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417a49be37c0b38294b93588e973a11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61360947915af5f402e3bbd563dd7e7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1200073042e4080df4f5f46ad520d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397084cc7d8aa72e1da12369e2360cfd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba11bdb67609e45e4c704fb2554ed8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfc7f81d1a7c2b27be189858cf43b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63fa2b426ce41f045c5c73ff0ba965511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0794b438b80cc37418c01ef65b82876512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e6a836e25870834a6a1d259944034513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13702edf3fdb110ae1ad7a3f4d63f7ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39bdb2921e9e7234c035e0221f34c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b632bde453cd2d45de9521cbb7aac0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f903b280475f09233f01939a8d0e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b29faae085f24288baca6126eff9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304fcf4f98542c69a177cb7837011f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059661d2e2f1dd5e3755a1b16ada04d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f0495827e847a46f5a6ea8b5b0348521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6266e9aebcf9b6b731392a4e7cd233b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2f3f99cec4b30787f9900610398d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffd203308278e674d9b1efa3f44b16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473682d16513c2d992d1c3fb12272f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b98d6ef641f126b384819359fed6a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d2a33bd559b1cc8532a3dcfbeec15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec429ab9cb66961b1db68aa87852073528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa17880f2c6a1508d9cd9a5c44e3f07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0343d54128abdcdef4b59891c1b81d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16588cd25d6b61a5e5216990b0422bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc9b829f5815ae55141017bc605561532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4a180f83cb7d9a65353458cc0e3ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093f0f94116b4a372f1bffa8df37118534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e1ab9c12265de793d20521af141ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d411e044900c4c0de57952ec2043fed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ae327c923357257c409c0709bf8fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0188d25d0a207a6318c8230709220ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cd29e72a2d076598e344b3a583fed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948cf4635a3d7d0527b2803e527478f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd247031321b1715b0732e278ebf1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20517183702afb7907205247200d720d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f695d68bffaa0a91375265d3ef37fb6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7d71deffa9d9f9e961361a1fa1b04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083adc11ab0363c2d849b9dd2a9bdeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a127f6abf138cdbca84d7933ce1e4b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc3fe1139e49f67c2e106e33c13082547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70225f973d6587434ee77f3171698a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d17fabd41724ea2a5803e7fc3f77c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5099e1d8f734811bc6111df909a8876550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741bc7bca23532b30b0739924c1ba7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf1c6809cbcdf89e8048d19bc27fae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ccd5492c7004d9462c16f0a685975553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83679217d9f2ec7b785c9c6d43828d9b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239a60a0cf1444a89a7ac007ea1581e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e8a090bd7c6f85d379f0811166a26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a46e31eec263df6b127fcd865867fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e02617d6c4fdcf20229c13ab7406e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf6814612bb648f90bf859e894d14a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b174ece58aae7b930829e5a11bd41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6711ba9a282bb53f5cbeffd8d99bef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d03ab3388ee5ad4ca442c8bb83e9c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0efa3712617b785c0f26693c286d6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e141cdac32b7ea53b363c017854fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed96e44aa96ea060458464f5710e959565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9716417a9f65392f935ea6ee08239cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2bdabcf8fc93f7d67a662f044329c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725611d4b46a5cbdd85ba8bf491262b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c82c5a193bcda3aef513328df48e2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e5581be09411fd3ac09e419738b80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fea6f5a22f9210defb174a3b19426571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ad4c194cbcf2fa821fb7670ed4025572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a0615ece5ddcd1d8739b99597a61d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7508229685b5109e72d87c503f91a51574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331dc95b28187b3c02dce60ca568ab9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef193f1800a0ee996e868cf35140b32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fb2d4a1fc9f2eae9204c45e0c9ed1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac08062fd8444b452aa896393b2b9ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11bf0f1255565e3c9d3eaa5096e31e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54245c31703aeac0c8308b817e8b4e22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edee982234241aa5a826093c22fecf6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34814cd423988e2414d792c4ef57bff0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e220e3caeb9b492704d3c41e948e89583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1969ede707588aa7b5e858d57b2694584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c1d49132955e0480ae9bc67d6dd76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edb5983b3f30b2cceb110131cc2353586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777be3eb85164e4a1a3286b8f0975269587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bff277cff1819ac9921c61a1ab17c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c147efad1f9d4fdb8094440a1b268a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8663c502ed7f3ac38dc8936a381ad57590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d71cfd623d4b82d34efba6f60b390d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86fb42ae49b56627288bd5b46e99c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d339f0cb658736a71c2a49f0ef676593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae7d88665d79cf8e67b6e3b23d8922594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06861c2e025d40c2bdd8002acedd91dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041bfc20ced2a7d07250df577ba12e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ef3fb6ddcabb3a3de5c42253edf11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55482611f07f055b415b19307910f4fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90065584cd85a405e7e0b062e6b5063c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dc77e319217c19dab12301b54bdf7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e184a9e23df816ef4f6c21487213a8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8363f9e9e5f6d5a54fe0ad8ad1ebca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711574e397242648bb1ec22822239937603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36896642dd2bb2f677492e14cf13931d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c90159b9c4580debea98efae71add605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff79e345f8fa3418fa5620404d004e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd54b69b5799c1355224afcc696b5b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b76d03373f0da50f02301f363d94e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2df5fc4e314743cdb5f4f39f046dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80032bf85be057f9dac0fe9612ecec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a73bfda46babf35accd7300999f114611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807a7285d3635f31a381839f17baf0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124372ff1d06b51459d4a380c4b6ee1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6628a7923bf9f858d8b86e4b02942cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd9616e541c0362a574cca05605083615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da396f93bb696410297ae138bb315910616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48648bb12351723587396647bb147e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f61eee7fba27829c25ea9c6f485963618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397800b4cc539218123e9d0881b1508619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ef4a557efd76593128e0dae7b3880620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa5d05d4b4b4038b35326de0c05608621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea2402b84628d368f8ed1b916f804a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fe1ee508c3d481f31bd493fe6057f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3686d05fa5e010f2c564f71390706624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac80b779ad71d35fa5915c16ff89b8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75369ba8f414ad8df99bc5c25a3d520f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ced1614269628a9049762281e33f53627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82469daa7e21660db643e6a34c0619fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97a5c4dd1f369334e6fb403d7582f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4abe541d177bf382f258b1e8ed920630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb63b7f12f638a3a55fcf1fa11957c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e652b0acfa43f1705c625f4610fa3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfb80796f32c27d189c2dfd0c01374633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7b61ff6344bf0d24e97a8d73df41f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee52109b1df56351573b717be136e6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99480fd33ece52aef4835afd1998c788636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297f4c3a794c2581e7432b99779aea6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77196260f46ccbfe57308720543e2bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c043144292affb767419c3c0775459639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e2952cb99f01e3ef928f398b1a2d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c8cacb5115bb505be3b0b48dffa84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e240385de149261e5c293dc18579632642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172249175ba3e0322c7270cfe8bef73b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a7af0f7d7180b26c184d2e03ecda7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6146e87f698a637c9275243a0c072645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3eb1488a6c8da78c83baa4200e57d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04ff9a3862b570e25fc16a9630dc56647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1aa9e8223e163a2b93aa0dbf37afe1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e10f533e6d314b349325a1caca549a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4673c5757ad4aee2016244ed24b46c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efae26d4d2b7ff2f7acc786e8f0a571651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba849e95ba683588f6df03619a3877b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f5ab6cdb3dd4ef9f67f8c7e8d14a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff2b9986fa69d76901929e8e8f2cb3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c74783a767a1cf4b6fe2555d4dbe04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f675c79fa0284587f0c3e4b6d27931b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae136595f645478e681eb423811f38657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd6c9cfadd1e1ab6a8d30df8b76f7e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73914a9f915d1769f9c044375ebc761659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e46f1cdc5e6acd01fd3f48f46f1a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f258db13791a5767579bd049ddc2e95661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1df76da2a8f2d182b9fde9211a7fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffabb25ac7698867105171ef78a105663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218752d5ad02d077097d64d4d6554cb3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97560436ca6352dedc81ef364d2bb82c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf4a5edc2be702d5c9002d832d85b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f64626c44c90d48c6d832390c22e21667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f094abc0d98e756270e33c99f9433cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1ac6b91c6ae87714a0164ddba825a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c73ef202acede8d52db63965bf38f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e79d2a136ae1363f54fdf27aa178e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c057a0c424493baab7f263616d8ec1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f454730a069f3d07277aded1cdca17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9633eb072f6500fc12edef355a6e4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324ddc5979f99c8498dbab1cefae369675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffc53fd8a6fe1f1e3c5cd02c864f88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e1e6a70035226e01b42cc8d3cb91d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae75516f8b2f66b3f0243adea0a684678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e467be490b4340e4f456f60fb3fc8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f13c7a76b065921dafd6939e01008680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821853cfa52bc2ac3492ee227547dddc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50516fec25ff3ad4fc6cdea5f71a2d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e02cb71ccc8dbb520e84e308e794f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7b0269286e20f824963bf0ab97525684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b4e2452cbc335f98b303163660ade685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f2aebb8b0a1a8230502d645516d52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2043361c3ad095738ddec1a4d95ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4650996d38ab264e55bd2ebb1e9a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a177c44c35f39b61044de7f917a50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17a863f5dd2391dfbdf339466fc7b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5a06041497b9d0a823be747d910bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a5f15fe9751e53faa3ab8a722cbcd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e187ad8b1beb29e943cb3d312388e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693b4eb07ed71a6209219ee5bf8e3c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea485494346744130ede0053592dcbc5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9d5a3ac8971f962f3b990762a810a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfe716f246e33986e9a9d784012203697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1056e9f6b9480949c4c35402f68c08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de29031ce159b35327b4c73b51629b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013a53e40a732852ec01625cf6ab3c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a81e7c902f35e24a18bc51d9f477d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545f977c4933a0eb9f6b6567cfb4111702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901908cbd15f85aced2967ac7afa379703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd1f2f27aa1614b69a645581a3a9e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9768fd95035b069ef83b307b4052a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19872ff067fddfeb20b748f9f79fc4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57727f21fdcd9ca7363d21a59a5d4ce9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ed048422e659b808140ed619c4667708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0e8a426a3114f134ad8ed01f2e0f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009031dba54b7568cc958cc7561e922710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df523a21b703692dccf21a217073f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa0d3c7d11e46304a565f614c193d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277842438999c0b85a2032638a5fe265713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93e62f1126fc742cefd8f6b7bdd6c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eb94c377a094c92808665537a3447715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9525741a57c6173db4bb6873617e37a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc0f62667d660ffcfc8a470cba6aa2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7866a9b91f4d281589583b6f07b7e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826df2ea1771a4e92a64668dc00a699719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c35daaf2a31f04c671fd6b336dad64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df6f84cb56dd9396feda64a3d36ace721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9f2b764e239ca55d53aadd6ff9853722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034b6ca6b26baa5b28ab50a8cd6049d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda378f7a0d9ec961203939bc057b601724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85c03d2c8138308a23f3ceca521447725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ed2cf8a475bf86dbc22cec9dd875e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8105df13ae486db714265a883452cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd59717eaa67122541ff4bed6931a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bb6c645baa4c0d0c8d3c969942d91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb499ac81057007304bef9acc7aa15730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee11c12e85bcce5fe37284e11ddb15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427591cd06a544b00401dbc0ee5e0f37732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0ac86bc946b5c5a0f646b22d05077733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a80d089b8b45acadf0fd0cc2184a83734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644013532f70242784f27b87e7c61e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b59179742ba171267af7d56543e6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e2a86966be1525963c7cf6f199d23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5522801c61142a506b3cb1eff44d0cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71295de34f4e326a3c074fd1379568f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e553ce00df07fb8f72942e70c709d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bcd7a3a585d47804e311649eda85c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1479ed788193bcf006b9427e3ff44b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb16d622d2df93ec09278664145e218743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b64bc1f2154c159bf427944bd326cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789da5f060d1d8454519905c0a0f7fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bbdc896ee595bb11dbf37b8ce2c39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c76ad47024d2b3600a969e52a772a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715fa3fadfdecb6761b0fa097397778748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f35089dc91a2c871e50c0949813188749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e74e900d35acec6abd831463d75e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2066cf96c95dbcf765c68eafd8a2981751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e217295163a8a34ff4ad450a908c797752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228581a6168313ec0f42ac1869f5af1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4d03306903a5f1c0fcc6c172f7556754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853cb14e4343975e1c33153073dfe32755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ee8a1108c23ae39ea38e026fee568756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302a2a0a04dd50f2c7b426dab55fcfe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c1ba3908065d8f7b78cd67998a269758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40e40cabee7773f15d3cda72b71878759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d09a3f16545416ee234a330e4c27d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a770e94f8d78dcfe51334edd2da83761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec6c46334b6ae850b7da2a161ac748762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bbaf42841c2f95353a95032068a37763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fe8a6d5c917d16ba6eff40dee1621764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c765594da7a2c9de1ce7ca2c2fed1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c2333c76a17a187b32d39b2b5b069766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752656c6805095d7267011743f7aaa2d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27351125cff14ba1f87e936029396c3f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52625a49f97c37af2bdd5155cf31bc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daf22b37fae9742f08c848f70d81df770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421498902f8e3ff278f93bd0569462e8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9506a1f31f66f4f41bcdd15d717ac772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd15669a535af377576fd7ec99f98e773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>