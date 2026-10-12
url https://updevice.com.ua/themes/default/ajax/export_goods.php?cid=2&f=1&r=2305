--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44275a99254f779050766d91325b501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1185f4c00e5ff6c40e7b2668aa3102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d52478d8f1f1b9b944db830ee04c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43b147dee3f6941ee960c61d93d4464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bcb6beb6335e6e7e0931935a6a9865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd415330c1295e56b1ccd437012687506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed653775bf20ac14c3da6654618dc7d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dc8e736063a97f0ffc63be1b63eb48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249392139d37346a9827f2f9d283b70b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6db837342495f5cb0ade889ee16e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed2a88104a7408da234b25d55bad5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253674db269c738f86ff13fb82dd23112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf551697d9037435fcf35f30dc7e33213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a28ba2239438994918717dc242b1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1aa05abdd2ae67c83e8d3bc026f52f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25a49e4c6d7e833d9be4ee71d9146a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078577543dd045b7e8029e2f0ed4da7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09e5df8dedcc0a6da7f716f46e8ec018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd5ed136269f4891f08302ad42b99b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791fecd2ec70244cb58b547726584be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1f45023b500250410ac75c2e4697421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ec49ca71bc77c7dac9ff09c9cc24a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd2919224fa89b16134ab0f0650e2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44585d670415e45b0187e8c3523d4c9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c02c318bd965453cc5b9fa3656ac5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5ddde95073692b320a062c51418ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12d3dee4ee0eeb832fe9eb6dfdf59b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a073bcb5564936b118229dd124789d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e65d203af2979a6fb82d7eccafc9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a23e2cd6dc1b70a6d8ec0856cfca8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc76c5af5baa33110028b987efadd4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3cd3fc359b0505de956c87f3afc8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d00b45e8cb281f62a5642128a2b7b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1889df834018ae433220aa305a4a9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fa159d4b1efc708e28c666856ba6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267fddabe363a0432701699585db39636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51214546356e3dbd9f784a3ef61376037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81621804ef63d70604a7fa693aba12b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082702b44dd701a7e17aaeacb853aee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5649bf55733ed7cbeb4c465816f14d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8c73a4c0e1ee4b9dba78c0cd6edca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21a5c9e2cf0192d9a5c493b99c28a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc6789ec5b016f1f1009dc23d34e4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1331ecd2ede7fcd4c18e70df8609d6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db7b8e279c241cdf6c699a18f5e80145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fee37cbee5395972bbdfbc4b60daf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4e01c2e0da30447425afb5a1b75bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ae2b48bcb5c8deb975e4d858dbf4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3beae70140adea3f4fcf5c0d97a2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51dc72780f7634d7308cd7a5c5179450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554c753b8391af2455c6210e93e2d8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e5a7f0a162706f22217cc35d8da8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9bb00e137cd7880224ec05e0cad5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255cdf3d379cd7d00cde1bbc67b768154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9877f55cbd8ba0a9c59bc9b15c36955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd91083581d33cb695c87c031499b3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a433b5c71babfeb5ade92ba29a32257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526365dbd6741439172e5896ef2c7e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862b89932bf75e15e75fd35f7ed171a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dddaa36d9ea7e06e9790993ce4eab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd807b661dc8074f128757676268cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f410fe858a76fd7e10efedc3ed5b6e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcca34112c6efb6f1f435b8063a602463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fbdb0c483cf8d4c4103445615b8ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a836cd3a20b783a44ac2dfacf04989365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3e462f967d1bba47dece45b5cf00566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b42f4a96373b223f4760123e03a89b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017bd761ac26f232bba4741ffe797e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138626b6528a01d275c71166fe804e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54185db24cad2f9e7c5f72037d035470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496525ac34291bf4509721bf384af30c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee7b2a2368acf5afe165ccb3746ee672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c82994b714b80392420161c375e5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61864010b8e6322a6ca20c6f550c87974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fd835d24129decc3fe4df5893dc6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070445a9d6e476db18e740fb77763ec776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b9957a63af2cc55563cc7b35f484c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161d14b5f7e5ce87318304bbe2f7a4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bbbaef4d0a7b2285a052daf3248b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600257422868fe3edd69eb5e00ed43d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d270ec4da1b2f498aca352def83db981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799f93800817bf316a56afee8fa796f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9111d3879dd9398a38e0bc8e182e4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f424b9a086b25b142c264cd6474859184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17312f8e85fe358e49e224d3ca1b1e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d1c5857d502fdb4b8f7a94e796e1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd765a79ab6c1b7178d01aa69dbff987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d652a47ba6eded38bb7d57aebd4ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463e2f829f2027ebe7c7cdb598cf68a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effe196e9ed35c62efc54839ef7c7a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3129b4024c562d210dfc7ff7c7da16591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0b56732155c14181ddf24c5bfaa9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88307f69d8d81b85e0e78c87a2d50eb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc87d80693e4018944578eb7dd72da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf52fd9df9708a82e6f8e1a2fb111e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cf33a1233a0cebe0675e77fabee1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194a4221faa47e42e00492b3cddda3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86cd9f876ea095e440b76fcad7e97298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec029442dadfd7593dff77b6b2f110ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6935787f3c83b3e97e12d052134039100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c876e875b2dc856e27453114791319101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a040528a8ff1e04e98d13f417a27e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c066ca736910ea7c0505b9f443d78f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f558afb9fc265a372e905b06f258a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff3ea3ba3b1a6cf0a34bd3fecd7f7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c301c6d44dd26d1bea3d8ea0b4da9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73468cffb02ab22c02bb457706ac34a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ce871d7c7a6dca22ea171939e471d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d234443ff32aff51a3a648a02b6a4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586407d1fc5e7e37a48df3bb8853f5d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673b387d5f85b5c3aa9cb1a14da245f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03d6ec035b64039dc0cb7e03e7e663112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc024dfde0394cf0008ddf0ede2871c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b499a0af73e17ed89d2862587f7103114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0965418437995efc11ee189dafba8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2b938082d20c6b764e2f89af6945b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dffe9c51fa75e552834df22aed106117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705392980ef9d05ce73f58624df7760d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4105e01fde3fe66b214ac2f35cb64c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca6977b8e3d8245a7b234815f0fb15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f636cf6360b703b1237ffb6f0653701121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620278a41cec9d7513db88831083c91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b38c92cd45573bdeb5250f7a68b1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e6a7470a5944a04cbf3e8fa6ffaa6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbded34271819aaafaa1e2900ba0bf70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cb7aebb816b7c677861015566723d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3432c112e8a937116a0cc67145118127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc968bb3f324c3a45520e49dcc67945128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0846044e6baff4f34c67d9bffe093a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af120314948318c08d024ec486e389130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbce3a207549c688b1268035fd91bb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea5ac0cab8cadef951029f888cbb09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8473818068376f96e8ab466c7d67195133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbbcf689b11627e3ee7ce1c923dea2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6021e9ebc8a6f343aca0ebe84d5942135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfbac0ff4c4897adafc174f1826a96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbfac7b20a9e44afac9b28a3de388a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667f4575751ddd2021149fed7b9827c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6b8286bd1033519c20a7010f54d3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d96238c6c455e777cf63a25133f809140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a3239ac40aa01de2f3f55ff6103eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a642d8fe31f1adffc49fcdbbe2dfd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a821be6e2541c4a35f368f7d6211986143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648857a94d023caf4c0f55283043f5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845522befb0c23a7c9ddb8f6fe78de8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8d6a117e05dd5e4b7c347c28d829c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbac16700c303b0a92fa1fe31ef473147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c7827092e8dd05ef5b05dc16d6882148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cd3d28e89d069804b9916301cd880149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc624eb6211a0359511d2c21b3bfc868150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4e742999bdafc2b8a8516672e5a36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a78ae167be918aa41428e4d7a15bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4713fe08fd3ee18aa84fc3289ca790d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13ba22035b97321420e74c028400fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f57498a3403fd4cca593a977fb80aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dada0971ac47a22c4a1b187bf65b89d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53325ab7cdfafafbbb1e11e10d00a27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657d823a23239b46d747983c8fc8443158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19facd2d5e34bbaec414eb9fe49a2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3d671ea3e22a658234da754300882160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfad17d80477947f873234705d8b25a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd55e9dfcddad5cbb968955c61582b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f606731a80878e3e7538a7e64165cac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c866ec41bc41119019a46e0401631164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4e99fd9b65e1b03a461308823b3fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e041add39f7b396aea1d677f5b0e41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e701a0d5753224bae995613fe242b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f0d1e20b7ff9bf84b764987bf3f9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bde8ab097edc9db7d04b25d2cb920169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181a372bb8f93e59816d0af2cafdd9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57020e56f3202b725bb256b7f8740d65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a30e47870519a700586bb5ac7166cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900d7f38368e5a7df65d76ad81143c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74f6d79234ac01a71fb7b3bd23276a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beba2fd37f79390dd285a4c7be96f90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c744907c24dd532bf6ce0e0fc623aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c97d24bc589244d1a9f73faffe0f5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bd4bcfe03e3b273b967a936bd8d3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076ae727f0e7c8147d8fb1f1a23b468179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1c432e4aa3bc6c62e0d6abe30663d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f949b8f30a89f7eb1d2f6c80bcab5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42955d2a1817a7fec9bc48d74865089182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f39a0fb453b15337fb3655858770a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4351f930efdd57f1e5b5fba31f3b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a63569fe72d1a23b9434e62caee61b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4c616beae6d8f154de9bc96573bc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2f25a34fff0c2c2ea7a77afc8dd5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584126c00eaae9079aba462a250deea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2cc45944a06d5b3b62910ea1ef8b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71c30448f0d53bd73eded31af40952190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43a5dce4a60f9494d16c49da02e54c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34249a2c0b14b38a0e1a3d1b022837192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70836f78028350307b2023f2532d5183193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498fe5d1a853d7cd39f31bcd452369d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e68f07c73f5774ed294ee9971824e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b40244b5d8caf944d99fa4b5f6f474196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f990147387199fc6f9cf36da40e4e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa090ebb27b20b2dad63c83d21222e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd394982b68dd8f219d2f8b4de8dad3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04e6df0cb17d9c4616562fd7cd73c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95493effb9e22b7dad3f4407bc43a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580c14699ce213652914ebaace4d0f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b077e2bb18460bea398735c1fc7b517203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8a4f3a5c195b44232a65e9104617a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8d97e2acbbf1fa91257f4e8e45c40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d7730cd312f6aaa53dea518607656206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7546cb8a5955a178556b9289f17c88b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb3fa21463ef57a05a33f9cd48e779208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462aa80ac6dda67e34c255e83ed47d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904fd56a6c68f552e818def1444f418210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c72bdfeef53c940973ed17ab80b114211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc9e07e68c759aa8b71e2ad40a70ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54917fabda5b648fbcaebb89b0b49fdf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3612efd94f45ecc8f6b6ae6c66043c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44124a91c568fc9c616ffea1cd6ab4f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d2f78b5c5a909f67b2ce7178aaa48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2234025901777ce4205d11adfb9121f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4658802ea4c84a79a783b0fbd779e2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d86cd6ecddf1b5a18428a4875a5c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf052701d91cb9e1abc7a1459584785c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717fa25a40c6aa0b6ac511b885c20d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce601cb94ed6147b3c550f68866ee9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eb1c285be8533182299b984909742223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ebbe53217e2928ad455ac4221b2fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88c645427505edff7e22cb8ff7dbb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabca66cc5753f6fb0d283fa6c4a54a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968748d0cf632a1c76f773451a93e92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50965996dd26486fcca4630dc145d545228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a5b11626760a09edf6ed3b63a4d98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c51aed27feb2a8a68aace6ab50cd38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44fa136b20708497147f77da84e061231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56431119409d62d19155620a9bf9fafd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69616c3c0a8be72530656e28016b98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ed8de8a7124437b35bd7cdfa489b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271eff89bc000f4bc76d9023c0dff1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2552fcff77e2e19787838ed526a675d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ff6ae8ababc9ac741883fd7ec874f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cc9364de628c9a013fe549b7935fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f67e30146fe1a39910e03d2518e2e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdb2bb8ffcc9ff683c86aeb5b94bec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf468bf0146a8a860ec45ef6a9faa1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed71700844fffcefb6b4664181c76bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c3b29f1f3fb6980a95ae5ed8c80ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c4391f27d7cfe40688d1fe723f360244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c53e2777c03e53e211f9e205a67edf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d0f617984248e1af764db456cf9b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b167d5cf37fb157a61aa035d731259247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cec36fe727b65298e7a93b955a3cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecf1675f03903dd60c98c3473345e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9ef54e21e4137a0cddd9dd7b4b1ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82dadf7cb00ae75dccef943db1867d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b699907704e01698bce18f01acd65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7acdf9c4715aa3fc8a4148acc8f38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb504b7a76b5a3130f4ef83d87b3be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854895f480d10cf28b01102dd31ce09a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812229418271e29ae0141eeb7c99a5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52310ec6af8d6f8b9b5f2e0af70193257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0939c1a4c8596e2a41387edd2b2b81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc34255c5677dfca47d56be4c43e63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a7dfcf0de3f6a0d24a216ea758baa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f081ccb7c351503c960782446c493261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fe9b200915296ba0bb9db17076138262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d95ec016f7aec46d5c1c18135d106263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164b98cf125ac74760e8dfa13ac499f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785783b6c7c2e98aeb740ddc11cc0b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f850e8b7bf28a5b74227883667e82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7231856501f04dd371c3cc6ec888299267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39c0c860dae1b5a8b25a9370c34daa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92167084d132da7c55cdae2a6626330269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4214588303c11daece49aa5c402e54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60b80fd91467de049f495abe39164c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccad023bfdb2d4685101d51fa769e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a05642a207a1a1de17daab698a961273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd08d8fd1b1c3b84fab432ea02d4e12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac31c47d6e561a3c06be28322be0cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a163fb10cf6cd172863170ca8e721276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3342306597b0c58aa9d3fa86b2f4d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b131e1f2e8e352a16e0891aef635c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82193e6ed9374adda354bb970dcbe05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a53249016de0daa1bcc7c612319ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb24da8a286b2ef528a735da4cba0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6e2917cc664d1269951d9a99e0e25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2a3c4bcb43105472d1fd5458d46a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aae179338291caf6f51c88c47c1868284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a3f27ad75163d380164152b6ed018285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b2622c7124a8a862dd04ec498ca6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590fe1509a1ec923c1a2aa9cff9cf12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cd4558a4c8d1dd727ddaf01d16602288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2bb464a6b3764e25c6dd6c1558f5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52323278bb8ed60d3ef62f5ea6cc95b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d699057f07156fc0270c92be8966be6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19e40da7ad1e7d31d7cfd9b7918eae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fc3f60f1bcdf017fb8bd6b3152d94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed603678f948464f0eb9a4dd50cfe65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b9b52de7c6ed7fd192c359abdb113295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f940f6a44cc5cf622e060048e9aca5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258938152cb41e13ae5c6790e32da78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577692dbfea28e70eb4e7e3780cb335d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af273775f73ebb1d459f5f6cb9f1d256299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ece290eb45efef9252015b9fb3ade300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852d35461f044f5c689efb1d698916b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f80e5a8cb3efbff88cf77595b9bcde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d14624769bb16193e30e003cb5898303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a5f7aecfbefe4401d8200eff6ad05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a159367333980c071e952f4b5f76a53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ffdf7bfae23eb05089b62c7d72342306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504aa8be9834268269425da52d79ddd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb06f1ee3b9dcb6df907098763e4590308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be528c7e9bffa223335b01bca633e2dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653a84f99ce92971c36f6100053dcf6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e26a8a294b97dc7e1f46788d03cd78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d8b5874bbf117811ffd2470554358312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae3bdeb697bf209f96c6c83a5b35ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d9a64507e45327fa83a7c0aab588c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61f0e201f4c689f184e211b4a4c8b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c1d2e541d9ddc5992fe371d14f7e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e281a4b66184ae2c4d99aa7113654f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e6262b443107f98bd85940af1d3dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c9ab2be204e6abc6b0f2324956674319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb150907e36d908079b22e76e9db5541320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9b7c298b658624d61ec1a877e64fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba27d8c2717d48057383090e1aca47c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f651ef85433907fa84f4222b976c6f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398db2989841fb12a4c13d60f6626e80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0f6a4e49754ff0cd7b1cbbd2c5192325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f787986c45c8b10300b84ec2efa23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e282b6da68d5c12d6e94ea7e3ec89a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af9303e69154b9fb94727260f36502328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feacff35ec4b268e98e9643df16e3d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dea41f27f9a7363f952a2d2c3e1ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cf3b6d4c81c8977adea159ecddb49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f50daeec08033b3d420847d18951e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291148307b22498e547c245977ad2a7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103177dd73b026b567f1507b9f190e44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda156f58919a2020870371702493e82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b62377349d5a24a7988b00b1decbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ddd3e7b9abc2c7527eec67b001bfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd6b53c55ac261712bc675c3408ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826df999cff8e857cd86dc94f8df5937339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ecf65339272da6f33801e20dfe0a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae0bc2775eab8d2bf0243a7b8899e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be543c43ea1fd71ad8bbab2daa5d8df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55543c209b404c5d66d02d9a55585d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66993fb32778fc26ace1c9e213212486344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db52fe2c338ed18b8f135f37363922345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c66476320a30649ebe13f52814fcc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6fc431057978f6993daa4d0997166347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35730b5d08749d0c4164903ccba8dff1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1945cbb3d82be458dac8e65b8a7c28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be062205e15d32209996b206bd0835350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ffb534eed12645d9d60169b835a89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3116b60e9a8ac2f25d0bb57a45da6c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec094aa3c4211a924aeef05a9ddea54353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe010e2e9a9b4229d43fe5b27878db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd753dc06e76d0e521a6f07bd8f183b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648463263987d9e64b59572bac2f327356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da611870d07302fb7623d1effcecba6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce518e94b073ee38d1ac2eb776bfed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903737c0966bef54c62bdbbf2c851c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b59cb0ef049dd72436fb023d469c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a244bb8308e6d08c16e5c535cc06e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dc14e1d69d51c6a1952cddbe1d3f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6cdac4e7f4141992e39dc2b6a6f66363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad1d73d7805d030d064bb22dd43205364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293282a9a3a65bf43f1702297e2ba534365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a896f2e3b112aef81b2a885f7cbd88d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf516625153fbf71eb34b45678900fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1ee1483b40cb1105251d699a786c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455d6e1249efe43537f5036da77c1ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2ad20eca300c6e764ffc818c3457d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8637fcca1d2ff0724fa2d6a6fbb9ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182594383d65b49ebac61ad1568f7d4a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec63a6d25cf498e45fa360de69959d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1d370edeb7db4714bbbc1acbc6091374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69bf2d12d265a8923b9c3e8bea4130375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5ee3ee1c5c75e0d3a8a4a6407a8cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b8d279061b93013ecbb66acd4f78a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e684a82359dc84998b042dd364f1d06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473ec93f06e707fd2c9098c216caa90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73862361fa9982ba6dc980477264c511380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306a59c88a29e532d47cac9f863d47c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e312e19fe2829157607815e5de1e5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b82a55242f293c69f9a13a2842540383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3beaf5eeb63040a8d80d9974bda4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cdf8f208d636acfcd36d1ec0ea3a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7fd95a5f623dd6ec723edf0167d88386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241ca469314bdd812e64669372dac4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fdd2b9c97c9212d211d398ace97e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f53c92eb2109f283665f463ced1425389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c54d29cf5717acf752b907aa4a1cbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62172816e268690dde2b779fa16e51e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a4220fbd9304c054b3f1ede9fae0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496bf7ec3bea7eaacdda7cb841dc647393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1de7edbdab5588b2cdb004f318608394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bae51cbd093206c7a570ec9d30c5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f9e07ec078888a68d44d856b8a699396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d3e54d6e3768d9147206a9f0085e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6de011239206e86233b9a11bf4456398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cb9e7ba85001a86849dc856a27ac6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da472db3160414bb51c1aa2c6a878d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fdbb3c1b448736f892c03e96ffe5c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efae296871813383946b4a0498d625e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d67c6ce68d1ddf5f943b55363719f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5181baec5e34e880bd1b14fac0b1ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459b5a34c347691faac8644793a7b78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34d9462436d1b36feb68c96764394d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c511507b9264236ac327ba36529ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984844c6c9cd5b8ceb3273c83f354529408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad2f180174633a7e7ac41c9ce063a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be5767e5c37a0e9792ffc2520df275410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0886f6fa78bcd97169e1952d0671550411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304628ff432dffefa2b8f3f2d51c791412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5c3179fe00062e95996f7a90c4698413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b88aef10af8f6c525b9e8a118af7aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606f53ef0a5e0eb4b076491c301a732415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6216cc87134b61aae8837fd936496416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a32ab760fd4809afe936d0c2c7118417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1780e24d9cb183a0b0a44069f937dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5becbf87de50599f720a735256d0651419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89ef3ea2f688590d1e2f0eecf9fa22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c159f977819f4007464e794a76e7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25a328f97d5e11a4c0a8e820554fe7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2ee7f804f8882de07fe5ec43a98d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f744870911ad8f37c8fd69941786d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f5571d5411a618b5cbc1e5682d9ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fd4b63280559b1a5d5ada2e93f3e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26217a82097c2151527c1c1a82085f11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed281184aa6bd2993dd051aa54a3b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deea2d626d7b84bfeb84a94df1d336d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4533373178f0e13c90f5f7419bbc2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43e4063f9578bae0a87d3b3bc98352431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bd06fbe600fdfcff308bf15190cf3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2b085511bcbeede36b1b3a912f227433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3c90286c5c49dbc7724fe334a2007434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b445c6a901f3716ceb6f28f9fcf8ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34090accd01b2a0b0f56ec021f0245c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c4966bb98c89a962469a7f226ad0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7077e3cce3e09b3f113ac6133c8ae6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c8bcbac1f48b0c77d54fbd3abd68d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6b078e42217f1fb6618d3cacbfdbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444363064330739cee2beb649fd7b7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f401e2907f5d7b1fe4985d51b69ac7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69364cc971813c6e2a5593e41c2785d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ba6bb8f66b1a10036f6f401687179444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990092143344fa898085cb2283ff2dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e5812895051e769d50fd1c088cde7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea3e778ce126f95cac12cac47787c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9046a1ca6a05990919fcb447b7c356448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48457b4e77df031277e4dc0e619188449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9049a9ddb7bdab13578a9634b108b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be8c1065eafcb1b81d6d7b39af610c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e124131c2cae31143260118c5f7d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbee4464a1b5d369c8bfb683aa884d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea730b2b64a33ab740c112250b2dd82454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e501b52554a916ed2d929784f884cbe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197e6ca99bb84e434c5f814c4298182456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e789cabfe690a830063d414034219a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2e2ed1bdad466b6b559001b3b8b83458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ec2fa7f33d8a169d10066ddb75e0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4083734c2ae1f7b657d2a04536ff74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3125de3b7d561b72015255cdb6ebc4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a94bde799a1e7f240c2812de6b993462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a14673f4c550a342150e8d7b0f5c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedbd3dfc557a55dbc711935806583c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a5e062cd93b8ce79cb1789343a5ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9e98449d01e719b1901bb21ca1ca0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e09e35848d1c61a808d8660c398a80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae5edd01f0980cc80ac39268573a1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bfc62bbcd1ffee81387bbf092ed21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6d86720e22caf16ef33b593fc4fa3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3ab0d6472fb3a00a9d12566b0cfc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca5d470ac5ceb79c9766346289e321472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0718c4e66859613c1bc84e1dd73c621473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf01d594a3d1e63d5a79e9b55bbeeac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c03120dd53f37863ece0328df4537475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20f62871d6c59398460aa87eb1d6ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034990fdddd6f3604dafc2632dc7740477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dc72ea0fd33911ab25294609b5345478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee3e08015d35730ed2217f5adb5f00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55b0fc4b24e7b4f76d07ee8dd47d24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe73ea56fed91f26d88f5021153c79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb960b874e3837fa8f4ab39968e72b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141fde02df43baab44a2f11ac0167c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31c485bd40ee16aeceef2d1c57deeb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4aa8ae04b67a6963fc51900ac583e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee56ffe3d9fef1f56fc5bb42693d9a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2ea11052b09c3b712089fa7667e54487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154be133c452ae4e7ea6362a480eb4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b8f4ef027de2f1e7103aedb9942ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b556181f0fe6dd16b9a3696fc311b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84c8d2c8e1a8da4eaac497c3a6d52e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251533bf81e0421b7ab5d941803b5c88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347840c9e9256cb8d56aebdf4ae34751493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0b30381bf3680c1872c747c698aca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efaf67f071e7fc8d4504d8ebf72d79495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa648f042f7117e7dd1afbfbef76e41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671711aabbcaa0cdde8b3a3878a5435497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f668be0ada00d33e1d480e340a53b0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1566cd25f48344cd57499eb1219ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4356af6af104515ef91f74fbbf60943500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ab6c0e19d72d54f9460239ab62240501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ff51878576998782351892d38e9cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd68dfdc39281197f22c064fd5d868d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62853909558a6a343310f4dc13d15a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94ab2a9b587162e49b1778da30cd8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3988811c93e8e37890761465e6c17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edee86b29c698d6979da30799d9936507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658788f658432ebf3ff3254fd0d1490508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa422a79d8c56e241af416ee71e169b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5868759ac158c545f2441e2eb24dbe7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0639606d9a951e73cbb7f97059d30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ec9fed30a3d160a2a003b41772339512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fc7ed04b24a60d723ca0ad425a18c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53fb01af674e6c97f6332d0a841f3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7570f9f61fa70c0f7c510aa3cec59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea24c7f820763342f2e78f6c5e5ea6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2e4cbba1612a1b5199cf90bc53721517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc7bfce48dd79f3036b06faca296d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b0640f0388124a7eba44f64016cb6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af7cf8d338a6d501404f5866cfb2d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8fe8141d00aa8c841701d03370811521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116402b2e478f4716afcf34867f393e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26300b3162e69afbe77cb527b664b6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cb209eb85eaf49f0fc63311bbc8df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023db196f131c66fa629979f3017d6fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eddeea0103edc57da66d241ff7ca7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb8957167708ef24706c6d965d3536527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94981f541d8b854199ed79d68107cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ccf059da553d9985bbddf32cde50c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf913f896d4e4073efda80839cb869530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd56fbd86bbd7f7f3a16bbc3438752e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329e64e8c59ebcf5857885d7119de96532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c022cacefc28d557f37400bc430c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bafc8bb721206fd24e05882ee6838534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9731dd8a92b834077a79401bf3a9b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5400ba257fc29afd0672cdfbb374b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b0c668cf750faa57ac49817e76a49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11cdb2b203204a70b0ae267f5c746b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbf6eb69f4d2357d24082fd187ed7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67541ec597466d19ffe262bd9e6cf5d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b05fe3ca0b758f7b2d74dcb09a680c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ae615c631c1d3c4a4cdc078f23609542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af23a894adac1f38f9ddf20c73176f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b13ed4ddcb1076bf09de445859a866544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddeaab5cbceb3dc69ea59d1887f79b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf0f34bd31eeee83a5343d898bf9e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40358f6799be07bb8d519fdbadebb54b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634e5cde00791ba0f298a3dd0f96488548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbe7db56a16da2b3dc212d69ad818d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0dcedb0bc01f1b2a382fe4c9d36b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff474a0f4fabc579274882aee7c7cfc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86386189cf038d2213a1c471bc8a0c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd591b20924a107ce36ce8291ec262553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fbe05237d603d6f51d51369fbc5cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91f338e5111b679556b60a30da722f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463eeb03c34734464b715bc6a249749a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38effb9b57ee0ef49c95edfe3988e098557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df409ae3b1a6195e666ef2529e0b48b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f6ea007a20f3ceaadcff60b564f4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1cf6f343bfb0ac34ced65566970f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba24e084df01e37c78e7ce56f07f74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f965cf4b179b8dd7483d7e97a37ed95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ab3c622d1524e089e51e691e57fb7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683323190c779d8e6dc42f1aab4bf003564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d71ede85be8f0420ebc7b5cf4b70fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949cd1ae6857305a77104b81efca713566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74da5e0d5988942cb6f2db35b571a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52af4c7270f84898f117f0dc73621c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adcaa485a0abd7a343152bff975278569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175cbc01b9b5bc5119c31d479589cea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aada4778d137071bc0da3de9bbd1e0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36804e111261af5c735fe5c09920543e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253fe61fd9282c3c002512ea233745d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e645e473115a007a53b45b5fbc9947574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cceb3d5ea3beb95039c687f1af951575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef3df425ce5d10facc8e3cefd5f8c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47ce7689c0e7beeaa9373f3b958eab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b811df9b529161e3443de73357317578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87f0d8f9cbd8f2abedc066570cbc7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7724cd090d3dac5ee88eda8a316b67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864656c7e4e312c8530a0a53c42e2a2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69232a20eca30b702bdab12170dcaff1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b79edc647cde2c6467cfcc80f4145583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73c181d5e7b4afd209adeef10df07c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e9d566233b9b8a06909efeffe11f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9836ac5c7c12432a830eb9e6ec4dd05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7eeb7345716bef0371c0483b040b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dc2c9cb2a391deba84d3edd3e5c77588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f69d32cae40f1a9a1ac52d456c3884589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4935a873c303f713db55ced006bd97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cc6becc623590bdf9ab897fa39221591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182294d1d84276b564405ce3e9b82d51592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86616cf78f7aa54e551306b3155a41e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a27f7383ef96ca220e257394e88d6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94906f3a972d8b057af10ded2410c4c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c30c5e5c7f98bb4a06689cc2d9b948596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bb18181a7d26ff3a0743a487338c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfb9383a1fe00090500d9ef51470b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c51eae9f391ae6415f72aafa6add91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e14a1e6f9fbd381f545e43f6e4d41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dbc2c4b2cdda46c34c8e6e4fa7453601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96144f33aaa720598d18a2d1383de11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dd77b07cfbf6b159e7bd602c3393e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89329490a1a7af6759c757d8fdc5e00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cad588dfe1298f2c12f5354e6385e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2f17ebca54bae06dba85fc3152f1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac06a50027f53f4afcd759bc937ac42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba985bd8000ef9236897752f8bfcf7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50300aa5055ecfe730ae703e9789ffaf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb6425a295002965f8325294d3c5ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104a731f6288e160273619557e36381611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffcf07c4563df8226de5cee8b270bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cf75e2193ea303c1dcd2ba46bc4ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d722f5c3e39377997fb895b7f45449614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee060d6ce99c4c75c1947bb220644fa9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db843c9fed00abfb5486f95aee7e33b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60292e6749e6551b2f7cdf998b2ef7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b8b3a715595fcace74ecd1842a5ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6367c26f1c7d109cc96555656ff3c9e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544e0b661d6ab88f42302a43753868b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e6f44a08403adaaf487cd7f9fa1c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e1fd646ce7a58d07ed1e98122d69c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9607784fc1f5c3469ea00446a6d1b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c5ca06a9a7cbc526256336f4e7c4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b030c0c8e015fd881f79f747687008625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae03a2268625764de52fb86fcdbf44626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c314b7c50c2ba1f86a06db50c3e5181627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d99e44bade9361e94959143afd36d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccec7fa7d121379891cef8a216c158629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d96146b11bf5fdf5ef69b5c9378283630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab47166a903ac931de4736f4e0de05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bfa57109da7fda5aad526f083e0bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a998792da7d366b1ea9e31683b382a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75f1890404132cf7467fa987583867634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b587f680d6d8cc6017cc3f0b4c08cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc64fc9c4f5a41e9202140fd2add24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb584f8648bedd2cd2cbce7efff2b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b42403856737d8554ae7040f1dcfd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343af3b26e0425de9ad5445e07997a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd203356b82eb7c3eccb7956736880640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18999ed21a9b80173afb47e5f6848f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14e9c24f29741a04538024389dd802642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c78cae73da19ccc331a0ac071924ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf0930521c7f76733cd9165b3ec46c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e617f40ddecf9c6ab872be25c048f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00855eabd28d49df2fc842379d27947c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663809d94cd5cc815ed104d6dc3c06c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdc3482d42f2eb3664f08e5a136c27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dde0ea6bdf1bb51e52d4f6e737d73e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7d398f7f934087e07ad7444c49141650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fc3d6c30d066eb8cc5a2467a0da24651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c296995e652b1d2c4b54794780b651652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af682c744be5c2d83cb44e3a65d2767f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11bcb383f3e47527d2f8a5aeb2b530654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675258eb3568d5b30feced6a2f942b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3513f44a54ca148d7b6522a15bf417656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039bf5a74cf23159392b42c718343a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633207f6bd7ac0948d76fb37c87a4645658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786e38d9214d16c4e101158f9989e53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcc1dac585e1e649518e9245796fc6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec6b6607e4d26fcd91a0da73fa47a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafce805a44af8e580fa438ccf509e5a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed5e8c005bbc5b5f31b38cdfcd96e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b49bf133721f95e26ffcb9dac54f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321c063386a7c444bc6e2bcf6be455b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be5ad74ef90c887a5187ae63694e87666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc32c029954e8937d8a29fb4de4a79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba911d1aab050094a2a7368e908db7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0513b2733824feeb274ea261a9f5b9d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39395f763de6c1d6d1f4b10a3b414b38670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e80d2131794718c03a19d0b29e624671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ee162a7b8c55ffb7e6c1c36e92688672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779012db06c7a32bd3172489b5dcc06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680da1b40e996fb29603f1c36220125674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f954b00a41b13f4f6bc2f14920a5c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c60d947d59a9674fe672834a9d25e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934b691736d82ca80bf0c8e3763bbfc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4ddb3fdbc2d0938e8b71fecf8075d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700119234f8bcf6107c410053c809ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d951aa10d52d7b1d30ecdecc22656a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3a35d35af9eba53b6ba894e6a74a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b060d436cd26c2d5218e59e85382f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7816067707d696000c6dd903d6ab28d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb52d084a2b7a47310d8e0e8ac715b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47215733659f82800b0bd6b03b64e13685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446cae54d8a03779758e307b097322d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b034db8d31300e3f8f9d9c669dada7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed61789db76d6794a28a5f2ea7bd3c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e458f7e7713518183f3905a0448407689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755a9d186b71c7f3e2dbd3f911dc81c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317000682369285f00980b2549a23b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a860f2d593f83b6b5cb0b0d55784ed6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4ae23f5a5b7108810e85111e00049693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13853a1e0ab1511c8728b99c87b070b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db39c8f124a9c1dc6df7ea85ac8220695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b346ca40f7a17a89d0afc096d71f590696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883323ec6782a3670979a417c3427c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c406315c50176496f122ea43306a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a4713fb01a9a106b0a8d78d22b2f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead50c77971895e54b4ef6b08eda661a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb52e84e681536282abf93cc7bad4fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d31b50537dead2a7652ac18bb6583702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385ec4bdcf91c2e4d4844ee85b85296703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9cf2a90692d13673e07a3e1be31f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c0324b6065ac6acbab539bd473ec9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750293e70a7a5ae8780747c2b093892706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b97656dd0dc96eabf603623d7c4fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c8028c0ce798cd4d4cfb6e45f5f87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091f07be1415d83770fe2c54e62afc3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda9f108f405410cb86f8b6b3565f6e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a22723efbc53c41604d9fed20a015711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baa8739186c80b46ebea684688a410712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80b5698480e4bd002767e91189b39b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e56cffebdfba2e5354a6b04b385814714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480892078b9528cbea633fdd3f527f46715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175a7b25f172a5c3d4180fc810f2726716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bc371af3b47d36b1ea297c2217bc4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a1d5178215851b7f5b9444021df80718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69563120b7d20d75ddcfaaf112d562f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d3eb0716cac790a82783c9c464cfa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13febacc6d7c31b4e6ebafe5c58db9e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502ce87bdf51ae04e6297f085776349722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb42accb29e9442bd29afcb30d2c4e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377dfe43831de081c149a20676caca6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9c9f57ccc7a960eb833d5c9149251725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc31480f20753f9facccdcd247bb06726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59778ee8b20f4a1d3e8a9eaf69f099c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a9d86fcf5a4dbb2219089d010acc9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67667a4e68ed7e6885b897f73161891d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8598b84fe590ed014fb167d034cf9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15f514888c684f5cc93608e82e5bc2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab9929fe1dad7eb67f64dd5dccd900732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327b74d7275e1f35cfa65d66af86e17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54db7bec2fb727e6194e341fb740ca7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe536b95c33bc97b6f2c243bc0c6b86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab052928950f0b93172b150fc72d396f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee890736f0cbe8e696e356f537404e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcde920fb6ee7cfa3adb53ff6439f4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7163eb19b922ff9f6cfc23540e16286739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5cd605d307db19b5ebdb72b091acd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16838a06ff74a8919d1ff550fdfce99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa98b6c8d8f6b03209c111e02a9339742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1384db9bb37117edf798bcef65108743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2b1aafeffb3a71eaa6222f62faf51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddf2e22f02fb4d228d91964b788595745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ba26cabed8e8841fb3c91af2401a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c98ab6023b42eff3928027e9d4a344747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f4e2c02e63c8882407e7c00ef7e58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda0a610d5787df2c0ea15d058bc28c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715bd09375a5a9d899a45dad320917e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696d42139eab50faad61ffeb70d9d56751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac862df7073e5f5600b0b3c883dbf947752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b60437e9e7d61f334550c0d41221a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cfe96eeaefe6ca8b06ee4f537d148754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eaf858caba0ae9378b21680013433755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0387f3d593f3e2c49ee9d95925cf1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd58a4740445773e7252cbcacb864f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a696731324a31782f4613c74d19e7af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b34915e9d0c27899b7122fa9eb112d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06741b9266dced61510beaa90c4b60760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdd14e1929fc6c12d2c9c6f277e3e0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988b47fdd11be6ddd3521fcfed9cd12762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a079ddd508fc80183e9e31868e6237763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf2ae224a4e94e684511c96a5311d3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f51876c9910d09ed9202d0189517d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f16f742884a78f1690f34a9e6f6945766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ed0c0486f430f1ec23259ef8c569c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92f5c168a9a45bf9006b26f9f71500768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d448fe63e10fb9663fda0ae3eb0a2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944db80fa63ef3f2be9afce4789012b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf3ef1f25cd731ee1fa8898b2b84d2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670756fb52f1c222bc3642c6e45685b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce495a663e9d6f5e39489aa3841848e2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba09c2495d9ad3b7532d7d66f8942b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8de687231261bb5a8362d12be97dfc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209741d2443c343af6c8aa48f797ae89776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e086219ba89e76770718ad0ecc16941777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff831d59ac919b79abcf40542f709fa9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7519c1c934dcbcf01fbe38f230a83779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d42e7990081892d976f78539730bf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38433d25f438a5a2064e713a72a5e306781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3be694c4f7b02bfc7dc7ffe6e88b87782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca03c1681e87c316c20c7b05b253380783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b07743d326f11096a821b803c4f2b4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d038dbddf0dd367d7a2e7e1fb6256785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d304223926b9787bea6c8347ad045786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234523df40403b848ad6bdf9355b1719787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a59e18c9c1f915b6add07cc2f91509788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391f45ece1cc57d5f2716440a07be32789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32a2dc8d648fdf0bdf5e5e7c19ce46790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc042df1b06d34bb360a0d2638415a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e3dbc11bd78393e5d0577f0f40822792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcc8fadc197f4fc3ab76278c54289c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63394d0edea7105d9fcc55f377ea25b0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e966325c9b462b7d2f1d03bfb0f456795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96dd7c005e303831c5d351d30cd4d5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fbf516be5d35ebe263efdad4c0431797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8955bf0ad4f8c01da4dfe20f20f7e5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774179408d667c204e8404a6927243c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c2e9cdb1601278ff54937c293af7d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548656b3d3a1cb493d9c96ec060f9fdb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46c421029e7b6b96a70970fa13b767802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdde6a7060b178f38db4890d7472be1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261f2ab8641059976408e31ad8905b4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a5e9bb869018c22716af7795caddd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30fe2c983f849deac5caeaf4bc965f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91457a18484314a25a6d88d045e15bf3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a20a82b65cfa6ebd700b822d8fbbb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caafd2d2406ce5512b5ece2ae50de7b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b70badb70e468320187d1d77a1f2d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807dfb2c2ab589812b3f96d1ee65288811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd89974deacd23757596b1527ea325812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154da413e72bb93089d5bcbff82d0b6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962fc7cc6cb5832d1f037c2ab7bb2b5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75a2d78652db3bb61d83bb6e427843815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1338813c2b252609a32a94b66cdaf95816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf416c201e9a49495fa6e2c89f673de817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658d3d8c3e6a58ff16356ec58ff8822818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96258ad7436525db40e91642d90fccb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f13a600189e9c1100751ed4ba2c1a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a1b752d158591cae9c9a1a9d1173a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2e0167247f15054da9ae1ad8edb36822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdb062c6cb157fd9e4871c557f46ed823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c7ec853b39f045ba9e3917fbfa459824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f3144849bdc2e1024b1377b8d7e92825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a288c0499460357589c6716b1dab0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4fafdb5358dcda3eb96d3e57f3fb7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9162fda46ac9923dba0a9062977eef828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f34fd50a62451f3606fed95d00b50829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb31e093b1722768c2bd1d40027e32830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c816682d081d8b502943f74e6b367f6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9436dd32ee94b342d8162944319b4e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a1c2135b5d4ff9d64de964bc7f94e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb769086616976d74a5d1b001a0df05834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60058cac3cb917f5ab2103f9744c3190835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977bfb9b96da5626c490bac3af39b1e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9fef70bc4dae68201e839f9b08265837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394d4e3094b037f6949129b75f9840a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271671d702d6cb660f6746cb85e5a41b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20537181f5d02fd69ed429f2d7f1083840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4d4c2ba39c5aa96756e755ca28b4f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63063de561c18dcd0a1c728606205ce2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479f8f9e2f16cf5f3bc15a6923ca546843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e031e6591b30041ab2cf36a00d2e8901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25875d5bb8ce5f5124cc71f6c83995c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcb4a03705f658e55eb0ce5d18843b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0237faac72eb19f6e8ad29391f365d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304c7f1052ca3b17010662b6de339c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733dc0c9068544b19594b240eca941f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2d94b66704e95341835f8d1675e4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62edbbb2e301ebbbefec84fde51400c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90a9c3195c6c6c5b858b03e0b6bd419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ca40fc001464c9ed3ff2e4a90e4b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f99138a50dfdaef231db2468fa692c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229fb6e91789943879ce610fc9ba80712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13e4f3ec2d79925ab3793a6034825e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81058ae9eb4e445749d15a17f8236a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b902da5e735fcb2cdaa3bed4c9fd4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295a2bca007b399cfc8ff0824cef9c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caa2d06e5b2660fd290563fe35a7e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e05d48b92c7fa5274eb94e8f7bec0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7019f3227408f5159c2dbc5dc279a1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6e3aac9f8711aab520e3856db36fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3b6229855dd6c488931edd34cca6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36088fd41996e486a8ae1b732c70dc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508e371db9e7f04ed0b3f28b90ab5a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81706a2cfed0c2d6ac7675eaf250fa4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70987ceac40b8308f77c4e82606d7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fc330911156d85903cf832d321f8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c95dfd0c3811b8c6e7e46f46f325fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1f04c506ef470990dbc15a9e122e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fefba31032943f15455c2b235ef0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0281937366ead853455d0d983493c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23827cd6eba16c780042fe6ba50f3f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fc1d8ad635af7313befd74e6564bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5271396ec8f287958587ec4de18d44633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35231275b9b641b91ff2e81b1ed7f48434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd046748c60fc52aa78044767ec9d2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585784c716054db569739b1ee25fd3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d840a1e57af3cb31f53553de6f6b75937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeb4c77dac7bd8e2272ccf52bbe04b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27a3f85ecc39f1ef501ef6ad3b0f4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d87d968532d68030e2c40b92de58440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc15fb0e7a092721a6662b42034763b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af6d40816f0bf120c9934c35c38fa042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6b31004af2ab169bbf9b2b9f3f5b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca32104cb0d4ffafe858395a7fcd57b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06024fe591c67e14599235648eb378e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24680d2ac5e96c5a1431b68a20c4d6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e7a159a62887bf74c38f24ee1c42c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef957e0d647aa3c31948d70267212548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0120a104cbd8cdd90d39599be669249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dda98a3b40d1667796b3408679fa450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee2d9a8c978cb8f628f8b9a3e77e6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28c211f0b5852fb3b540d76079425652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad773ddf22d52d221373f7082c0eb6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86d6a6b92fe91205ce16f7a2480f2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cbb652af9e107e5fa0169b07d06f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858faaa646a89a5a13e5c78bc5ed332656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4adc3874ff6204123cf7fa5371401657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b529a66116e7d0e100ed0122ab72d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df99d01cf8b90e3c9e22bbec38546459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07269bc13806b5daaf78c0b883812e7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a918db727ac420ef07df5739f8dba061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391a1d6d21cfa6acdc8b6a16efb265f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75ff34549d77ebc4af55d6aba428bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94ad3eea06842b66527886055cd8b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd28738ba5e3d3fcc82a3aaf029aa5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9610dfc15dc1079067430dba0898c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c58cb8905e14a84ea1fc66394848a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac30160fc469763ce31d3fde027dc3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef547d5e256818fb476fd921b2d4166c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d80be331cba74cae28f34660335c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2460f2d0bfce99b3c7e03fcb3ee337371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a9f8ec8a97dda54a4ab90439ed0c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d76e5ec975f330c82edf8ece6db8d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27b0fee42d3cd217263db932a2b60e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f7ad50c9770cf0a95adda05599cb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17a957864b928f252f867b292ed14176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca599f75a2451e1e8e31aa78116f6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80904b5d2fcd15ce6f5fbf4eb2c0ce878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdf74fe999fd4bcd428eb5c6e9ab3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008d96cd8ffe3145e3d36b194b7756780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e3aec1eae7c86eead24bc61ec221781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e95bc859d4cc31f547469e128aa56582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455de07e882956cd5698bfddf8bf94e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc9cb9d49ee36443216ef035d325a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990bcd1c41d069abfda0368c7103c2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5510b9f8e2c8b9fb75ccfdcd75b52a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f4f0327edf038d25e042a7ad00fc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d129b448a882420089bd01fadc21d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb395ccfbb7a92dc25f7b56092ceede889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fe1e1e3517f17b933c2917413dabe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3ca8b791c70684f9e611f11756e2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2bb7befd6e7e22a19c13f9182e36192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b20fff2870f9461d2302ad5e2cb9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f6a81d79612065fa9453cad14977094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f99c154fd1aa875fb5393d0d5727b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d39afc6e50b25cfca690a83f4477396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072652e4df018ebe071328df4d2d86aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca01fdf6678e539d312e7368ec8318998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c25974da06ceac427da9904a54714f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2594231ad7e514259cc3077af8ff7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb66b6dc9a562b6e37505961573951101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ee2352125482467deea1b9cc7c2dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a599a080e140431ec00e0a43a6e547e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe539c53050addd7d26f1021ee8d56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374430876fa145c36bbd2f98b69e6fa9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be70d923a59db5e2af1e19eaaf75ec2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f02f685ae634ffece183a3296e4d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062e2e5fee744d73eb9654b1b928c9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a0c3bc5dab32e1214709b2f19f66c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c3d1eeee5fc9915bdb049c308834c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b4df9e18c1c2d9ebdb05b4b30476f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7659b897bce2d79613fafd29b3f6472112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5db2a87616589ec34bd1aa22bd8b66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc6da84c847ace4613d73fcff7c4d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc21c8861b35086a549bf4700367820115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189cd018ab62bda80115cb851e1c32c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c9e75d43e05ec1f338bdfb43d52e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e883e9a54988e8dec387a60f07fe0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aece1766b2c564a5545d555895496119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756eb852261a9b29875ade90b4a7126120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a148536270fdd9c10d0aa8d3ab8f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf7e00f32700a6ae3d57e457d16f63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49032b78dab2b85b77634382ad74714123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea93823fd6ecb89037d5455f4cd7dfb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72f56c30a10a47dd075798a219f3f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930d851589c3ba68868af18d414e829126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82680c535c1833a00f3a8512270045127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5628cc3e38fa6ef4f2574a781f965b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4b3d6746b8908080286297f65e871129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a0fa708b20034b67e5c3bffcf1b2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ee13d7fdbd847344d7e5994ac63a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12989755c69cdba2a4c9b4db45834ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce53da1c17184b0661a203eb1a9f19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24294c636acdccda48c8064d467890134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992e248ab34be71f5bb68528cc4a78c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002ebeaf544aebd0abcdf8ca1f3e852136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe4a6cfdd25dbe9c54907deb10e06f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5769177764402f2c1687e65f99012d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2d817cba19e90f598fe8110a2f763139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b435bc767c633d13cc9cba5e8c824c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec0f727ed0da70b31ed0c48b189e5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f42d562ee8b0cd535ce69197cea572142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763216a4921d1116b7c28af2a274bcd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bcdb9e5400a4de42ee4695853332f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f87f5dbfdf8a74eccf9e73f8fcd31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d6801f6cb870a629869223b144f51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699824930d953850545c25130502aeee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ced4360e86700cdd6b3087d0b8d47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444ac4724bf7565284b6501940cecb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040172637f354801f291f75066aacbee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f87b7e0e1f9677d6e0f4c9196a225d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6271c1c5e21e200e23295a9918daaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5976f1bc27d8b29949e456260fde8f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed52bd94b3d19359f2d8c432630d336154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9b4cd9d997774472068cb649a09a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6924b5da10ec22e636db091537449156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35507d6f8296a7a5c310923eb75aceb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ec1913eb7f52cdae6f786e8f51620158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35294bf9cc5f60ee8b6b06cb89ac12a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fde1c3c7e90c866165811d8b90a46a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281b08dd9c1faad669696052b2591db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54249c0ce65dc2c7a758a514ed5dd504162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ef5f80a53e53c99b34920c5f3629f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef12e4f638384baad4957699bec286164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8754b14600926679756b42614d64d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656f473e807ab1c93f5d5a66b546a52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75215e3c9f200126bd33dc18fe04dc3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63295874f0fddae01507d7f104f0a2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c34a3a1c283eb39c3d17778c95d22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c40ad7feea44b4aefd57212921b33a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea32ec0d4fa3816a3d1543836db480f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cd5bc22f5fe79b656bf684f7a25f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6df4ee59019d3affe93aee3aac37bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdadc9560b85aaf87fd245a495c3905174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee94c7f2717c6f342d0ad93e525f876175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aa4cc0e53643b66fcecf9a56b3371176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282b10e6882d8834dc5cd2578cc16f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010d9d233958941cccc180e19baf06d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa134fd61318e2287f42e702a69ef43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96277f0a4814e9a810eb990293bcdaf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f64593f9e953ac1661284622940650181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a81638b5b7986b2cbf0e7bc76e63fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deeccdcd3a088175a8cb158b46964f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c514b321177762950dd503923db707c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df195fb487758bd48b4bcf1576eca81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e04c258e3a9fce6b365416ee3ec57e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff61e82d514d40172c6120eeaed196187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd302ac31197daafc60d55fbf622604188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff726c1e4e976e64cc977e009626cac9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbeb27425b410039571099b43d584f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c9122424119b62773bc64bb862257191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390f0d81760b4b783460aea70938653192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84dbaadcf4daf1f2db3e503b3d583b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34349e95e76a39848596a43f8e89d07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22756d6a6230aea7a1fe84acf3f098195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76387509c30b79d7ffc3a764e79aacf5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19681cf28e2c6dbaf4b3fc8cc1c47c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d16517eae00a79dd0b9bd855737d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce253d2f01c5b1a8c0785d033cde5d24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4380444e61cec89300b2e0359bc5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecef8712dc30dd3f9915ecc38668e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849e0fca084228c2f8d1bfdde650938202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c2a5a7104b72a6244ce0e254d920a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d97f0b6f61c696b2578b5fdde812c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4061ba2d575621666d539ee86ddfd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2bf36d524fcc9a61addd0376be937206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb03830fdeaec3d661842d75d999810207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31a0b14b10b8430898e20bdb721ec7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e97f54a0735db230be5b124a3a566209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724061beac33d1e63abe07ad67deda48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69cc569e69e9c4908a6870881529ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde9a971ea52abed2ce396c8e67c10d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e270cbf96fbade852d783f21ea501a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36731f43c27d9bd88cc99636b36222c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70530f287e3c58bf5a104bc7fb24efc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186602c7a458e65ce006ba0b2ee2589216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a191dde41c12b00058ed4739ccca1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d661561047afb2b395d7b89219a843218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437b92c3839ab2ba087e94ac1d4cee3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9584dc0f7d5de538894f43fec09c43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5b1b69e559c8c53dbece2e28ea15c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3d93be8023e24f8d40b973a46fef2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46a2c7461a807793134bd87c2f6cbe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b92ceeeaf8e908cfa89b8cc849a353224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2ca4a1e6f9bee5d45c0b0e13a4466225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14b809ef4f4806ff39d488210762d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4117528aa28831bdb3f588b88327f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549102b61bf5a6cc955008f4ffcc9fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b14a7d532ab45b53cc97bb4870be0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9c8e33312ea02c74577d9bb294ad9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33f2fa3e3e3a126a2f3d1385332616231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e846b19af3da4f0e22024ee5c1ec51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99869dc007fb4566d265723210199f92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09e1e5bab061ca4f376ee5e6b8ffda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2ab70de12c1286fecbe794b4f9940235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698b64d4f56711f7516325879358b53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa88166c28e02bc46790c4eefe8b5d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35cca2c57cc636e6e22c108d745ed1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55383a917dfd12bcca5c692af26bf23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d61e5f3e6b8e833989d933a56c3db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2634c5bc49c2872f91ff6ddc503d4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b40f69944c01c329abb1b69434e6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36d0089f5883cd2d5ca9b12cba5ac7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3edc40234a4539a464a13388f3272244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e210a962ad083a57aa80c0d98c266245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a79cada201c950a489fb16f5edb2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1292ffc548f8fecc6069641b8ce07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9680f2c917caf9f241284278bfb39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf7172eead6bcdb1b18f95f13eabce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f24e948d3b028bfc881a8515e3c6b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7606b1b2574aace055e1083bd01f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba66079a9af90ce0ef7558441f4def252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107765eec7d1f4e6c0e8d892b4f6e2df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29694f500300f883f53c05bc799540a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2087227eee34467e6f75afc13e6555a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d9f0508f54e469415b9e78fd7aa18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cd7d882403c5a8b3d5f2c62c31e20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dd65acd56627fe59860268a763587258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94b8cf49bc0b1c52f3666030cd79a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd210e1d6061c682e04f72b0bbd6bb4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c5afc1514a5f546d3a7a6110be7a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57a5fc9bda3c0d10dce8b1763ca086262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544725d00ad3e4f94066f38ebc5c2e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631139aa0e5ece2aeafe254ada30874264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128d683e412946b8c962cd984780854265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80218eb4718a94f1b5494727565b23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365f772547791277ada38a12541b97c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38b5a80e16929d6d883f7417553281268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfbb319b47452bd5edbc8d5e3d9207269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d26053fa97e8e0970db9e282b9fdf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dff2f316f4d581055bbc4c178f0f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cf7756f1b6d57be108c38a27da73b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dfc47bb5c4195be19bfb60f2f9734273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987447718caa8e5a6415e1519e8a933274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd665edde993fed55ee8b26170cfce2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda000e4e8c335922cfbf5ebc0c5ab3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6257690b08dec5a32b4fdfe619e137277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f726bcd0b892e2a02b77580483cec5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1930986277596b935e94097e282e2fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fac3b04dd80cf87e22c49fefad7fb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e324892383938d3c871d31681b95c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6583180e2747f1da56377708e8422282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce690643942e39116c219dac52d4dcc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b7898d74a3d8c94058ce966ee86b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578b49de86a58c7a57adf8b478dae77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051962fce39001551552c06dfdafba4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aa820869c74a104191689f58094f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2278f468941e3a692c2dfb20dde67288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f31daf1f84c83b278b8db6690f4a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff44409735550b61550376d93499fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2e7eec36f77123ee3ec83c12f5feb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55242efc1d7c532c9980255449f854f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a021fa800d43c35e74284992b0156c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e1ea9d3508dc2a04e6876350209af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70093f14896804ae3f995b57c13a2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae6b7baa032cbbdc21b35e016561f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882f533721604b3e729d08c882e61e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df87cfec45df77584bc133051e16b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e26f074f959b6e346b0eba990a334299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7719a725915340343cebd5c750537300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce33ccd17898144b432a0ed0653f14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc029d6e1ef46cd7cc2a31b28ac71619302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0103ba14f6e2114ebf4fcd8b3e47dba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541fe22b4e97739f08cdadace788ec1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0d664422a73871dc52802b12e7676305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bed59b821c5e4e70fcc45ce1d69995306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc974e51f8d4ed9a234abbd8aeb5aef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0096edbbf966c40bc3bd04c34f396ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6205e1a3f7b302f52f3ab2dcd7ad2f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387021c096ec604baafd5a27ec0664c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c57dec8020e39d95abc98c0372f374311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6b971bcf154b6c36f7d0ecd792f1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f319f3870ab4f33f41c6effbf16291313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3ce058df38ad850cd2c2f61448d17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaa8bf365ddbbe524f0315e2044cd2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef46169a1d69c0e88eb341fca2d6365316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfc7808437d6368f0a5729b9653a44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cf61f88eed2eb45db6426e8f61219318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dd0c60aca9ae4f3c09b46eece7fa2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21cc9c0726f43a6392d69329ebc56d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f06c66ccb41d449682f423beb7224321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dc066b721bf7fc3067b906ec0ef24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadfd7fcae593abb09175aba2306290323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320d4026d8885604b842a7ee2d400bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368c3fe619306c0d9e36c3dbe3d33f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daec18f44ce0cf39f4293c06de46be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a43b40aa20c8525f3a1309b842703327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102644f3fa43e8f771d2efeb1d00279328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f337d189efc968cc7685278c30a4f02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f53166fd38ce507f96373e729c4cc3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b9fbfa19a9e2f26f33a4f65a932e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bfba5414170579c615587f8e0ca11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb684c0c4d8097dd53427f81278e9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3ed4e246c916b3c7da549263c8b76334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab918075d21f72fbc090336cff5c2248335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8a43e58acb717c83a9222b03c54ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec35a83c8ba4d95e85b7d38cf69b96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acb851ca3e4429cad91ac8f20d92b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e37f0d6b8dd785a552150afb6a975339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c7e8696307aa3fffcfbc6c765d6a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e04b8e555dc6bbbe6131b7af5d15c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aa3096e47d4e5e2e5088088fdcb23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01065314ca9ee5ce8f6d2cc3684ab7ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2b9022c2a0ec57250fbcf5da49816344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a911a73c317cb31536b6d89405e1a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a31e4cedb1fa05dd7b74d657533da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088cc4ace55ac8dea5d39cfdc10e910347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e5ccddfc634995913295504b38c06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c25a46d3f3e4c3c16a79034b12224349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87256b71cf49a06c28d1693411f6d46e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc70820d94b0270956d6ce49fb26a91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcce8288a6ccee86662066567560477352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91016da64b17092680dc1e295de976353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc5f5efd37d2e84f9c30a24fcf5a50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304caac56113610313094e5b9885e06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b2d5dfb004501a274091cd9f42035356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89241945cc2c8f45169eeda4ea6b9e84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e2f81431379ca945c7f45ebf61811358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888728522da256fb668a274ca6ebbaf6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633a42ebab5d9740e5faacba1274f36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285bb606d0b6934dc3a637a80a2ddf6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a431e4c16968c035d45a55cb36384362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcca5957628c120aec18e2f26b68e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a39df1e2187b7c7b58a52cf1d085ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8f1de9d0458f75707f99a5ab2513c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dba976a412dd07999990ae9e5e04c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5056092f6588751237577c42d0b496367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3339bf8e70ab7bf98ca6c9de38f3a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057d4d1a14420ea9d0bdd0491e88895369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9eace073c6b8483a603b68aea6182370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570e5ff6e161ae0c01eb7db55ecea45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff27b3daf1e4ae90cf162de4a6bcbed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde4de79840749e50f101f169cc0ef9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aac78abef84177efba325e0a7ca6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea0018ec20aa6c6c165ef78ec8000b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f968cdae12edb69e57039368f9696376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882cb94c083735b7a837e149e4caa73377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a07838acb85ebbb4cb50b70f300eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1ae1d207b9c69aed39b89a796e3b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867bffd28d97be047124efb69839488380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8098f1e9f1788db4d3d4d729b37df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdb6fc05a0303e2b91b2f813f60d7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426159b9879d2570b8085668327a3166383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451faaccb20ecf50032ee5f1ee5219f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b53c2c03f440aa5ce8239be9d7b5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39289cfceb1d83a6eb0323347a941a07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230abfa5539daa922a637daffa2a5186387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af4feb7c7efaca7fa072a3ce8b4dad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138849def2318e2605ef029fc2215d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61166f8cb864ff074797c9761c26d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b35bc8e5d61bb104b603d33320687391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155f7ef02964c9d3010c6152896b1a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2454fcf801187e9fa3a2f645d3905393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b902450649a6858eb18b978e15c554394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142b0e2ea85d03c34212bd57530cf24395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feda48c4ba670d104ae76c68c27893396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545f98f27dd8fde6bf46644c3c6ad38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46830afa39fb6260dfb2febce21618398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28015c27a0abafd86168885f9cd62755399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f9671f1f068f9724207cb94fa6eb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c600e8081c9ec3e803f9c4727f369401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923556c8dcf0a580a87bd87c3f1db6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e2af87caba1297e2c1c05f483ec6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cdfd44a3447cb5182f686dc199dba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf952e520fa1246defc8ad39231f30a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e519cb46ec7431bac39c3ac9fdd4f4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240d4eb735c20dca0889af30f0727b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4320f97215d5e55d43619a4e3db00d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103188ae4c3a717bfab485b8224e1b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bd8064980087fadeb23ad3663337b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa30ff240b6b01c6db886604ada7cde411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09f45ea801d10e5fd116d7e39baee2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67738e45b192240dd555565f0623ed04413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575dca8aeef7e43ee983f2fd14fd955414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab29c627060b281e360a414b097f90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc871cf0b8fadb39513568b397422d16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e710ab9bd33877266b4162b264224a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25b8158ac73913fc315c8abd4cd4f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5fb183e3b9c1d65c4f2dac8927624419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf22bca8635b0ecb1afd06c1eaa795420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583d7a36747b2d81b294dd38dc1856d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ced3b4665c2a6d86bcb8f40ad965f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a452b556936a900592b2d81dd8ef16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43abc13439765c96d4f01cd3c4fefc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50921b040f26eb242947322d9f360e0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3aa106e631cc87cf86042bd9aabca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ccc2912cc4cf9e49403e4ee9a3aca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050b1ddbcec01d1b07ab493fe6fc02c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276372ba6105bb301e8924ff66cb0dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c56c21e680eefb90c42eac89758c1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f267edd734c9aa97d83df3f051c7f23431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2537577a95c6868186cda025f0061a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f2eebe3c9244cda476806d79a8b29433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe618f979ec9cd63ef9999c9c8d88e56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1387869ae9908b02f3c33ab9988a1f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f5edc9050d9731f31f268143df540436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eecb131af49de820e8c91cf0ddab4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6988c9b58e024aedc7505d447a58ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470a95221080a26e9d1e61ccb728584439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105a33fc9df57ed773d50bc523dbe47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44885166968f08db2cf566afc308c706441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c001e292f5d6b7d72c143fae43164e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2269cc62521fbdbaf16d2ea8058dc6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb1a3d8192862ba5841d05b32798ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791727723a78c85af8f18efad93bee1b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fae773ef828d138bb8830f3994b37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a4f426a2b78b4d338d2c431ad8ad3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ba941514f3acb14ffb6ef39390d74448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd206b51a3ec4a3b0b2162920d3721d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45979cd5a7ad9e486f894f4f277e803450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b69b60406abb4be70e47a7878cb56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9697da3ebcb0a5a51c5558146b7d29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89f3b092a03436cf8dbcc9d14ded6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8e937aedeeed96ba095191a1efa0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75c8c7bd048099bfac36bd1d8a8818455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c91f0c3ff3e8e00d876eef657da2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969aae55deee181ba4b6d25e03ccbdcd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7961f9ede34470826b791a880bb79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0ea9ff3908bb2d4be5faf7a85af46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dd28458b6cf6601f9e78a278bccea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b197bee013039b54f808eeb944a4cda461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f97975dcee0f8b4df73c942506b81a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa05b0447816318911563afd172c41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17727c7427556968b8b2f01e6722b3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cb50ae36894d71d8ff0afac936fcd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95826b2aafcf663ebb19a3af478a08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013c13016421f6f561568cde0c3cbf5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e959159a8644a734d257a6cda9a0a31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74b975f96b35d23b2fc6904801db3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e83e1391f202344fa70f50a780271f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7543bcec2eb94079aea6a9073c411471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816185fb273b2ef306bd1fbddda45c08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648be02700097e808755400009a5ea0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50965bb8c0b80b0f80b0757d601f026474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92160f125d42d8ba0917dcd054c01a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00725a72da632a83c795fa689ac61824476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744fe1c9e49617c5e938af958d7dd10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6a4f2bbf0143087cdfe82e98e64c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35645e5a63ae22a5934c4990c92e569479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe9b97533e59a498be6e63da0915ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86b01739ebe2bdd56840f92065c542481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d03934091ae1ea6dcce26dc692bd4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f45de245cb53986f09123b8f40c84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dad34b038f57d47ba19688db32580484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecace230ec123dfc12dbd79f8a243b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc2c68feb3d9133954a385702a5940486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4cd2e819de35d910f76b0d8659cf4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79418ce15734d34ea81a8799a26daeb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbd4bd73a2b8c7646daca0f2768457489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60c7085abb6ff2f84df1812574c961490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54208863cc35fca21f527c6834e8cff1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2591ac0c46198b167e9f5352db6ce7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540d8655b4eeebc0320e7f06084bc45493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c5775f270120c3a2849f449526928494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b37772a9b40b78aa4133141f18691495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e86b9620fd655b3ec38be382f023cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0835cb8702af4e79ceaebbf8a5196497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e443b3302c98a44fc07d6b458f34a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156576b96a01844ad0ed0167e00ed44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb5a9cfaf591a97239ec177fc8deaf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a6df812d23c025cb9ffbd5de2e30b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bba2228e8523081a05948cbb3ade09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44129a78b414de9a31443bf55a7915c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5821edf151ef519bf00113eb9ad830e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcab81660dbee422e8f01595cb83ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07774af85a569c9908fbb5a50458ad23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecab24a8c3063494572ae6af8e880f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f20834503e60d88ce52e8a2b405c2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3de77a686b340c9fa77afc6cc80d82509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6206cef5a6f0ca15b8949b06e3d0209510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23319ae13caa8a07d6e5cb026c0bacf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc01eda59fc955860add6a18cde4c67512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e58f8a1ea947ad1c3fdac411c75ae0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a48b6ca418ec7ee2b32855617813bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa0bf0c418c0a7852adc58cb745cdc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538822623c86ec948726a6d4c93bc4f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e80106770d450b0baa1f8b86ec2de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ee017df8880c1d42feb581cbd1065518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca74143e1fb68f0def42c14b293996d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7ba03777e6c2753c4955bf1ad23ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8babcc800ec1a36d0524108ba159d95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ed3b4f4709a2404c077c9cbb3f48c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e75afd1f2c38e51d84b00262e0cf29523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3cc834f56c3b2bf0948d9050a06c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba2d7a43156fa5b4661a7e7f24fad7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d74b1b1ef72b944e134da0485b69a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6399b0d6b0ea737882fde57e55da4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e63a5746cbca17b0fc5124960203c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd718fb26dfb9348d8d831d52f2c06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16545a7e2ce52c4c30f4d0d8d7a46bfe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663476e16e49de80ee89afabaed989d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3daa8dd2ac71d0171f2f8e5d17f24532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da34f928db9e8aafa5cb6ec4f176aa8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4aa06d24763fd561288be5ae05d1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2313d682ea8c69e1bfb075473edf9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12804eec648523274625865daf061e5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e28fe6d62a35cd137500659e7491c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bbb757e54fa5bf51f3f40c4045c4c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35c122d453c1016cfe28f69b710508539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda01deff4c6695d77d9b4667884fe0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e6c287f73a4dd60691d5cacfead48541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df47b09ef9d6c84503ace89bc99ee23542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf9304868880ba4f8da2157a12cec9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a63175c9dc610d782441517bd9e8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73b175fcd5025f48bd2c289b90ace3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af18d5587d38c694be52f2b5840950546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a560b26cbef681837d67175a29b245547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba227ba87c69c6314d922fe4258faa5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf36fa7d60d648f02213727c1d9b758549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57639bde8ac5239694c7c82c80c10962550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dc68c846327748ed5be04e79e303b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbba043f41eea920188e15d7caea00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cc089a92debe2bd61c1359b03d4fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84783661bd2f3f22600e9354eac5d61554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff488c40861f629a13df23dfb2d881555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfae714067cbf16b13a4b8018bbfdad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac936140cf92f6889bac9b15d1a3eca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c21d6bb459e295747e6546c072730558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d067a04c8d43f19b7201a3ccb093e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be83e4dc335bde1f79a5cba7927a27b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a67b755b1a6ad2f1dfc12bb3146529561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c420f76dbd445e44daa335db97bd4c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b966dbd51666c47eb8ee650b64596563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264c0f3edc15d1fe03fd64a5d62dd8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f004e8903615341b1e989c1c0033880565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d2ffe2cc38e662c758c8e8ee87074566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f831fc4c670662f32516e3382a7a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640b85ba090f4912f47d1a0a8353cce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6abee24cede8e825988892ef21048c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127d6284e894089b46f30049c04af8c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26107f530f0fa0871e315bd63fc632571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d884fc04e7b23b71179f2160c6871572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74bad482bc729f7a5a1f6b9f483ce7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de49523e665c0368aada3bb85eff064574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60102af738cb3ef46ac4d2fc633a5572575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2effc95e7e8882d9b540071030cb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf5d062b260868f8637f09ea1e40b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5b27479c7a34310d4e02515c68323578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1def6d6710268ffdb7a36a7c427f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185ebd7668a1ed8a0f6a24b68fc4fa3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0eaa9eb324951d2a485d215db2db8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383f575240bc54c206649646e3f2ab3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34016a18e5e4ee0192ae0ca223745d50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342611ef7baa6e23584891b75778f9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dbaabaef78830372ccdd735781a39585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8282e2f12a83af67b19e4420584d4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07066a3576b534ec08a97abe76ebb389587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69993d4d1de8bc83030cfc4475067968588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67001c7a8fad4e9df669b056a268dde589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce538ffba5b0318b58390c7f5e4278590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e446c3aeac53fa5f6753ffe789b63ca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b13c45c08686afa88e1ef2bc2137b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b7b68bd193b327f6d9db52e854b16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b9594f3c66f2b850b7574647227d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28d193670c642bb7605af4e1fd6105595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c57ee108fba902e12e5bc4d71a6d99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702a830a5673e6b3c49e37c44155c7a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d149af70aa27635d4938693946c9e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8d5a285a2a2eab2b81874e55edb50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760089d8584196595f402ea20ba518b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef617331993d43aef71150429d962cf7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62124bda5053a62a15b51fbe6966384602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5e7712997e4a145822b601b56af56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b741abd9e564961122186fa9e84316c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a9f25fc21db930404edd18ceb0eef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0360962436696ebef74622591ad0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143f06b8e4990eaf5ef00a64b5fd450607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b51edfa4555753f5010f379286c625608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275b0ff6d4f29c8dd3c75483062a160609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ee811297a5c8219e1ed1d6b039818610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790a2141d76140a93854efd4f1fc6b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d803b019eb94bad67516fe61b1f033612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a79462046bac93b8b736d22620dd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076639e02972bf08d36d4384e5ac2d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796c1fe0749bc2c0676cdef7e533093615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d4c3773567e768da13a35564df60b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b570b6ce0d46cb3e1a7379f28f5e34d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f30fc54899878a85683cf9153ac06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885d7756170165015e9381423770dea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa164d60c4069633fb692137d1054b89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeee30250c27a3f0819d49f60034bde621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd156fdaf4d8aa5c4ee00543ea62f8a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816da78b6b4eae663729df11901742c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03b44b4b496205af6f2298b3b47c7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441dfee56bb926199ebdda1d62072e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27806d2e819906a12e122b0bffa48e81626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbb075f56a970daa63b8e05abdd3a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d216201239a57296d2eb45201b34c62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed800371294aff3daf4340552a5ec7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8822d35d23cb5eebb708483010c78ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d3d255299c9cfdd2cbabefdff1e7a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3f632e7df875853a6bc981ff5a07e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da852bf822d101ed6b5fd10d1bbf6307633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6ae4ef4b911691baefa171fd09542634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae8b64ee38758290126c5b95e2666f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e4706447263fa35d1c6bf214f834d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e26b942416a8f6d6db8132104a5b71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263d5f924b4645d9374a165874f1236638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b70245472c90aa7f5d8197db00027639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b8e7203048c32181f5a39bab3199b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587143b9941a846be419b29a56ab969641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe829821a66d3d122f22d5fb922913642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1043a4c14b041e5808abda2a2ab98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094855bda419814954611e815113cb6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61e1cba9b45e62454f88cbed1f0a76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f40941ec4dc32f72e9ecfbe4ba870646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff20eb372a88529ad2ba654cab7ca0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857881db42a9053167ad56c2a73c7089648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7db9d711cc7202d273314b1544a668649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3773950cdaf5da4d61f22977af7ad1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef463d7aaca6c8ca0a3af6375d293b22651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d976707089a07fe7d649b873c1017652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce641770bab97152b60608bef05b1823653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243e4371e4804ec915f89e9c726c4c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb455d738e7590e020d36d6c4c16a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10bc6ce1c2913f90a88899612eea07656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352112c9a6f9a97f7ef7c2b99dfffa3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9309ea8bb869696b5931b6fd111a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3869d6f83cc7e4cb47e82ea994ecf4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43935d2eafaa4ec5f45f618c1ab0f4e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aee13700c8ab2bdf960e800a0004d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79c25ecac238ff8fb82373de0d5d63662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f081073e658cd628ba5f46596e48c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0cc0a7c4d88e54e3e42139e328b24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97114441aa676b8aa32691f7a90bc8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850e2f29328e605a118219c1c4b1fc3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee6c9691a13c7b7577e500aeefb57a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547129dec8ac161fa53ccd7bd6bd07f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61ed708d320aabe5401afd1263ca98669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c4c4f1404c81ce7dbfe2f554476b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a8a90cfa59e926005da0ede95303d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4886192c5df331e455b4f683a58d06672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988085bfbc82d918acccff582a216fcc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0981fa56d7f3316ee7a771b6287577674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36672b0d145476db5700a20356f1449c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54e122585f2d1cd3667fb8d5a52781676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ae68f4d4beaae550347ec06d7997d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98089bd8b331b161af7f7f4ea20072678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa97161265f4b8c6fba214b3fde1b64679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ae6540303c26e8845a15b0f205c90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49c33e2cc3247b53063e509180942b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530f30b2f8332f418545f2c2580960e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e87cb34b2e03197d9430be813634b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69f6a311ea678609aece0ac648550f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26d1309619d4b8c9f8dca0738206ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c8ab6a3036375374f5072a0c7d891686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77c503e626beb13dac6183effa74af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b2e744af2fce225ae392a41a5a2dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615038586db83359afe3e03a706d0d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3ff952132a18e00ffda79f4b0d1ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d9a11ce1742292cc17b0c4d9b70dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ba56eaf310bf05b96a3ccda52045e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef15e03f67e913dd7320927dcf93325693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9df45d5dc99202a1c65682d499a36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514b29ff919aceb23951ebd7cc8745b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e9dafa10bbb56aa296568abe92f48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6af724d9c9dceaa34f5582e1f47971697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579f5a7fcbaece63d7489bea5db7d92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068a71c525e0ae5099c7f897fef9383699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934f990f46f2a618a7ae04886d9c99b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a25daa38147d8467c3720497bde6f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedc78e6866255ed65aff6e63f1cc0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6614a3a87fb06bb995cf2bf48669edd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96455409ffdfc81f9ff3fec800715947704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca949aea200a96e2e746d0f33c2c509705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd346a1457dbda2d242ef6a5c27e768706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a199f3c51105ca7effdd72fa717ab00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730747858f1f488ed09228f96520246c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc29eef7384bfe861ded1b63de4ec21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55143e49206c585d4b831e43a008be60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df148785559d34dba9982e8c023255711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a257b7fcf99b4d76f4d91e9ec43c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fada2b12ca9ab72c612b54e050b0d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789efdf54f45779c90b2ad435604c0fa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481bc069a11daa3260a49c4bc5d4cde715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99c112ca54fa914e09eae1db0f7ac2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917f60dcbda00c9fe829af9d8b9c971717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb46307f4e5850cbc94dc0c6ade6a52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa7264e437eb98761ed5c30c576be8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75a678df5fd6d58c971968bc3a62e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b2758fade47bcca0f367fad034dea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b4d4c4d9eac0dae499da97cb922dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650940ec3e841601f13d18d56838cca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe258372a865c38d1e3ef26292fbc127724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48294d444296cd35c766de81352d9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18369b8b1aade73916a27eea6ced9095726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96947b632c50fe08e8deb160a468a1b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3aab8d2d2bae750245cf93929a886728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967c22affe3d6d8fedba5eb95269ce2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ec59e742bbbba8403b727969288d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910869186b65b22ab4244b695a1a4eb4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dc7f6b1a1ed2fde1f77dcbb580d1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415812dd179c3646c361376efa500371733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf82d9f48e336a37fd751ba33f4b55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef57b0a620459b7d96bba3fca4cd11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175acc092f4269707e650d81b3ae35b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7395011b1eb2ed8e5e4f8c512d9345d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215fe16a519412e585b351f12419b30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16534e801221e7689efa4fe03cd09313739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd296ba100749beabded2ca1159eb451740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b962bb953b50cc55f0e0cc6dc49ffec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd21896cf9ff70140febf06f74c067c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97092d10c299832956d0897746f44977743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61430ae8f6080a60b850e468b71f2faf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f09dd38e2efd9b16698b53d6904848745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2016a97250794bbdaf78873fde5b30746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaf21184fe075ef6ba9a8286d6021b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055bd385e66c2259ce320218b8e8556748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd486753384463d7e00ac7ced37dbbe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf16e93a9c864861a993a99d2cf4cbd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19691a72ec84b8bbeee39d74c923209751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412764d5c4c730950e4b57eef2cf9b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608540264baadc54aa8781b01fd4e4f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba5f1ee1d6bc4bd8537709a6da72a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002454cebdb6ad5c211ddfb5bafd0264755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ede843291b487eced88458c4e4fc78756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7fefc3ad0721589195478dfffbe4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112924b4176fd3ac67578a6e1c2d722758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1d5905c653c2e34b95d7d902290e3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dc05fae63919c2dea8a175e13c8ff760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24569f7e725261e54977ac70715e2cb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4837d051ab471f4a61270035a6c0bf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a782bd80719816fa400e9ecb3d215cc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f434e76b29b261190af1d470fdb6e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49dcde8180fa1b98dff3a0b0e1feb9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf58864ecdb79227dd557a725e1477766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bede63e182397ee573b7f7fe2b920767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>