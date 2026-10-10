--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844e5b411ca239eb864780ff3deb4da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657f5515c135dc3f17191faa7dd9bad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567cb96424fa0dbffbcbe3235e5a1703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365577f420252b244c9f3adc3af769254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579c5a6ceea1046d7958e10fdfe3d985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac86b0ffc160a732d1b1c6809d782596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000bb32e8ccc3c885ce97cf12ce03187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aea657bed3bf5db440d880540433d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738c362aee37c29a5c595e5bd9d76099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d893562b9838c4af0bb12eca273c2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ca47d034f1501c1363d5ea254f92011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c832126c2ec340b78593551d0780d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2a1a38a23e7988d2e6d9cda317a5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b4dc748cb6a38f677fd3e04edcc6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a93102b99e201f8e9114535f5c0f8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194827fcebd99123bdc93bbeb9887d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042a69de9575188d4c47a409ee17cef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d192edab4298765517f34b6567519f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf32115e978496e7628dd50056387f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e4f84cb1c9579c5b692d9877b089320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beaefafd31a4b0ec86d05319c076c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd38eac3e2c9b952afe62cf6f38fc3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af980b64eb604de848d4a1ab548c26a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd209c1e0a9439d447e8cd5897582324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28581be8bec2ceda898bdabc6cb6711625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270a13b86a9146212aaf725c13da98826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b1281ddb0080d86422e4d88cebc5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d241d550c08d78cd1d5167aa27f87528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd7085fca19190d1f0f1a3f58d5dc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474f9837a9a7091cee525cd87ee285e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549f3fe383036cdfff6b4958f598fce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b62d7136d58c58d72cfc8ce75e92832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609261b5f447a67f177a150b6fd4293e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca8d52811a1e4e8ff41c04a440538534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da3851a5e2c6d4825a46426ad7269135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc158b06609d23acd4f6725238cbce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478051fd22ca64781b9506355bdd1e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394020ce32112471365ca34d7cf2c25838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae46e7d88a895a6968e9363b75d30839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8eb5342eb247b5e42ac7b99fbfd5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803ddda1dd2ef2ef1e85d0db8e51c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b402bc58dcd3e3aa51002c184de1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95c0f36a0efa6870ad88f51e9fc43743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06f377b4a000e6f692b1563fafa7e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231a3c4578a28bd3c3beb74fbc79e1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c041d88096c16d4293fc135207219346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6939b9262dd6d02d8f9169634c2df047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caa54fac1ee96e1b08874ccc66d1f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61899a9949aa6063a9a3c7099c936849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b1287bd7e455435ad5ae28dd2ad7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b90414a9fad863d4db56b2811080a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866563a6b10aef7dd512c3922f785ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b362bf803fbfe490b7dae62a574c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27bacfea7dbc22f7b1252bd53e1c5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19741e6d5183145bde3c1a8f3a3aefb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24d15d37f8e387c17759d6093a417556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53b00ca5cebd98f617c473b6d4109b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe191a7263ddd6970b4723cf8371fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d33331a7c5d0723c2e2cc09d4327d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15822f27440beae6c6a51148d8d9c54660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d27705311426112d0d64c3f67fc0e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68d7a817520b1d220a56eb200a61e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaf77e9a49c72b5ebd841f9a92d88163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85475c503693cfb0868e71f74b0e697664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41a2b9e13ca21593d5f9aaf8af32ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfac62a98593bf4072ca6a212bb6b3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e84f765ab0fa8e372838a13947efef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2795242c8c70ba7e630f7d381addf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aaf982d01d7585c5f327734946e4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86251e67ab87a2743f22f1bc56dbcef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f478f9a7337a1bc95da742d674decc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf24702ac08c665d9fd2ad0733441d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd846de8f286c7d17a2cd87ef79694bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5ace02065ad33899386e6cfc7e90074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572bf43abd650a0a07c933f9238b4f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb541f8d6b2bfcb29099439857d09a6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0eebe4c37dcce959e0c266db4f8bcd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5fd67c425e5c7d84b18b70cb88d9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98776235ceaecf65db1797dda151432179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b38f540ef1ad59fa1f43e5f8dbc3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326e0083da1f4aab45a5d551e86487081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3955c6d50632d241758aae7421e53482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96474d1e7e51c393fb2c46d62c4d51ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82dd18ebdb1a2327bc2642e6e0e54b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9350322877887b56c7e30b1c7ef6d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d247afacd4cafead9aa7eead441dac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e160d524979e33a9c7dc954c8ea6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b5b8b9d23599d81d485b4eaec193488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c657348dfd5e1b96372d1bd4ee53e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599fca25f37beaa5108b776c15c6dc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cecc19c62325fec7c89b4f6f87f6c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be98d5d229dc1c191db96823f1626ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc8cbbee6ee677bfb8fcfbd436de2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc509cc6462efb9497831c343b3a1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd04bbaf6de0f140e82e81bcf21c54895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b461273a990bdfe5bf330518fb04d9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf287684a6bc0561a025db5618b8e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e6a06b74ecec443fd1ca3ae31322898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f49f36fb9984065d48fb5ab0b5f1f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3de53e740b2b4b6ba021eb28cb5639100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f5a6a2d801c3afd01bd48ece3c72d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24e1d3e838f419c14e71e3b27acd24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24d9f3a666c7b1717f5f041df6e7f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6e8bcb3387aa1b6db618136f8929f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55f5cda3815e17d7625b2a39e7a5f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58377e79284f00639f6a3fac4a4753106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1656bff92a8435e78cbc5a99e233d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f189915c3e9113bd064cb5987ba2c94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5254cf19d6572dc56f27f6cdb123117109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e44f5c1777d7aa6febb458d0e91d77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a2750ee740d975a9325ddd8e48ea3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700694776e23bf86f633d2dd131a294112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cdbc3607aafcb235cf3cabffe3398113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159bd0618ec241fcc58698a23a13e08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145d02d0d097202759eb91dff64b677115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abd5a577afd9ec14e9da78a5931f91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c34b75e5560999fb024a5448f48c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2265fc030cf5156b8c4a3d8dd4ec8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e6bc1326dff62f66eaef16db30335119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90174c7354023932efcac2e13a4c49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f263d23ec33b67b8b1b8412c2ec029b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdd790d69053ae3a806117a6ca74e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09210a41699538f3d546c1d557c3d472123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bd279719fb4ce41d929b123894588124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce34f1bb5f4747c38aa3684a846683125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf42aa9d1add2cfc5b5b470cf6f9e3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5f2605472027944981fc03908e1f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858780129f2cf5e371f338bee5ff2ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a02869a31ae202e512bba0d1f47fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014d5ab4e4b3484a9a88706b5ec2921130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335c5d19eecf4f7ce7aff91b261aa1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9d0463c594f99a1ff98b0ab2973a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133184e25da459e3674b527f1be825e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7eb88d41370c163908c24e017d59b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525170916e4f536f4bfb6cb81fa0d6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25039e9c3299265626ccb71e4e8e53b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75ff7716a70ae159b5f38a58f022af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3acbf279a23652d2d8036aba7bcddf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014241a7069ddcfaa71fff3a85e85a78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24210b1790b92807f90c302e83abd84c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf8dc28d9622917e22a2cab6ca2e1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6294fa7853396bfa66daadad3b61c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fcf8d88c937ce226a72a821130400143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ac8e82049871f73a191bdb4c0f817144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02c78088b49ec268d8bd30c6ff7391145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f22e62546d9cecb0c6e70000a82ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ad271a0e45fbfd5f58ab7f375552e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64b7db9f8e5442c858d413f6d8c1d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f10927bb6c1e3df5988e51c926450c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f4b05729e0d200612b84fb167a753150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9e80ef2e6dfa84dfb08ab78309e4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79797c7346fbd748ac5b06d06d202f4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741af99666da485cc1bbd67f78ea5cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe775f1f7e7e2670ad9cc668873ca2cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f233735fb08e77ba883ac133273b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cafd3051093620389af800c3a8dbd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f27668acf84903237519fe3c997622157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498c275a7e663c378fc40ed38e1ff4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fd525c45c18a90b3d08ef59a1f945159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132713bccfbb34462ae2bf4f2c4a753c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b76dcc213716e0483fb08e0b1edba5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa92eff6bfa2534dca4d572ef49784162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52052f2e42cb6dd4fada0c3cdc7477b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472dd090394c93c16f86240755495a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce489080adb8be758aa47906e5bbc4e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60e05eb20f13d565733f5a79639c07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8c134a0fdbea78f65fa36a86ab89d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e89c2a40cc7323d035fb1132588f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdf6d1bd133df7a1f42089e975f2dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80279b9ea7ff74fe94e8b1738e3a0b6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980575d9c087956372efa145a0e85f4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847a3374a5f8aee145d28afb7fae1f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0871051deefd03312be859e589b868173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff002480cf88e632105d12d23c8f3d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4373a206721507fa551cd42c18f80d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eb38f0453a465d9c94df6cf2cad7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbddc03b3c63e02b1c9d42582b90c2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09139e8da1bc55e0952eacc39774a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9e510c29c033d1dcaff1453fb0522179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b284eda802dbedb59926720a9197c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f74705e9c5efa3e28dbb9eb1d4f1dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49747dc7f0ed06e97f5866b4012014aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6922ee4383c50a58b6b7b4b2ec0fc7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5aa7b1d8abf742b3042d0e0313db53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab46a4d1c393ed54a149a148bb91fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318459cda26dc651d9d7aaa1dd608359186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59896917ec6ac5e594baef065087a634187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d76d03f6ed6c509fdedc773401d41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823e75f969ed4ed3e6dff7edfcae042189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca7669cc34f320d876a82117b6e4be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62a5156ec86b93b81a21dc3c1bea08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a6ab1341cf98085994cb6fcc1e5dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddda59a94cc520cd1af0501938ca7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852539ffd2cc25c54c53493c92f2532c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62c61131d0bacf1dd6b93c0cb3076b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c62f277e759a84a5361706b2d56171196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce1e76fc547455f97340f796a89109197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50a76066ae3d8114cf863b0ffafe80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e2c7e900fb3739aefec2b5b6c962c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1b592dd7f5788d45ee71f8359ccb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf955639a1b29c4506606994e7b4a8dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50369a7e926a94149ccf5303c033e148202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851a265928a2869bffc965f58b4c3a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd4d40b8e79a9f791f701f9cbec8cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e7458841d384eb2285e6287a68350205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff433db69e8304e9562943485906e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2635f94b3bccd2f6b391bfddf8fdbad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc62f91bdf42aabb9ee21599c662b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5f455d54921463440fb267a31e18d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7f39aeed02bf16f7fc94a5f7ccaaf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7789d5a4e6278e11631d22151f2da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8dfda8bb6f742ec0e2a42846db476212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c01b8f9749f2bb8dca828f7e8c857d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48bf593e384180d274d2dbb81a2b49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bccd15935afc49b9d5b1b80597734b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0767afa4b07fe6c81af9bbcb898482216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad586cb10feff92556f63f6d2e838519217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38ecdc4048040407ad4b78a7eaa7f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7ca21b92ae1fd9860ab1db04d349b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092abd147de521036ab22b9b5da076d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd32e8ac65c688767412c4c7e76ad8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae555145b3a224a69403b538e35a38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdd78dd020c70687508ee4209eb425223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f456f620852baaf6b70590d43dc387224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d73543946b7dc2d1de9dcf3720abc9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd17a437c2eb5ef7305cd28b74e1f07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8e5100ab869f36567d495786d2cea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc364667000fbbb4cdb3dcdedd03878a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf18ab090ed61070441d2a781430d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ce6ce406237017d168fe6568e0769230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11eecc6148cef73e1b4f126e7514a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cff8296455508b60453e3c26edbbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af984d79845a3bd65acf228a5310f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ce6d34b9fa692486044be41244e29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c71de37d5937dfd2b71193d8884d6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a656ac9add7561481fd49310891d48236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500a1969af4573ef3040654763088e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f275ffcc46d58cc9e481b093de4cf5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d346a91677aa5f83cfcb30523f46e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c792e674fed3da139b2ad13075bfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b815122525fdb4b5c522809cee99ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a65750fcd882069e8d227d327a54ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f977a3465d00e986cb132577c9fe2fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb14b5b055ee7d650b110e253d593a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e1848b621f12e3eaa1e27b1d2216f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4513e8616af21464816a90a04b9cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84bc6354214d2681cc9dc44ff96dcc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f78f552430573a478b74414d3a5748248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088120412c2ac4e2ee8bb2a08b86f225249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbf56ab6bac0646a155991b33bcaf0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3bbcbac14f9f7d6ba539bfaaeabdf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c518320a1813463d8c8421cae85a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4837161ff81ae10c2b3171c0fe89ff7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7efd232f797dd16d66aa17c0ce857254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009998c30b5c6bb08785ebfc9081e23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b0774fe1532c39360d22f978dd1f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b0f04ecee1444e0c9f480affd722f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705d975bcc471bde59be4ef16111566258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10dba722bd1f339228768c55b88b8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024b8968b557fcad9a438ac1a77d41c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b229b9329aba21bdf99d95dfc9a65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee2ef87b92fce4e0a50aa848d29906262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936725ca85e1349d01c0ecfbaa4e7049263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd7ed3507bf95104fd4bd411a158ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31cdd05f56f8c233aec65ede583348265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c0221b240e435438d0ada94461407266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e962eb9d2219729aa6852790f333d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6c5228cafe62e4f9bed02dd08311b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de348332341ce2cf260bbe294d944c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aeb497bbf0fd4e21b8fda7329ec5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fe3ebcb468d169e909afca0fdc698271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02b9452916105bf7a414b9938ea7c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e26898b27ea42a6f539694297fc1d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c1a52d5c7f3bd5f20593cd8d880ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd3154a54863c02d7a04e16c1d425e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40592363b829a70e7d979e11d087197276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b16b45f3895a53a6c2a3561609d6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29b757ce881f6d58cd06efb7be4ecc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7261b8d6c6b00c55f360682a40ce2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c004139b11846d3a49e9e92da691fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8d03ae7d857a2d0ea8105f559032b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22fa77c5ca060b94754e7c4e4f9ece282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7adfe692bd6417e9098fef42f71393283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2206a405dada3d4f07ee84d637d647284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff31106a7bac9656db20bfe4f16c36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe54343bd24c1a52d0a01d9aa7109f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63547c287cbbbb66793b9b96938d27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e534fda0e5be50926e33d456c11f1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627858fcc9b1dd696cadbafb33979e89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451ce4ff6006e7baf1f5a9a7208a661290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee890320aad2516956e4aa655014098291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cef5074bcac69d0ce41e1e79136a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce105fb11ba0f1def3cb64dda24ffed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2aafab46cc8214fa839f91770e0e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a121f054f9eef9b5cb14ee398c3b96f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752690174b2e479e6d7605e9272771ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119fe3b42f62b768a6c2f76d59bcb2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048edce670f96bc378dbbd2e069b9f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d63838ff8cdd7015156fbd69db558299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044eedca819bce111b2fc9437e8e8e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759c88a290d4a0d72e97ed56d6c0f02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa70a4f2049f93562ed1d5f05a3e53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88914f295ba31267803a0db0cabadff3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f33528e01e263c4fb0f9236e20fdd4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151f8eca7ebe0027d9fe0ab3e744c57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8f218136a94c5a1f04c0a0848691d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68567d89437c9330b6da7a56b965ce09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58489d1bf1bb5184a0f528727526d9da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c21858faa445b6f22fdd461fcf2c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169edd521dc65c11c2dd6a85ef5c9002310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b384de8f97d88973bfee4396fd6082311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a087edc8b1072f7cf950e65db69ea9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a26430f22c396cae2b3b49d72712b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f4e5e7d85ec8450762412529d8bb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61af5e803b12ff203154a884df5d51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcf9a87d2701bc969d008b97d944ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b830ef540fcb4d210a7336b57ef36ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a889df826835c1ad0fe2a3ce5677977318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f79b92e51662ba1633d9441c8f9e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900aa4cd8b5f1fb07160e0f63f4d231320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2871d2b0475db7a53e712e1b43f8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813df474a0c91dae8f178a00c0244a38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8dce58d823b6dc2bdf0a5a1174f37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72f07222df3689c217f4950657812a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af541861991d329ecf54f57424c04973325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7732c0184bf09ffda10f62f230607b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b1c2f0fb803dd759c77e1ab6e02aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dd0c7fbfbd633e51e00efa74609ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a0c22388e65036e33486d51699f23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a9070befb99ac4ebff6f5c8c55b66330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aa33cde517039dc6aac54b6f400ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b4423ac5cf1d92d245044db2a9734332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14251da06a4bae0231b02fc0930c7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926df8cc5ec6385dc48dfc11a73f1697334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741456df6aec13453cbb9d5f0f9f1ba8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ce618dc88a671d1a2b9232e64b9bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdfb12718c0d2d908591bcb929c9d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b86754dc01d8d9221de59cdab41784338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1976273aab9fa8d5ee3f6f6932324339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8938ab92356df5726bbfff85730263340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c33e0367a74d343030c2be86be6645341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013d58e3fd2dcc59be123341dc3fe15342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4f559c39bd6bb310d77c016084899343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85074bff8aa5bf4a52cced6e0d68094344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9d700127682131cddf1331d9484ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad52eaea65920f7fbafdc5e6413d5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba086fd06420705d093a0026a2cb8063347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c1488eb81ebcf27426245c4314304348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861689f95bedf3c37619f8b5328db52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f9b6e06fa960bf8c0d21a283f176d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5d3d1784a1c5fdf16e341b24d6c9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079903880d9038b5ddfc13a982f01fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfa7f7d7dea67b17408858fdf8e529353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52112678caa4f28327dcacc082a131f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c1c8b902a7c69782fb04ad1824a9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf56ad72e492fa40ab2c1d769853acc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5c72a110c38feddf7ce0675d008d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f9e9eeae55d16ae2374d5d8987f8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c29bed616223dc026f34eab1e10ebc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2def18b77d180687308ec3efb8928360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9900c4fb325d4efc12083eed074b04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce450ea070caf3f2ed77d12aefd3c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e89ea2db07b754e62980275da6f2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29377cfd0e2d4002eab60fba39eb11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e794b53ca873754324b40d7037bd2ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61125a75334dfddb4cb49519f5aa9d2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee7e68566dbbb27a35daa0e9efc617367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b33bf18c7370df606d69e90b7191e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f733da14f389ba465492337f4a5ecf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d24859abbc27bb0c22bfbac6905f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a3ca68a01cace618fad92ee21bd7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dbe4a44e8d49a4525d0f42956b43a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491ba02f758ebae84aa21ee288cb29f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a87439b767a0de440b9395399eab7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d839af47a5834bf9328019910da3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dc64232b56ca967c3ade89fcbc92b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec857864aef3c2ab458862c48f2c7f3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ff3caecefd292cfe43a4be28e8412378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96280abe5fdfa29c9caa389c8b517e43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32f3177f273893894bf8f0b3378140380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc639a219b2650b6892c8dc177206a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85d25c782fff7ef3276de1f7084aeb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be667f08a16b179585d1331a6917c9e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ea4b9715c1408f66eb609165a607a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63032e8d0bcafb52db82e03383eca5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd1295d5106017dafc27d60189fa61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f44dcba4cf8d8193103a29a7b6b58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8047664effd408f3a8953d7611f1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8f736be16734bdb311d500fd93db7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da811b9a2e33a155087b257dfb6e87390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719cecf862a599942553986e2b0f390391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ce9f9ea9c30a37e696f8ddcf98f77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89770e7e037e1cfcdf8e8586defbc30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f89f27018d420222d1b1e70ba1bff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89242fb67e2b0df042ef19ec960146ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92242d34f5b7632c850d7233395f55f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39f55ca134ab0ed3df3f4fff85c80e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0c8388db625d8c8602f22a2a233cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e609ea0ad0f3e91b95e7d6b6bb5205399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65af629438271c50d94850713162a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae7ed2623e96f1d24f21197ea13f2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0c68c802a4ff0104f5e6c89167e84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23309b7f73dbb4e57228d4eb12075717403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6738e2e3fc3d919f661d5e3e5143d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297679f10dfc690b298cbf6654922df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c99551fac134cb01961a27bd3d087406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc33f2b62a4552ec26e8260b7087087407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a5bd11a08cfc0b3e7cb7d4a261017408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c3dae1f797885cc1cc65624b9b6a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4848d621dadb2d107a792ad90b100d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e1961316e3b6c91b1da589b6e7fa3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157b41a9806d48982a895a94ca8169b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608d3321cc6ac49bfc27e3a4c48b27c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1043845962fffdd980eb02f26f2e703414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c53b045779294f4e7d5337707d048415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22fe1a4c781274d8c2a8bfd59fcb57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ce806af4bd5c61b2feffc43fd28b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db5d7ce883c13e459501896402b9d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b2319bab5a208dd3dad682ebc1d82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb768503e93d777d0239765a9ae5183c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad4dcdd29867407b1a66ae016f0cba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bd37fb1a32182105f5d6d85ab6661422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e648597dfe72ec51f8de9a5bb0ec5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d08b401ebe0c7db1225ceb3eb57d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e13d6d5140a8096b5eff5759267bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b067d30b918fe9e58dfc82d9330c25426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189921ef4ab8f5be6bb6f039fc1693a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db24daa388108fcf9b2d4ee90b73b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae33fecf0d7fa15ebedc91287b660b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80e489407dede477e8bcf147974617430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f89d06b69e8f47ba288d21920ba323431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921a048072a07347b1f7ad03f826e48432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6f3592264535ac4f309eb8e264d7d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ac0c4ea315919ce4219149f8c190f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722731e6380c005530ed3deeec4f323c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d62c0d4735e51ca9e82ca5569717fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4fc7ca518ec0e5ac575cf88f6459f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d92ed241ca3fdbb32f8f9efc6cace438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e30761a9bb30f98cb9b307449848c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0780451427a273bc80fb99fdfc2cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31b5e1079043651cb2368ef8bf8a5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14f4f22fd12d8c199988d0efbbdfef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ff95a0c93d9386b62c4cd219ff0cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cc2b0fc2c1738db8a57c1b5735ef7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9cb22f5c8e2647596441e585d127c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2faea67b7012b3f8a4cf4d7952d212446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47704ba1dd8e289bdc49e092f2bf44e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79361552521f7769ecbace542dc32995448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec881d3c95ac039bef8e9abeb2fcd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f216cffddfbaa2dbc8b4b67c66e243d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62af3c61b4a9b1ccd8f916b5503ca98451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2dc7a9bd6532365572759c0d7f763452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeecfc782d0814a76914a80ade9137d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979f0132bb9a6e5c4d1243bc9d83810454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa226f38bd8ff5a4d48a73d2798a3ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e094dc557d04883bf9e16aa37a1ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1308989277a228168a3de28214441457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9afb8584e9edfa8456c1d305285cdc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63de5193b31af8ad7ef912c2224ad0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea087976b122beeb85412875b95acd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5cda73c578149d9694efb5ce3ffe5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225869eefef30e51a47d0e94d089eee5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134717998313840c46cd54e51d42b445463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed983ea80762f0b31ac9a5f4537f94c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158b8ec44fb0c2720e0f96166dceb46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3d8e63f68c2d873a70116a20e4a7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625826aef324c8b48b6df33bc4cf732467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f7481733d6b6fdcd92e48df75069a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cd3f9274c80cc988f934b22967b0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92b57d59b98f89efa0f8010e6fa161470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32848f878e9bc4ebdd6b72c27c4c9ec4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4952cd15a49493e360e7a2c195f895472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479f9aa0517b254ec10f77ea5a46676473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb94aba7ab8343ca23b705d64548a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444b873c2c915b936246bda0617b5f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79320604f368857b1e1a7dbd234f158c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095614bf3d5b59303da538f12c64448477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dbc79b28f58377c2b54d35e76b753478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a37b6f79a4e0d81c597b6b6d886d6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ff98fb4fc03240075c7738f9588fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb800d1259e4e8607313e3ef15d8b0cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93645650fc34131aedc31e410f96bbc1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd828603cf2ba541b089d4d9078850f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003763326f7a4c0937a35f2e7dd7b66484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8220da71c299e6159766d75983ecd4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc9a5bf7bcf9e577dadfd5d0bf41e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec30068ea3e3fb6a5b564f52cd49f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab30da62401ca3fab4f99b06de7ea1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9260898f4ea9bb38bd3c44a201e0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd116066487147fc27a8b192783246e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e567b7c7e5a027d232840b10b75c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40323a5b6fd73511d6b6247e4d5706492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c3b30c4404245527bf71d88990178493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186008ae3fa9e3f400844360e2d1cbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436efd3b5b45e889c00e4163400288b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bc4b990cd5b7f190c1189061fe8f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f0b3b3026eb14c261d9103898e7a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f63928af7cfef35915c29120667324498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed843d13f23522f9907da50b0312eb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388334151993e10e92a403f358f0536500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935481f496ca876a83b26d7691fac20b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e24cbe85ab8f5c4f390f66aac06f9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c782515dff0f4a3aa3f8236d7e03281503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68faf86cda82f9cc6e8aed4704f732a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6e83bb07f4d0a4cf34c0f7d0a99b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7b32c560116361ef41867888c8c1c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf243e0ffff4d8698a02ff0e7d2582a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f4299b42898c1541a626f4ac99552508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cfe7732bf2fab0b3cf46b53abfbbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfae3fd5d57d67940821fb1ac8355c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfde6ba5dd4ef162aa0e0087867c50f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798079d6dfb3fadff66fe8566094ee8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c74b5eae304108a648d47da35805da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6149c31d5d87e17463051b930884e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45723c53dbc4491f3b40aee41834a175515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a4851711a2ab298d9901c027f67f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2feb66ff8bb5e400e6c2203634ee5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edddd258955ee49fae7a7c7a4f8a8e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415aa17b15ad1406a8b309a6263cd670519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c896fc115e13b4eea3526833430a23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17440995d68bd5023add064aa5851edc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fa581750c10fca796b49a88dbf0d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035a2b993eeab1244fa382da40f3d27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3783b5dc7293f26af1b394dce5f55d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54073bc9795c806e07960e44ba4d0fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e739a7d7c92c603bffa4945d84d06f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4033ca551e5399a5adb0a72618ee3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccceb97987a4850ba980ecc0542d53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468f6702af204848863d31f70fe8af2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b15219994469cd77f7057c31faedbb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ff8367b66c5373e177769aff79327531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6b6176c86143999f5bc0b0d70ac85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a760eb07327d091a336a8bf24e425e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b192c6f43f466e87d824b3c0e18841534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49e3eb5ce2ef38ec3a7909f00e582a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f3be204ba3147cc3e267de9f16d7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14833d85ddcc79b028b3eb3eb23cf225537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c242120626ba7ab4d7b1e049c1e241538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef83418f75a9aa07a4c5aa326b8a43539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710e462ba43237e4f6a8881e3c7ba66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeebf0e0bb3ac76217ca4c1244856f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c291a94af7d3b67476d2d32d24d90542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cf5fee02c914d469cfcbd2f1c7d34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1fec07d2f15c0836529c61dc411cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c06151cc9979f724e8e7e8204452eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c0d3a678681f031ab54d65af1ef86546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1babe7d94f4ec73bc51b04d9e87888547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9081e93de1c5fe56f172d383bcc2f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ff6bdbf9cf40d6eb1c39d118f930a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389559e57ab2a3dd846bf1199c454044550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b53a86afe56b94cf9466a7d8e38d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189759d6207e25a62aa51ea9e6c449ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3aa66ca5a2bee3755832956a199e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beaea07df6d9a99fdb56d9e7f22eae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127defc421486068af35179cee6506e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053a0b77deba892fdd61f131db88baa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac2b939782f3ef2e23ef49da027309557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91d83f9822aadbc6a48c1e7f6ade3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f90c9859e4d9cc558b2df2ec512851559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ad01ef097d060e38f264884f4a759560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed72066a2ba1be31997a68eac558bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308f937ec52501f1d1c7bc6f48e88a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe482289a36d1a5f3ee397d4c6f53b52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d12fb555723646b68249c794de44f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d168438ba174cba45962ff4ec176e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e606ee698ac326b4dcaa07f69ee1a15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0bb6957b92343cd6e317794519245567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe34a17a524bbe6f1f0579b1e8c808568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae2f93a3472dbede24a272dca14fa5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d110ae93d67486b137d73942303f774570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26ca439814135e104a6737e7ecc05d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba7b0a6e01d82da9227259953a479f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd9ad53360d1611feeedc4218e4584573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a0af89fddf08beefa515a9485a641574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce17bd0bdd868adcd9fdfe65dfc08b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0dc538ef8c08168bf20daa3943b76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb0c16a9ffc1ede8fbfac20151bbe0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2290bb42c23f275fd9781d305df62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8356c5d471cf351d54830d4dca090ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a7e55cd3c94581300c0d4657cb003580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3278296afdf3b5ecc0296a0c93040d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b231d8d23e87fa6579d0b8ca2d638f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f48227b643993931d727f32fd79de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b7e11c3081b7c7b2106a521d92e0c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281d1824306bf727a9dbaf1d7df87f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346e889d586f670a837739a1dd76575586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c7c92ff12499c2405bef2e83b8274587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c832a80c6b96e317620685ec76fd7ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3afad1ddf89218dbc51e5174c0f90589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44098817b8c2058d37198972e081d326590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4a1fdd31432b871f1d6d5b04f368b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf649c90d32b6f76e424f428acda15c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d48ba7acd93db6d017557a828cc095593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded590eb8dfeb81e4a07baac0758b943594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cafd8cd5c5e9a60d5aeb409a80c0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325f2006799be1f85ea530d35b0184c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab936f7fbb9f4f25b11d76acf46c7aa4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214323414302025302e279984a7c75b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97088e69e3cac2cd52f0690c883265f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32254129ee32a95d330222897cd6c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555606c61c7fe96e1ba0ec394bbb75b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd85fc0976363acf0fd30ff4da89e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b28dbd18223af747cc42c0b17b94c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaa37b96a5ebc947312a43c87dad95604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a239948906eae44aeb3d649339a8a05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4ada4a111f952ac3f788b0e427f29606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36104f511581b1e52584112ea6be98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3bc34761c0d66dba5079fd431c9f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54c1bc790bbf560625bc352c332149609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c414cfd306fcfad2d8b8c8a8fb9d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50b76d02c85b19a13f66bdc175767f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aae73c43d67ce4bd38bb2f47f209d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3473ec580c9921dfffb282820d12cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003b03df8996898353c8658c9bd017a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8b66f295277272fac0a629104a1c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aa7891034e96b74b210126c99c34f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473066f98c2def1857a4ee6573b001fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0768dccd441048a96d35b0ca38a2270618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4526219a9ec1f637b77fd096bf8f432619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239caee83b8e6d0180e2168670dde0c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5841cbd28f52efc425c16f5b888d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225a27246a04c35192bfa69b3e66752622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23152727f0b3a4f425f92118580926a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81ba9477a00bfe58fc77b773fbc2f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d224a880267b585e44e661515f8ae5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb4a7f817cb32f46cb2f5abe8d45fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342507f96e32fb612ac5708b4412909e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252db6bfcb1fa6518ee01617c09d128e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281164b9e1dfc9da419510f7b6a36690629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683baa2375e45f2461af43626baa8c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba482098bebc8b08f6fa1ab6a9a442631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367951351a89db3d427e14d7f68657b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a59da125581835a47a95ee48534a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366af93696e3299fde7659ed17e91ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d737d08d78993d51d7f2d2798c413635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3345b08feb0e9f8ed46141b6b7cd68d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270782ece7342781ff333323dd7e1c65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f028a40975d8c4ddcb74f4d8b9e51a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab4f778c2d33430e0a23d292f10d51639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c5be3712512bc177cedb7354beaa0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f100d9dcdfe5026aa663214504be55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ff35413e85b2a4c12150b5458248f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ae096cdb05e2d5b612ff312bb362f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02f231491c7e8179d9b4b0de5ff347644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd24eb94f7a11ed1705ff8d8b3dc92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d087865c5fa398cd11408a7ad8a29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f65bde6ffd11a4636b25e95efd529d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b37abef1f2d13d7ea0aaba3b434638648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbd5728e0477e27ce47725fc1c344d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd426fbd6652347bc45fd5057eb5da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84897bbe2a68c1bff75044fb6ed11b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c5cb4210c178451d25c0147551253652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432bea25938a5d93b2ad82e147e6c7f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba60066d1e65b5e6971d2beea33f3dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6968b49600a455f9d3dbb8876d35f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574a4e0917cb502942933a2ae17670e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae41b7fcd10c44adb4bd898461f164657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062e115a7ef2c35da416850dc7f7a76658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97e0311c2b23824c61c05d21c83f75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a050489d0d71263b738f56beea52d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5434508729310f05723cbd7b8dd3b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0322bedfc534f641ccd3f41058678f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaa66a7765ff3f33109403875e5418663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c023b37a6596c827f9130db5fd9554664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab918856c6bedffc579f05edac2ebb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbe8c2b0dc738e40cf0b38770ea735666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3153a3a32aa9aaaa96a6a00d7acdc3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ff8b8a3beb15602cd689ac1d537e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb054d3f311e9a4b0eb906094e4fa079669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c639cfb4e87779d369462ea5074fe62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362ca2644f574bfe056a29c0887324d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27851f7f4e3072e5f3004776de2665672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc3207c17a51edc2d5394fac4055f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6c4ac7d085f14c002e10b2ddc3c76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bee592dcf9de2af84a33ca2163ea1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bae09ac46dd56932a88cc5fa0168b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09758e5a26e059261251d0970e09c71c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf100e7fe5cb1a4b57aa3837aaefdf53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a45fa08b436fc9a71b8b3a04a73d30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542da15e827dab77b3cc812b39d5b3f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2a61ce8fc6913043549c66cfd038a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3400c7499c317cbce073ca260c030e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139025715f836b7a3d3a53a6ee5ae72b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752df1129ff3a90bc22907d53cbfc58b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b800a55b4d0243417f1e4728b80400f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966f37026ab21fd269c4c0f5fc1944f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be428825cba0d1156dec0cb2f79e7cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ac3953a3d718c2c5f18f44c1d1674688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61af6a06063a7ff6ed503f083794408689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0109f7fb065608adb8db9fbe333c30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2192db772862755d1a0e3f1fb34b84691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a4abf2c5508f4215b4ab85c6813e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c9953db1d6b3d09d6be81ceb3d705693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7c2e50f7943c0ded90c7cc88ac91c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e17316033f2077204c9d7555d3db6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af65df4c181e5bb89fc97c1730d755d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4f83d32ed8e83e46b006658e3d422697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363f5d85f60a90037334083e63ab6c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c7a44966bbcfc90f007c652e0d565699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c926e52060e4bab716e7db9354ca02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba10f52383dc81c35e9f6414b69ff93701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55c60f6fe7977f474b956a46842faa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b906f92ead34c6580898b64e9eceb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5632b28c42186fd7a5fd13a47404b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5170750db4113d584e7f86d6f487a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35199de86063f6a4fcff9628193d3c80706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12abe315e667a7dfbf0189095522bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df9ea1c8343f67f9d60679e5b82071708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5dadb360d8b8e72c3d702c21a27aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910301c77d6de1100b25ddb492941f11710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fe4c2035a7ac7b22d4c433847960c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345b85290dab446023df3abec77986e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3382cae844f40769a03e17cc60162713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1611dc686a556bd7240bfcfad77eca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd83dd8ac61984812ae28a044fce3c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b11124c3e563b13cbefacd699d14e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d1eb7aff59ee32e28648aa1e5f39f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88f81305307978a035a7cc681eed65718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98add8b882a2912aba67bce94ae49d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa2c1e49e9d686e2c735ad662c1fd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be0e8b81233d11f820296d36147eaf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047ff361c1647f673e3bb1c6a057d2f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af18951fbf564ae48db6593cc11323723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f4f99afccaa4a4de86ed26835752c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba54e63e16a189561627e9078ca7c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c97409a7302379ee6fcb7a1d001c4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acee0fb0d630346147cb3a83a283e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7afb95a201fdd2eb6b47e8f0c0f682728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f568e76f2253bd5f76996280bd97a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f86f148f47c93f89344911067593c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bebfeec8b58186fea6fb18f7bb03e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e098fa363d8bbd958a95c85b15ac5e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186b59800a477e4d1ce0f9757abdfd4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2675c44681a9c0fa13a102ef3c40f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5bcf4016eae54c41e74c8325ecae6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88971480547c3a29c576237a217daf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fe35b61d57d63ab248046685e5ece737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5f4207b6f829358b277e42d0d92b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a8bc0205d91950c67289d1d099133739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3327b158eb1d86cf3367d01840659e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fa3cf3da2be6a0467ee9fad5b4ccb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae25d25e00a43e4d35471ba46d16178742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f930562805ba786d5b8ff64e6a625743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6473336ec89a28aaa352ccf45efdd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0702b9bfe238ddca25b16f1b94aa0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6798d2b9a379113da5889485346ea6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21adca39a7baf246b80f2200f838cd7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d1dc2a4070ebdc8527eaa4235f620748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b48d248d1e85e1be992841a716597749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bb23b5124d3cd004d85d94bca1585750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7c21bf808af4efefad839e49ff5ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab577e829b20e0977fcc039d450d4251752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8175a7f818754b951a2527b0eedb0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab43e923b15377790dbc0cfb23caed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe288be40521ec47683222e68a98ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b85b089fe6330bf4b8b07d2d26451756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505f0438f634307442aaf5bdf2ae9cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072afcc15882e22970aa94b7f9874743758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b8de68e1cf4839b54a69effe3560c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809092ee967cdd31690c5237e5ee82cb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a28af4da704a9097873dd973a94cb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7047086b9668072a8a29f77fbfd4e1c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3516f683d6c2eab39fdb0751659336a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55448b5b9d2bf513f9ee1b0f3259f3f7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd1e483e61382b9e8f090192bbde64765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff821ffd17e3a229941cfa3498dbabc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765a04f4230750dedb91b05756961d9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcadd9b8bfb8b04615054080c7dfc2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127108edea9fe402ff2bf7cea15b7e5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cf713beb5e73e0d1361417386f262770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec2ceabf2471b409ce5b3bcdd01468771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0118536882bc9caf397ba486536c8db772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685ef0a736102633d2a870781eba995773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35b8608c84fd02e6c32716e11f870f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fb10b44585c0ea97c2a914fe5f48a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd765f6d43a1b6ceeedc2dcac9ccb72776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422c73fe72ccfff9224c19f0b80c063777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186ba1ae41a2fea3dc4f599fff974dc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64efd141aa083001f3ad6a5eee00f76779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4356db3e8ce28874e1e38dec504d29780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccba7e459bafb5d9a38eca976ba4257781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f916704a6254f831fc8f61312eef5ce782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bc8e34af9e8f0d7569e57e66f1ed0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e82507172235b0a96b50a43acc003d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26018ad3556362af3affb7e13f21be90785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1163b04b0375deb86150f4ffd2fa43786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe94812a88d3e5bca2be1b1af1a576f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b038ecaeb8c497751c837c78165da8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9d62812963c232c55397fa2fafa96789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db217692c19cec253ad35c34817dcad790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b316dfcbf723952486f964a34311377791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a83c7afb9a664d527a944f7e19ebd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bd5500c57f01abd2a3563817bbf68793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7c040911ed886d1a0c10d8d875902794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec4297e6e9c7cee7279ebcfa54f453795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5ed5307c0cf2d00c20f373237cace796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592c245c7099d47fdfaeded7c5898b6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d31ab6296b2fcbb80bf63a2d9c46d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb70e1a7040cb293c2000144e3bba76799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb64fa520990338c263f1a698c95e20800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f3c27a38212c86b9fda4567c511e0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01889fa84ee26cf37e26409d9001b4f3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daccbbea1047a69b9ea7124f24ce99803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad303b78c104836a72251af1a42aff804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3755ff5acbfb16fca293b1fe524893805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b56efc270db16faea047039b4d708a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611ac18d600f45cf96f9e790f6dd39e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857565c9256ae3398fe67e8562e753c7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffcc9e5ee892a2daf5a68d54fe29aa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e286898a0c71212d2d685728c870d84810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6653a347a7fa3bb812f64b1884173db811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff616428a46ad18e6f52409b3254b8d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27f853f59a697c14fd58550b8080e3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33e40879d2170a04ca9fd69e139f86814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458fc13323bac878eec217175da9a66815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3465f0f242238bd6cbc465f4814bd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba796bffbc7676c37b41aeaf73768b6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d158caad5ce98fbd9738482a5cab2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec5929c48a383eda37193af40179e2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da22508f2f2d96280f588f85be27809820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca7ddf293d69f983c2db72fa676730821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb50aa6fbfcb839d75b9c60193e08b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b170d76495f3cba0421479e0873904b823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1222e57599227687380c0d1138fd051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c976d0958d8d7dcf86026b6345adf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7992e3077d3cbbc6e38619a41b2ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe81ec959444187adcce3975da23e1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e009b1544edb8a7eb714384af348a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df820c645524fc15cacc9fdb7dd2a88f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b28c94c757c1611852e36b458756e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfba175ae386cff9af5e7ee674cf128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb766623a2b261799bf90d204d44fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1d0b6c364bf184609f9619066a2f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040de9c42b109e30517fabb9d97348011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153d3976d7b96e0fd631c0edb79f68b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d240f8d328b1ae5220a6c7b09d179c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda92c1aacd8b9e5a9a8de63ff8116614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338475c75919f583a20c7f14d14e301015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a934e2bca7131506526cc7371e38e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b25d6f7e6bef58643d458548bc9dba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93832642399e2f77a9d865d2a9c61918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70c6e70d4ec529937a25e60a34572d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968293db8f78a7beb4556bc3ccf772b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d8e89cc50c8be16dc9c2a6f6e6a8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4d52c8d2d0a6c1ccb12012d12211422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1984b9a6923b687e3d6037ebe1f77c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e19da51b799870964f1df56d443f9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5024f30152190257e31069c7f3733225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d7509db8231acab69bfc639ecb74926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c780f44d5c6bcef50765cf0ad034827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535c55cb7cbb4fee5ddb7c602f2446128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c7959618a46a85fee94718ee3af3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba210db99fc7313c4c557a9392f1c7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e09043601800eeeaf62cd8f08138031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd6238c400e120a1983dbbfb836fef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e83c6543571e6347b37c55dc30cc5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557436a536636f54bb03c85dd9be299134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cd45c2f0816376ae0bb0f6c359fee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221949620d1e5920afc4b69ad61f9e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad0eeb6cdb090354b25b0c3156676437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75b461c9fa51e0020bad1467498cfc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21ed8b727d84b15384da0581f0874039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b67ae5d2c5e68ba4013e9f862f5d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f953ef101e5c5fedfb6643127b12e5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54624ba940ce2876b48d03cb72c7b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99fbc80c0d4d566bb45005a866cc1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd710ef087a7126b9b533f035eeaca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840c28a920cc33d35d384327ccd563b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6783f7942d98ff115890ecfd6666ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc72270683c88d2b55ad7eaba2ef7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4c9c174cda8c1124213a8a201218a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0906ef4dd70a843b571f3a0e86c9b3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274a43687fb600e4002d936ab53adaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b983332b717b060c9bd1e38ea21604851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24bce07a0d778ba9d0c95e456e0d0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76913a85635432b02fa0ac47a6efa80e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a917ec4d5d7685539f27119cef1b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500c2b5693998334981cdb64c4f1cee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be9c538baca589d6bde0da8c3baeab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffbe8ae209e1ce90f3ae6a013857b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16cd4d3d710e2d513a16ef717935fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920b1b5ad1595ce8cadf0b40ede457b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2a8424ca1ca6ddd7d6b28a9e1591260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423635be1cf2cf5b2f73c9c99e40d5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf799f23a94337c76d78d4cf0762ee1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dbff27aaf623daced7cc0c91bdd4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3a53324966b91d933627cb2d3441f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7262875b9ac297c8c83dc119d748065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681758c41fde0d6e872a6116e2e6b3e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462aa74565a443d34b666ab1b5d6c1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93d6ba9c1bad6093d2b2678bb38b3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edaa8264afb303f3a1a6289cf1a59769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad48629a4508abc0ae579f593db9c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2800cd593efd3f610af0e1642e18271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576324e87ab2ccacc93e5586fe8f1ab472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34438e2eaeec2828c3a1d431727ad3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7f4618cca7932b7c9b13a62a8ca7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9677cd8a070e35e0300f912070d640275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf194e4a5e95ca0d06e66fc933ed4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2d6fa6adaa0161976309bda80cba177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65171257c071a53bd24793f2f536111478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaaa6a237b1d28d946e8af51f9d55e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04b039dbf72222e2e0f8375ba68ca480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38ae5b229a752f2cb2428bb0e7167081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d61a421256207fef1e1019e00a61fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4e1cb8e1e65c7d6d3a09871e0390583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6013c86702fd64e3ff49cdf200e3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288a8ec45b8bfdddef95f5bbd6a3df185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95f41e27110929dd12a69488a57c4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1af432d1ca9ce9c71af384dbff142b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cb8edcb8078fb2756a0330d2caf5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa3a3fa6bc698722cf562fdccc31d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e239d9a9c8281596d7a6bb0ecf80f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53319684fb7ed8171db1393ee01d18c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b472502b77b2d51a14251dba6989b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317f24cd62df2b6504a74876124f2d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68f4107d8e8792530e4ade5a55677394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba28ca0c7460e8ac5fed337e9d26b1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75aec17e6e81ed7c225bfa229bccaa096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae5f7e06360fc2dcb945eb361712a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c777b806bbc139f5b69d67b92b232898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf8fef655e672c5e236ad7f4f5ad4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6523ac9b39f492e56fd1a0df506bc44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ec5e9c1979979b40eb4fac1355f2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d03f9b2dc1c6e4032ad94f2d3d8f83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ccaad6255c27e453e1e3e1562533e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc113bf73605c05bab9230d9cf9a884104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3028392c9da307d81a3408f3f375ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9befd8629f3f9a48c4db280e3341a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ce9c7f4e090c5ed4d2b72ae086fba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7a69196bc4ba98573eb25c9b2cb13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46b9603d0aabd450f6798dfa57666a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace45b2ec9f9c5e33dc5ede25ceb36d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137c6c70a9691849209043eb2f55c4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370edbe7994c4b7ff13533858df23b0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43614d5b0bf974994217757f0bdaf0f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e120cee70e0cbf444c3404767f20bd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53403a1b70ce75d7ff4b6b4073af19e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73df53757160671dd3213f484dc35ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384135abdfb5b71d12dba4ed943e1c0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc126e19fd372b44ff7664580659245b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4e885a0c02f4af641be02d4d40467119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab79af5a34c2680c8af6757e1740bb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b5f4b61d10da3e9cfbe2bdcf3d754121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a212bda6fd6ecba93a4ea98d9fa03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dee516ca68c3857b1fd12231e25084123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73d347c91f5909d8558a4eb8cad6e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937c9d5312db201cea46bfa8350f8c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd1eef541f8f770e745cdad7610870126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a823a6adcba6f036697481bdd849f35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04032a41bb73b0c5a64bcdb178cad92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f248cb8988aea96509e8f8c4375814129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed0ada2c9d8ab2259a735162f8e89f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd9d3d2df124751d2d69f860b0804e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79519b08d50034972f4a504c563422a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92559528200113573a13c2cb37903b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d547f6a459b3815a6d16d28ebfa11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20c433c9b95055c98341cf862de630135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb99317cda0cdf96dfe9cfa5a8c8d69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa45ecda99f49badd4326a70de40602137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c7a50f5df57fdc98b2f7948411294138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa24e50e830ab528c41ba3ad8a21dda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b544f55609274c0e44f6faa7566eb5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afde6e499098437f1b371689cd250ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556422b685c317f301b8c40ee59ce7fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef500d47432c012f62d4b9fe9c505bc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e17f689868875ed5eb69fdec8b91d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623183af958ec8331861285a5be6dac9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6b93c280b8e43d32768c201c31050146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbedc58d8fff1d825af6b69cb6c608e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44d86e20b1fef19376ff26e22322d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc829c4fdab00f595c8cf193254c167149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5b71507c228ff5e726330b555ceba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaa0b4e556301773cb17dc654aef25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827665045c5878a4f7db137f53d6c6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b79da051bd5477d227b1a20731e8f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd926ff7a3a36d65f7f8ef8f5bf8e2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15112fbe0306c735e8131361bc2c1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e885b3e823756be22cfe0e5c6e569f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1645614e97d8f91d4b8af3351518e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d6353aa3967887eb59d891c55ce68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb769306b5f7c7c81cd191de33936e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fce6d7ec57898e9e47ed3fc8a9af3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faed4eb5a3c59c2d9e4b8232ccc1dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbbdd525adece9bef28d464b819b9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f6946c78b4d8b900bff7a4569c3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e0b44f4f1b72fb99ab265d7a41813164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0a55749ce4af66ad6ccad92bef48a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f3197504dd06d574dc79738e023ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55337c1e9f5391172fe476cb048db610167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00ad66839c5079e816f39d2801070e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb19363bd20501dde085ea823e5deb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331e9ddb565cf33a3c1936a2b84c8a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80444d4ffe51c4da5ede7dccaf3135171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2fa25c2a12a8e0db4f47cb32f834d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050992e3d90314df392f53b6e7dfdc8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbbccda4e76842ab89ff6ff0cae939174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4f96be57d111732008fe8feb4f581175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c924d913c943f3180a43940d63c040176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573805dbfac0aeae9e9f3bf0e5a066d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedf644b3d889ba12c123cdae670540178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c3d6a557636de3a2cad769a407551179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a670b3c51ae22055f2d345908ee47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d135a959ad020acb53bab16204a8fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99483d35e3e0375662f834a766b91b18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0dae936a138e219990a0783cd4eef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0fbfb7045232e4d6afa0fa3a4c879184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f99c6988216b3c11af85802952dd9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced90fee1288dcd4c6f129df9f7acbfb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752a342738f6ede7ffb5db2d1432dec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd842b8728f332dce9f889855d0ba0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0eb88e80b7a259b0720787e61232c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f37d61f7773d950bc3157d19c4b5e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6b64844fc266a116389e86180e377191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c8ca78632319bd86305cc86b8e0f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d3316138d78d7a3ce391e8efb139c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee076354ecb1a7d4caa51a86cb48ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c45090dfa09da971885558f5a06d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a9cb974467bbb8d46c0c8a83fc996196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b07fe66573f4d408e161fca0964398197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b923083f8d0c3cbdc8ca897ce05d16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea84e7ca83ff23e361d6b849b76a869199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149f939a771413a5fe065fbe9ae6ae7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6130110a9372ce2c00e4e263562ac12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761acab5cdc4e293f288e4e2d3a952b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913c63e575d406421850f8430a35c2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468ad638f22dd89415dcd51b3fedd55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6b4bededa1b424a6f92bc995e5327205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c15a8eee6985608f6ae2d879967061206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2952b69f987d396e31035f565f5001207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285178a502acd08ac6ceb67427aeb34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a68085baaa0b849e6e80df77ddc74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89914ecb1a972c2ef0957139b108a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed6bf4ce9a3111b981bd1883688f6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aabb44dfb7bbb51337345f033946b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689e6b04059b0d2ea01494854f6fc8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c81cc585d5c53ca9b3b4733f43efbe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079daf7c96df428885faa50ed1a270d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7db7c9c75b96ff4fd563edf6e6a33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8a4f51cc058d437535272757f04cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef213b0e0604bf0ab9b433c83df9763218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef49a6a6ede8a43fdf061c79833d5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ace00a64db8223c4e3112957966bcc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf729c539a76f38e52fddc7ddcc950e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242402c9009f3450674e1ceaa241ef53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756171c644c466cca57e43956b0685f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a1c9a6a9b07cad501c80ba1be3604224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfdb6385986a34180debf2880082ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a9910be11cffabd4947cf42c37650226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf97b3a42d7071225f153a44622dc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19663a91f7b8afb3c45586117f5f3ada228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c1fc9ef75284ce81e71f7f63225e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104fb3860f9c5c932785658165e6931230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c53427d75bdd5d0389269126ee53de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533fe360da083ca3b35507a1754562e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4387f70cdaa70a0d938c9c7256a8ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b74439fd2a0d49d317e89d540191f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d5f85281aec56d39bd570e4a9158c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f9a5887908e1978515bebc2da0191236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c80c1f1e9b9f8ba615533b3a1fab90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14da445931385acfac82049601a75a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f775061c7dd3b032d3c51264f389c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3798c525dd4a0a65f0ebc63098891240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fb5024931af476a89ee0e0ce58b3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86e56189dad96aed3175bbe279099b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8a576651c67b4d496f1c647118844243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bb61a89904f98fc5d4c42402264c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd794a9aa91c300d1a1bbacc6b311a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9677ad5ef28eb7a790b5a1de73620246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30151146c4196093ab77114deed0c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77c354cee9d2f3fb7405f76580e78c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4e378932dda0f7380be1fd9cde49d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b51c3c98a8393c6d24c8a45a20c023250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d304b1842ee9678eb2a5668d56a9774251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c693051b37e3c3cae901a8abca51ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90eb66236cb8a63212bb3eef9153d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745e2a8a9143f8c196724ed890d2bb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78027e1285e85700738722bb05fcf9e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f09edcb5e222a94832fab052f47c4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0805586040769d0df3b79e6a699509257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea63be035278241d2b4b6a062616a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d949ad197b09b6eae37eb995c0c4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae125dc31db20c1f821186da6c06bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfeb1edaaada88a1d9f692f123f95a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6ceae5e6af919f799c67842e28c3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181df240eb2ea142008ccb6185c49d95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14341968092fd32cc57770e900cf5d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e87bb0e8884c8beeaf8cacd83f5bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1856a1aac0b74eab2310d806202bb8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3bc5ccdd827dc763608add904bbca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1de57517477c363846a514455447f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564abc81e302ddcf4d7fb1acc2b3ba32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed710dcd3b1b5dbdeac024eab5c89e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb5cca98345739cc4c6b7cef0a7b13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79da529828687b86a0a8dc7ea109db7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f2071ee3e0bc98533520e17498aac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598e2a1dc9f24b9eb3fb08ca4080afe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdab09c001328ef173475070df1356275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5620b7fb36022186ea2463d1d28445276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956984897ab3e4ee01e9f7ef49a991de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7c9358211729e8fdae94d01f557ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc474ba5134e1eb47b5ef9a91e1593279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5eb4d3370afc449e78f80c4aaf240280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05544d368bd737616cfabf97e1b592281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2548c2e173e80da44222dd9a6491f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec4e39e80283c2395236ceb4834642283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359431f446101e2e77a157f505fb06d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e24bf1f58ffefc5806fdf9b9bb1b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96872a4cb7b15eda045444682929d7e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc026fd27e095847e57eec32e9a6e7f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486e34fa21c1baed9b87d465acc828c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52658c61737736ff019cbd16543813c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb3bb897e821b208ace1442373796d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478d23e5e64fb9256606eb61d68053f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cb79ea503d3036c9c4b43c585c61f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0d69b17830aac7aad3e45f38e07d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f235ea9833d7103b07e268a8b3bdb23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295f0ff8220a35a42811b4e938f0092295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76def06e61107ed7f39a0deb81eb641296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d47877a1acecde903827585a225a3c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb3fb1b5cce0ede99f925f35c9b087298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decb6936121557c2d860293a849421b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de35b0ba85a661b8a130fc33336166300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dde36f57ee4462ae6b03df4800ec93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2f5caea89540e3e503175a717ae24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33b63cbd43f4fd9e91e4d79c1e512a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9f9e519c35fb8f67df1f2265a186d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d3e1b5306e8c4a27595c7a028b851305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dbcc93753fa4cf00365c48752dc79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dc60ff7bfe97ea467b343e388a776307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb60375c5771ca0dc25745d11e14996308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f502195e6143d238d24a8faecd60e2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a39f3b30ec9105007ef723535926f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09906e261c9e832158355c5d95ef498311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db59c8d45f241e443c17289c330282312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07f3184d927a1673e4cb31e08b71ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70887072dd96f9f46b604111b9d59695314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488f16127ac4f6092008a5d1f43b5b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e20653c0b0c1f0c30940dabd5899d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa38841ea72900a027cb45ee7d4b06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60a359aaba1551a2f4fa4f61186637318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9340e57e5ffec16e19396cb0cf0b75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4c6f369a46741a9f3fb2ecd178db4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0d027f0921e1da2b013a89f458ae3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893189d1a1441c8d99c430e4997a42f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ab760d8228680a00b65878a30b094323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f15ec5c2ceebd5b660360ce9a0ecd8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7e6aec01d4bc70af54c1587d52338325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaa9194f5e7fe98aecd19ab446658c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc2f5b0e5be618a3ef73bf50d2709e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00436892cdbbf72088f4755bcb1d8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95dccc3057fa44e4f40f4d2e6adea6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18cad947f5ac0de1a1deb75a2494d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2be58d98e2301f3c236fcb174f35b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc3df97e5f0c83a5b849e51cb71f92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2418f483438b74d2d02d2295ad631e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525006efcf8677564d70d7858c9bc34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c917b62355cdecce66ecef784b41a06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379f7bf07bd5daa293288df1a7ff0d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523da6e01558c0c73d5a6d0483b3e785337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d3c5204ea7c2ee8ddbaed754c09ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a65ec4ed4391a99b7c54de0dd3b530339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ef9830ded4fecc5faf21dfdcea5d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd4241c0f49ad818b5a0cdaef573ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afad989cdd239e4d4dc7865420c227342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f8e6f1c3727d517be30b45e772f97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da446a27685f04861db57599b3de15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b054913253c15972dced96cb174f1f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6179ce07b057b5299cd832b4304dd1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c28f951b021a6064d08853acb5c617347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977de595a6cbe3c93a0b6b0bfb6ae5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910c7c454ff9a1e703fc8ed2b73cb47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b08dcf75c19bfa9e4acefc58cf4f51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf9814744b46fd984a3a049f006f14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2f23341866ea527eed130166bb5c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640b55d252e1d7d82339f71d8d2e049353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01a910b2ada04c6f54b203e64e80c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c223a83c5d7837fa392dae0ec4bdb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc2c4044c55a49c1640af83d261252356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beaf35378ab0f47425619d607305ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd042248adb23bfb7cfa6ba09d4f32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d03a11d1e615c78c369be6349bc2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c287e336315daeeeae4fe3ed7e02ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebea6894c292f5510ef302e9513bd91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c556ddac50c8c6470555e4798fb0141362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b7b0bccc0b82ad41a92e81aff58b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7af41c02bba546bcb6947c7593248364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc153c3bf9102afc3e227334bed98021365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5cfeb449242b3989e07e910d68099366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c45ef220e60bf6f83ff3b39cd7dcde367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee920699c9005959faf63cc8e5ccae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c3e39f495e24783a79d601dee3058369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d5d61376ba97ed05f25972f755eeb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208d5748a459845eab48a05e1e1eab9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179a8f5971d2c18e4c3df17711c5083372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d739dde22e2cc862ecbb2787c65fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4341afc4fe5cca550097f7a0c5a7f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51651656a9e2ad0506d78c4d17e8f43c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a418894aa1aa26c6e27bf61e25766376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7eb2cf2f8243830fe702c5a18fe4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a7c719754a57d7d9d6d1f32348943378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9b70fced8d0cda2fdc3aec67caa12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac5f5b1dc50671de57f4f49150a6bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37db8dd983042731347ab9bc1cfa3ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714b9d3377d267a657dd01dccec6ede382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9557ef5db6831737efc704b703a1fb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b48893bd3041309871fcceda3fae7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979c9764c074e861c1973829a438b3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14b195b7b0ce5aff35ef435c31cad9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4b9a3439bde210115eae03e6aed9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac792b1462c7766443b4f6dbd73ba6a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a57f4053f3956d062c68b9fa66054e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa85cdfde37a2ae8718d236ebaf9df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962499d9518a8d935ee48c39a6dac58c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80169c5440da9fb0ff967cde80e6440392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619e0aa3c55de3f2a7810ed0986e431393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ff0002d888f978ba22ffe3e1e84ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead233f5b14a9975b7df0b154a396f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baf3c8b38baa9230b9a7ea088b58a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375bca633a894a98893488f52e21d00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d00771479a0254ec2e11a36008d075398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2e0491ab68bdef060bb87559b2b33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2307dcbf722fc96d29a614ce6673b0b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05e341b4c59f01f26949e741c6660f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e024e6e1034b7310c7a4653d9e48e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9586f9a91c3b6b923e7091aa71e90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689dbc297741db5abc947dd960d4b49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d90af72d80eeb020792b9f2f8c9b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf397bfa1f4dc0af5687f8c57f51103a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea35d4651b62842098156db22d0b767407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d551f549f7f87164e038bbd61d39de7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cf4ef9d40b9715de5a33d62a29b45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639c13fa782a6f24b15ff952254da0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df77b71cc70827891e0ce811cb2f0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40ec727cb38efeeb0c0b2bbf16def6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c3d723cf767c12ae759414b4bb4f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959dbb9b4e552d76231311a10d74d2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba8b1767ebb974e4ae12599d7fa84f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedab770fc296a57dc472212d364e879416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db433c7a6aaba9e9b5af9ad43ad57fa4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c76f4adade2a86c7e658768d65ba7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e810a58c232298de5208df13080059419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3c2761ac7f116633697feae58c112420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5e074aedb8bc2606606523a3f6fee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b97e47fee704bebc3b19f59f289646422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992191ee54c24568cc61ba2569038fc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b644987ed0d33baf356b6b4824a012424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ece3c2122912009b3d23e04653e10425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1db3757f97c82a44947ac28bb66ddc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc943a75901871291fc5eee2e75a03427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0117c625a4261a02120c4b97d3b4813428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550c0b3cda6676747f45ed16e772718429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc441b0eaf7628cb8f0d0fddca1954430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89bcf0c6812eb3a3297d0dd4a51c78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c434cf7f9cfc086dd340327f51c5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da59bb3f44330a6dd351e2d3a892fb1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511218c267e67f4473ac2b6f320c802434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281f4669e6f3702942b0c5dcce5bc8b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a51d5d15f5e9d0626cf3c8d6e149a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e39f9c3efe15f3573f73edde8b8a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697449116d1ae55990103b263ec93668438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1275ee82330b87e809ebd09e5d0c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a8d04e444fac8489125eb0ba7ecef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a18ad82ebb4ccad015b1e66656ccbe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c02dca4c090d1fc75f7b229b02605442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d03a60cb7cb801ebd76e5a2553573d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed14e08d47906d9daa9f2b9878eac6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4146857a0ad648721080f6da42e87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7503a392a7488ac35e4d42156b71b1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f1bde8be8baef5fe80088417289e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6bc85c0ba518b8dd5f19326f9b875448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff42cf69d4dad76ad0d84491c70222b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab2d3a27447129fc298b81b8d28d5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d328f5fa3a207ff74ed3362f585348451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43c5ddda7190261cc18be429e40e4a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782d3bf1a1792b121ec5b6cf8796508453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff703f0a31f67662202b116a2f0f79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c3728e425a3716339a200c972a0c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ad5d0c1c79e778c171eb236074c55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57b9db4a5d82b46acc6104c6db936e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe1e7a8ed1466b9e1163bd861e867a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8158904003b0b533f30076cd009877459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646f3e605e0e94bebed3cabeee2e7e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f749d0f7e8d7f988c9b2ee9468e61bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f01144500ee18306a888349b07d425462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ceed80e85d68385203a1b2f101259463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0728d42cca44b90c90b2d1f582a9037464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258f4189a604bee0967d1dfb952396a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbedcecb2c146a121f142890d33521466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b8ea52fcef892490bfa5782a7fd5e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5097d0705dd3e2dff6f1256e3bce62a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821face216f7aa6d7f50d4634333203469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465e126e0a5d2be33898d3f59c9361b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5e8fe71e0f6f7e7dfba59307846fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca123925b0cf41fb2deb4ad498757bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953a3a30ef56b38c9a6e8f6f542cfd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24953e68f8a32523aabedf6b66d59d60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb212d6705e3f1a1281db663b35883475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fe16c112667da1fbed168120a2fab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660fb01e5850aa8ab6de89ec7ce48a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a8801fd0fa3f8553288c2799a7558478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f16fa7a74b86a45780d71a88b63cc4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222e783ae9bf0916bbe13670b12d935480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c77aee845cb093f0403c72f464b24e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959947b205e051156254598176c1b07a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6ca5f9b7206a419664e95d8cc4cea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013693087932bd7a59e30cd8032d864a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6f0ecbaa3f34ea557faa25a804b16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91927949719cf7f98e5c2468244606d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f422ea17ba353f6bdc7229af1b51ea3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4473c5316e232d7601dcb9d8327809c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472cd19cd7b858239549925c9658ba1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4557bab0db1fb41820ee35f57161c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f94f20a685bb1b62ba2dff0aa87df6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448fa189e2fba2a2c1d2f0a829e29ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddabaace7376e48beb98e7642961976493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d01ac26d2e72fdb7f4fa1136a1387494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d1b06bcd641caf38e15a9d4f2675e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d79004fd04db3e46eccd46e5cea5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c18898ab9b680a1065b61f7be1714c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb090610d93fc778fd750bbc956fc59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4b8e134f6cdca87ea1096934bef72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928e7703a9ec5a5cc50dbdda3d1d79f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990b1211aca3d03d8c13c949a098037501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84873341e1308cdb5d6acdb87a86afa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79e753086766c5cafa540f2d7846a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0903a8e91e2286b9db4092f3421b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c1e5ca95d9c4981e69fb6dacfc629505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad99cfd78a451e317d9aa6c91692012506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432dc209ba51fc1913d8b38a73ff1d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a07f0543c89748209779e9033f3ffe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca0496cad774c8924e39ef8e74a297509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40417f5d2fbced3c1eeafd97d01b4da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e735c1b8667d197a6bf3be529855e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f85b9d29043017a44c842975d43d92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f295854fb5b7ec2023d72600f9d1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbfc4740be45fe9aac8ff70cabe81f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef3f066fe0633f34d40117ddb1b2bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead8003f4dfdf1fb6a90eccfb34abb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d17a5cf9ac9e005e808c9e6152d853517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8086c3fc5b30f876ba5624be468e77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b4f829a9094a8cb34cc83f200fead519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51926717f4ad4f88e1f1af3991adf0d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301251d058b9552db45b476e439ebee3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c561a867621894284d2f990a17d42a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52289cdecd47f98291e0fcf2dd5a2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8b7daeec6e0f3c0cdbdf3ef8868d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72994946069e0c42e668b376b0361520525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a01add4a5b3f76fb640399939b7443526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04193299f783d28d1158f1d7d1268c76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51eb289469e638f7fbe653fa0e7158528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eb80f60afb99e6cf35ed5ef254a83529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2ce882e89644cc38bc7c164e519ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6a3957da7ba7cb7fef916070b71a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe976feb55dedb70d06894bf7de0c0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981821e2477abde8a2284a6382ed077533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c14f64c9a04128d309a4051bc297f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97bfff4b04d40b321e22eb54710166535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded5c3348789b2ff1cec347c3ab137c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d511c3a4a3e637d4acc89a3832d6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7acacd63cc56d34ff1575c27b15a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a9fbfecf5608f749d9c6c7fed2f54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7a1b2ed4bae8f8d01ef9451141b4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a90896f6a2890790fe569480084e29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d860dcc0b9dbf0fae420746f19ce7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e456c5a428b0c8f7e55746e45c4f6eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9eb5f2ecd3b76b2f3082cdceeb0e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df1f8cff67ad48b4697b758ba00480545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143d8554c2f6b7c90f916bacc95625e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d2c360391e3b388cee10fe2cba898547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a943193c9c7de81cced99499aa8c7c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861abacf5082ddb95fed874ea437a2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5781c790217b0bf3143374ec98cca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8be08510911bdfe550ddd78749f23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6df667d649c8c4cf2ec595dfe699ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110e98518bafef896d145b00152a54f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e979e7724cb3778db7e4a98c9e2f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6ea3f2953e125f05f177df85b5efc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2d7923239c295eaea83aa71dacdf9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9b69c344414b848e37eade998a78c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144d983e565468dd4e4ab673daf8b55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119178ffffa26e60f92bba47a98b923559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc7e00ef4a7f6351b76bd4073829b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cedbf37503c316f867fa9435664472561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964558352bb014ec8d403c9cb33d074562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86419b912588b2211de041c1b9bae3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f13ad94dc75dabfd8d77b640b19ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3daf5bde4b502c935b7a67c0a45b09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cbe2135caa11c5f4d352ec7b130f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef04ad6c07dfb28c660558fd27f2f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad916d0ea2a01b83e4a09dac7b945f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c4282d7f460bd83ca5bbd5175c0da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cbfa062cbc5dde8cc50b4a0e80524570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989903c312acdf1f18d3dfb89a75a4f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445345dc01ea86fbea85f6c6db25357572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bb0cd1c5acc57474a9f29b3cb6092573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809792dcb5da557cace9a55b9c0eb0c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1b640fcb6928c7ceaf38c91d07b34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113b6060bd456a43e9e4a712ad2b5e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c390883e41f09a0dda8fcd4301d04d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbd1f4a08057044e53841c3156b263578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeab018dae2c94b0f45818515ec79a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1310f658c81869b13ef92bdb0d371580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d523446019fc483d24aa402202f26581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61326795e70a93f500c71577ad22ba9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb1f914e4d0b416c3f3b75c1a7b290583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9f81c20c27ab8c351e5fb9e5702c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a6348bbaa71ba3427d6582ed83a9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9fbe8129097ca21c34cb9efae7a2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305940f4cef7fa3c191f7d333210dae6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72db19164f74d18229bb15b4e1bafc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aaa3cc3f388d45bb602f91d77d31c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba5c8a2886a71c071bb96867104b5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1ef69f676a04079fff62b233c48be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d37bfdf38eaa36fcd477a2d8c87b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0df1874508d51468fb52c526c4f789593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36d15619e0c636a07643c35a3092f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d01818f48b73cdf3dd54dce9b98638595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2af06e6d42a7d4889999f04dfc7931596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b53482e516327513678c13f423e8c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00f5c6db8cb6e0a9dcef5000ec9aaf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76662e2651b44b87050b6d4dad252b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3a8f8984f10b9719198c64834293b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc2a2995dd65140214bd3b14615d22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e484c0aee7700846b0835176ee9180602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289961d9fd4dda3ebb1ef1d8f0eb2b46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283b77a46594608da6fe4963014e035604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a7fd9411bf0648271386c716b07c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59610c9fada5216bd5ea817ef5018f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03b90e013441694793ef5754b4ffd8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c6206828c21e96571ebc09ace5658608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f5512397ae68eb6d30438e2f6f22f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf55f1a5f72b1c9b3c157408db26dbc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9921e86cfdffe4eb165079e46cdbb4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f7d438a74d3f9ea861df962dfc980612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091b8d51ff175032a9729c578f203d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ae785ead086705ba857516c6d292f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e2bfd32c94b26f628369c2a6b77d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097a6df69c0aba464960338fe1a0fee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c38fa933c72f3df79d7142a067d84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73c4fd87387893ace4e9af0014940d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bcb7a4ea9c162fae884c63b1c9bff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd94cf6d56ae45ac54adbdb9e9cc78b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daabe8f7b20a4f324e436021a899a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0bd1cf2a63411213c5b2e373c1192622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a7e696b4bfb53690d885e33e9fec7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4588dc5a363bd69d8745ca90013481c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e14d82573bf54ad202ae4431bae643625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea6842925df9904972064ec14fb1e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a941efaeed26959d2d75f2c3ba9c18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c91a12940d713ebc01211498ad747628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056706502de33ac6654ecd0a0ec19aae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff744b6bf6e816dcca649fe2a8d5ef96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fd61a6d4d17760fb7944ee23a5195631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8fb255701cdc8d1ad345ab07d5f75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32605afc7ddd39328fbeea2334ebc0f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f067f83f4d57c1aed203b8c22c3f0ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7968dd8cf5d559495d7fe84b79eadac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95806817551a3400e551b85198366a6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754ab0420f16ab949d8d24f32599fdb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12f799e1c500a28e41932ab1db5147638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0545dc4885e5aa535d1ce4db4f3612639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a2e338d1b2328933eaddbbb14ae10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91da312b44f71e6c876a77f9403c5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e61ce5453678b534f47310843ef96c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a61987d48e124798aee6e1421deb8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08d9e2e74959e4452061a80b6a54ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531f9e3d95adcd1f256bf7832644424645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453de64fc43e4bbb7c3ccb0dc2204e49646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbf34271256b3bacc612ab52d60497647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ee734aa4cfc634354af4d14632aa8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955ba1655db8003794d737da964dc14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13b6d5cca6778cd0d46cf47c680c06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdb4bf9cd100923373e663857f8b6c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5c82394dbc52cc7c6afc30e3a0b91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b6e2123fdc3abf57e1d4e9722296c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1ff1388734e17ba0fd5fa36aa95e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864675307daa36bf4ce26dab9aa285b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e8502901ba47d56ce77991869dbda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586114006cf2d991149d1719d880a7be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dcbef20869cfdd2f30508f749fede658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25478781b85467c385ff29062afaf1f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bcc71a91aabb4dc44e007d00d2128660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506b1566d2e7c1d5191e34cbeb72c85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7075164e5e026b72af70cb62174dc4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d629a345e9a336801a78186b7828b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a47ea90c90707dafe3f1fac28fce71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff770d3e198f418a60b33e083aa2c529665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2cad16b64de54ae66494ca3ad9701666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c9f2bddd65a94b605c6a2ba47e0f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7b6c4cec28fdb3eb60e6463b01c0d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e16df54e1868148562159e0a8a3608669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4a23e62b1760e80981cc7ed96483c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0d4fbc8d5867fadd15cc0addacc08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a2c30f1d22334bb890bb217b8260a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3937dd9f3b8f739bfd9f498a12f09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948e59b11b89cae0da9699596f6d0aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdb5868b6edeb5d6603d7335a83afa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217e08bd1a42e52b705ccf898aaa78f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b96485bf76b2543f098a5fdbff2d48677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921b9bb2edd6479a91dbf85545d7dab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546cf704a029084a23f49168bbcd34c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f704ceb0513b753db015d28e40eb6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3ab47331eb56aa1c7f081baa8a322681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc58de583e563db1062d8d5c1354033682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac7f94196a04073f40732887a4b3a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec5c7815ac90680bd5f35e63964faa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f109ecb2c3988982e73aaa1f9d7cf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98502c371f9b7a805d604e3e8f60526686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728b1449b0b432fe1bcbcde5b49be28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc34ae662b387fbae485fa764c14f50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4ac93a7318e4cd081dc7ec2cf2917689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c3a3ffaeddd3bc45882b168d6f2a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3cca6a2087bd46e848af22344b3b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea58ec26a171139e1bd92183cb4c242692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4055e0045dd69694a9902e32f22f7b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d4e643dfedb1c785ce0100ba13675694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7653df8b805b4c1b6237d21282e24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf4edb1b91bc80b1e0b29fd2e2ed1d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c5e2501f4e25e978cc28d24830feb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9f777e7726ee584c949c029ccf0cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa353f9f89c6940b9dbdc0c63f8c62d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11ad403d06738f7dbc5e248ee66103700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ceabc9126d67341413571d65b1532701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714633dd8e4adb52aa7653ee0875b33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003f80c141d681edb51d6f2135b58d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9d15410ce1985c6ab624e7d9dac14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a43e85883b2ad81d2a7e83781bfa8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67b144debd7303b33ccb6abb8b2347706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113453584fffb3dd54593b4fe7ea11d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0db5f906d369acb44d92c889f2a6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd67983d6c840a44c83fdf3092fc4a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ebb6e4efa413f5898ccad4786e17a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a14ed5a2147398c198a23dacb951d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce995c0aa15fd3bf703fe51dc347746712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447d9746f17ebf635f5ccdc70523c9a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a1063a944b4f74cf517b872a72aba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15359e5b670fd15ddccdf80f56825736715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ee671af45a9face52d7e335d443ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f138c572fe61ed1972765381c934c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f11d974dad09664ce8059df425754d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e9fc9c9b9497cb0a569109996bbb8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7d13203ffeb60b5eadf2398aef538720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3a0a67aab52e130d75225b64c30ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd33ee19c7e4966573ff215000ae3a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee278fe6fb194310a0fb46fe00e2820723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f64da434ae3b7d3b3e99d43e669089724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4fac9613651b9b09a280a84a833e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d89ed4c3aaddd0ffa925c925b8826726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c83f7ea6c0e43c8e37c27b7646e150727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26f9eeacf3f1001a2da688c3516f47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d7e8da34684f7ed42ed6018f9303c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faa8035f82d2e8c3d867b255811fae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5268557c7554e0ff5f698ef4144b57731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cae1560e6f648ad4fa3c225968ced732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5898e344edfaa1bf9e8092110dc284a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5ed2a07962f644b98e2d40d935b44734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f7897b1dd1f25fa9318e8c4d0b926735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c7fa1c021c5f194efec6087d35c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a335405e2b39b340ad910dde1780a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ccfc27e779e5185cad54308a27986738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a96c51c0e137b1d00bdc760dea868739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346073d5cb33f6c2cb7689ec65e3f19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199aa4b89c9ac911a5fdfdba90e7bb7d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff8f44beb1a2ee015f81e1bc3b279b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb0f2c49cb10cafbb478930f7ddba0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d79b726afb4cc3059536c0f7462d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f92d85f144d28a792692960b1e52a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90327923c61bf062f5e2f76d2b1c07b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f232258d585bdd849205f16274f9861747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846432f71d6874430987b6caa3b13c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ebac7ee83597b0fba6d67db7fe45a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704903569d2634f1b6eb7644fd3a6be5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ed1bd38baa8c554e6eed10892684b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13d086ddecdbab139d06e2fc32c87b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e0bddc4ac5d0eac0beba2cabdb905753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b90705d29d76b02a5a1217dc289b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194d9df78e1277b635d8e8b711626dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad66f4162f0e0325a80b8145fa5a5b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f1c6710643b4c952025ba67077049757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7b7aa39ca024309084a66130f2d3e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d298a7894c4a41f2acda6d875a7089759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519d56a87d21ab5a560c29dc7486e9e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b78b0186214862c5dacc0b1926d03761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc03cd30519fd779a8fdb0e0d417b9f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5242863f620212ab04d71d08ff63929763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5584bcb10e87b8a74bc840d6b65cb7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f8ec1e749dcb92c979cf61e1b84b2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ceb3aee3d25601330ace087f8af85766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19914b0ef9083377ea12d2377a8886767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>