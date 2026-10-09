--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ca4775fb9571eabb7ca17396dea551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03a376b359fa58ae43f893d741e3432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b35229b9537e51ca0aad72308a36c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994b911326179e0db609fe40e99e8d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f182a74035dba466ea019cc12ce395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a428244d7e175ac970fa584259364d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfd6497454c224601386be4dfe69497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fa727b848d0a1b1143b9b479ddfba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4c412ba6251aa7659d3d6cee442719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89df215f421ba221b853248a25af5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba2cdf449974ad3171fe50ca14f6f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403eb2e1a34bfe7959634caccf8286d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feae5353967dcedcf9cf562aa1845513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eff580a696688726f1e1142c4f15914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda013cedc89dc65ccbce1bd71e3569715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dd8911e30b1e1493e7a367b692dda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60242ab7448cf53c1c84bb9b083410217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49492a8548a3852e1bc368fa01433bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b677f27eec2c3913e20c16ad6b862e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0928565b01325841e4658acc4e72020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd35e9013b8e4c40458532623b6c7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed91eefa8d28b1280811cace54543e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7bde1478462e61f768551b9f303cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca91a789c08736ab0bb1059a644e74c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2be462e3e1f472ec683ecf98633f4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a646ccb03a0103073946c36c437ee726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aa63f91f25eedb21e212cf1e5768827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22229c1dc04a34828e6ed50aaa759a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c677d732539aa5dfa50b53704a4cc2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85099e8cb86288913a999ee8e15487830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75d73089e8c78af6fd7551d67c64e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5ed148d62937dc4a521b32fcea4b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bd2c627cf7215e83f559a4825f23f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fbc9eb961c37c9e6b23dfcada12d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5b9d25f828a874970ffe3268ef57e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230c808c09dbc5cfc5d47c9428d492236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71538681f23a821f4b5e46ef9db07b4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08b0cb5aa545055f7005c2cff99d2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af9b4b3a5ff5f69caaf8ed282a857939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabd912c7e4aa389b9d603f625d84ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3a2ce3bc7163b96a8842d70e682e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2f8b9270d2dd765b2eaaa9354537e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bb9eaf1a985a1d5fcfaf6604f521e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c09cdecd27bb54990eaf8d5607d2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d04bb8ba2e6bc73044fcacc3a5c2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3e054f3fe219ae1cfd6be3e20496446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d050ff1f2a9412aa151e5f1bbc9dd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97033b077f7404da1cc1c0c3cd597e0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7426572c45bd3432f5696702e9033dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dedbed5426f53b3f7a5f4630234b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539f7f2e9f3cccf5ff01c301e3c669d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc634203f22b8717d4a1c9353709cafb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d4d27d15d59bec8ef33245ed0e48453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eed77e315cbe6f42bf868468ac440354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c838f331261ecc846e2dba3d14a335a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17064e2883b556c0ccc6d1cfa1be1a1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce6d0d31646943a485c8e13fe223b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca13d9590c2ed85733aa2177c87a54558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451bb1bc058cce530e98b0e9ee3cba559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902104e12a39f25534160c9401904e5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e7ddf153cb2ade92fe99b14c3a43d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aa3b1c9e3aa56947c1d9ce0574b9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e12574c564a1fe71f4c9b2379ff4bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8f9a48555f5ffd32dca380ffbec5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d67a63a19eb780782212dd0336ddca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30651ac2e7586a924f5251f810796366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c446d51d6becb74f203d8023640aba067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689c2989cfe7472c162c465ebac1b4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243531118f70ddffd557f4f6e1dfe2de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75eea6e214eec1fe1494a96375943d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6551a920e26490148e1cc62ef411371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3d6e19e3181de1d115e5781eb66cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b4b001bac51ddf2558bbb6caeaa5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e36bb139910af9e6180b040b05a0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082c6735c0913c33b05a515a825768275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07afdaa18cff4520afb47808d33adad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02198e3ea1192adafc5fb6655a96f13a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb28da227f534c7e9739e6e0a55b0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf4347d06a0ce08bcfc8589183dfbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e4adfbc7462aec7a15eeed24f15fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04777d028f77dcdeb2d5147d842c4bce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01f2654caac9c08c18c79071451f2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a9c8434428fe7a3462917b8933c8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d0cfce85b219437898413c0b2599284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fde41bd6a6f79deb7c7c03099deed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1cd6cad54ef4598436c53bb8d3e1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4d1d6d90bc6079ee1f10ee8ac6e7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566524f4d826451968b838eb7e21a4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152d852f9b66743a13e30c410ff1b8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b577d3475343d3d60ecad64404a5c8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e68f66d58ad4ab1e94d6c2b4f1f2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f214a8004adf6ef26d318f81932711992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e4d20de1236297b377daff70184c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb938d9225b7359cd5437c5203d07d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9412e2023b8359110dda1249951e1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d9ea6cd018c2d32a614669833b63596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83813d6f685cbe4a4909bc4bf76cf69097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dff77e6f47ae6a9c7cdc68bc1bcc198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f4fab4604d071b85590498148fa7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519851abdded1ebe58909ee8609e66a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41e7302187c8e66b7f3cddf459c3e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb2379a4e805c2887f53ff8e825be3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cc3c622a7a81fd7ae28df3c69ed4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a805e9e2bba29c1e54a07613dc08e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c732141066ca66fb43140a0d25fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773b5019f885eec7353cb23bc4e732d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f94ea773611a86877662022be7fe77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25b71f4fcf0c63e7cdf71d7b1be96f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3ad0ece7ae1a21241c6b7d098f700109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba70e656f0e431295ef7d8209d517e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b894dcc38a73edf8f00d95a96f430111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91a259e066ea49d70807bc9e58a714112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c123435678406054b70d6b47b8292b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03910e42ca8d176a1fe9e4a9c00661f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee839a9cf09fdc5c334793a5bc3944115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827ad0f52f3f0be96c68cddcdf9d79b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9e688f344d87a5f0c6f7fc4a48253117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84300ede626d43a438aa521cdd0f0dfb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff41cf76238399a9ccf1bf5505f072119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabef0cc22b6d9cdcc78bd5c1d0383e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243587173e62589f7f9ab119bcd44af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddf092a4874b69368accb7d975deb5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dee99a99d7494cce51a80fb172742123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ab8b9aaef1638167cd3268c5facea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fde1f5e803c48054a3027a2b497b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea52b71c65c033d6ece311cebedca4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02329ce85f62213ac972850904bbd6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec635ab192104a28a8db8e4c42b8ea9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ba41b757b5127222398c7611f8a79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca8e8e12e6fbc4e342cec0d50c093130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fa777df372cbcbfc528c941417354131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aeb6b046e54ba56bed9b28dd4f069132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c2840e5990e3677a82c2efe92d257133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f311333b7eb376ca85538e88c230d1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548f18b349d44b0fa0443ac06a9524b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d8bd2771746f53bce78f50d0100b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743f019ecdbd8a5abf0c5296e4f5455137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b60186a029a52247eb21c827949c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f6fb6e9e994efc4839b07bd1c2dc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef645f606654fc218f8035facbbb93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e40a42e3e2a839dbf45a7702145405141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdf5d82ad3a4a0d235f55be9e7051a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c08e122293d29c4aeefae081aaee3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51074e88a5c06cd548e4888b3052a49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590b2fb75e18dc9fcdb74ce4e1be2bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19f2e4e0775690f5fb21ccef770591146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c805dc283700ff86f399287cbff6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79969e3c89a02b9a3464417cd3c47fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6ddb2f989558e5582768ed017fdeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63326ac1da1f579a5047c92cf7475efa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a92d0059c019a0a8119673210f955151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11276d0bcf2dc434690c2163a288a020152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73291dd01e03e9e71ff4a5790adc33e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b41dbda2c64002adc087e57918184154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246db2a402e633617cfb1123b78fd781155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b936cadb48a1594f9b52f3e6aacf82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118182daa548abab50eab15498035d2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec11c83da2062d5c03bf9c9be3d38f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e06c2ec91e92548e178049484e28ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bbf926eebab677a90c40c9a320281160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63624844fc5f2324e9d7a42cd44a931e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8e54c5426988fa27bdfbbe055343d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030c9b2310011c7adc6ba493f7f3cda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7932568d538e0aadf7dd37b8feec580164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71faa35d42286576bd6745ee9769bc71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0000e74b5e96daa5af4dfe806354f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fa948998c201951febdaea069794a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84648d051084a00bffb3e1771ad1c68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012561f22cc85974f7bc5e947b30e2c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c632c00838fac42ef6b47095a066434170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e732dc0793a24af7f9b8efc1cfb17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32872041e8c54781d56df5098a8fb43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac5e7accb64021fd456cac558a2742173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3e619a43d90c3af6c61b869d96506174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9330eb175fbd8f70808bdaeb2128d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57a57d783281ffa854edde85dda783176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e40aed3a4c198818b47c7e7ed2c62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79ad79322bc7f7d75c2aad68b0a759178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49166ad5fe7a5ab7c57dd4aad8b1f77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbcb45ce90014142861e02ac57392b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e10aa81626a7fd21fba8a4fa9cefa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef371280f4f89a99f30aecdf059b86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f701e758dc1585d715121d8acf226183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e68e4ee200dc5c7e4a9f6072f5f273184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e5bc50f5fe7b7c9eaa9ab8d61f751185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd2c7777a002c2244085f32609923b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0168244f05f1e812b05318248f4de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bacaeadaf5a4d981ee5f94e2d875b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5204748f3e82c10e37d19ca753222189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfffb7c2bfa50ed38707360da7712e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a271049001c26a434574c11e34c9df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7624118b4773f1b42c4d5201853a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1731b6fa04441aa77286f4dff3600b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecdec78a8203a56045f0808fd16059194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13970d4726f704c2aacb191766e494195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8061ca655d0a52982a56bbfed4a00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f847dc1abdae60239545cb8d33524197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575511b51aa56c985cc82bc97123f3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d59e4ad4441146189a567fbe9ecd69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc531ce516787b6a66e808a13838b365200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112e339825571abe7b748cefeeebc57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56484f56f41a9822ee770c8b9987e6a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169f10d955230cc6da745abad909ac9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8b19ed14677fe1669d7186d8c75ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f15032fa3078da43a82006d8d8dcba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438abb3b2eec029fe1a0baab076aa2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc954732990275629bf2a8173fbc787207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb710107fdb7b9f37a27d70516fbe819208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ad2051bba2667f1c85c50dd899a1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da01c00491b23d47491c5c415d298fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d762a80ed334c4b92a989662d95310211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ba94a6e258866a9dc6f0fdb898777212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636930421612c709ecbd2bd11a462feb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610f2a6fedf507ded634fc8a631e853214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ea7a419620ad5fb73dc19231b7d63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d00a23ebf9b9df71d77667cc8f356216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ff3080cc6edd2c55e2cba4cf06db7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba28b64792905afa5958695a45e6a83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9a3c8655e5ecd1f7c094e38137ad0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2020753590788ec20ceaf55b504816220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7e9eb67c1828948b2eceab31f8f8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceefdf86ad05598a60624aa2d60e39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654c5541065a563b6393a5e77c15ce9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8432875791b796b50ce7a08d6c6350224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b435780c34ce5122523ee4a7f23cfda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481762240f9a476799fa3c1b4e77caae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9488ea42a862216b7701a3991f25962227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87685599e9eea2109bc82c2cc15005f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60231fc9fd944c462006667b164e7490229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3c52224e20d9d5f451a0086f05815230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab01a33001d4bc3de734bcd62cac6de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33926db36c620b23db846587c0504f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eca98d04626e7c3ac075ff9c496c47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d99c1a8e8dc1c4647b91e832cd0d87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055844576235fa593c18bec85a3cca4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374be6fdca97b8a8e50a4d9c035ff29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb1494f3acca33e1184c94f980f00b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da85cf04d417da685e0dca11c4c89d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1db2472c9339a61e4643fc23bd8786239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c4bba17f1f053cbbad337b9fe464b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3ca3c2d2fdab2d0e5c7cc6bc0011c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85cb2517d81dae04ae4a92b4f6a2c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc29511ab230513d018fd1e97eeb05d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1433f7fe473b4b9d52f9d85ec962d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daf7fbf39e75393839af4c64b13723245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ade27e2ebf29cd9b2d2e9457f7b6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502936e1bf3d8cefe5e59c2fa9f66e12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf338970f0307876141f68481c328d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40ed4f73769559df630b35e5625ebe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78682b0db1af22fa6aa68548f2ac79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93d59e0c6488930f6525b3e6f3708e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfe371d50c535e133e7442ebdb5b4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a5ac508a23c5dd35a041d8112c897253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc00b5ffa7078dd1945360aaa7a674254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6ac7ac9a5d31124cb6b28039b0c62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7bef4ef6b233bae95f21b9d5ad205256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41640d55cf248d57456f4b97ee91259257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2e8fd46f9e5d8316be4ec630ff536258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3285616059eb19c8aa5366addf2346259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73e3600e9954f4b19a898cdc5f11c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de50adde739fdc1ce72be0030017c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f19a9d4a3ed8dc37983aa09ed84896262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec79e72a7d1b9662ba2544fe100db94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5de89cd5e12e80b0331b7b59c26de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80f8bf80b5cfafe33b24ba8498994d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23839784e1cb90bd315d6e43c3f843e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072513660a582aaf47540c487ab3cf0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2feeb3357433f41770eaebbe6cc6b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bc84b456269a88ccde0a5bfba4aa4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23399f1168741583dbe45c26437cfb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab17a5df6ad95bf8cab2f0be2010e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec3986aed2b13a9bdc8d7e2695ccb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42c9958823a721368e4336d72bee08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f612e6be27f4f9a01f9096dad62b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041f07149d002f2104ace30e5eced75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a6b228df00affb0f123b8fd389fbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa02cb7b652e4fb8825b0b8e137b8f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed65104f7183134af356f4b4144f2f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412a538cfab8895addce07ac3052102279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371644273c13478887b1c0b9b34e579280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb3ed58f8917deedcec4ab7039177c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f362aa9f84daccb1eefca8f08780aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d291453dc6039952c598b327e26cc83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73823227bc7d30095521b5cdd08c5cc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f71442c4a0506a2817faf0cf1d5d5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bc4240e83a8d98d9224750a7be4d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382743e9ff024561524ab0a8761ded5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c091e1d50af52206d254e14a431348288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cfcf0c99aa5aa0f90f1615f5e2585289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb37350aaa3509d4fe7b41e4fc7bfa0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71706fd0221592c78e42fd958037cf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b81c37a28ad2e6d21f4412f5303dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fce62cef442abe168e576e8d2bb08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808558670aa36496874e43467149bdfc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40230ecc13030f08dc5383bb0f5385e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d905a23d3373e07f63f7b973e6730bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00988f603b4885ecfe9b32e3a9bf090d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc7b502871f6da6a3f8fc651e8787f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa80f6370cf65947b190ef5582969c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e085921cefed8633758f1fdae1ff9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b316c5665ce6c716fba2e2ed8d0608301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd649a0e002d5ac15ad78bbcf16fce9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5afbb5019b6383ac78df4d0983766b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba3f6dbb61a020f86a3fe44324c107304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add8fc95f03f244c2f8d6fcc12291d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5868d691f4e2f209031ad004c3017b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dde6b759f8dfe4ae94859a32da6ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b0826ec97e1109991c380557ababf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0616e569b2add1e0e47ad92e552645309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fff4ca3b4d87edec727a7d939ba9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4485fe7360cd006161499e52185acd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da1dbd5fd3334b2b6b99fbc4c9ccc3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2fbcb80e65ce6191ba4f8934df503313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce4641177a162c22b608398f1168ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929d9175754698b2dbee0baa2f08124315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a4b4942f595ae3b0fafcb53cfb3af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ae69cf2a41c6ea68ce1fde0399470317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bfced2d1cc48d8d5c626782ee4f19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f83e0cbe8ace24e66d3349d846d920319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553464907761138d7c816a04f8eef828320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda7c9aa7d369cb0b66815bb20593e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccd5a1b515705556bfa33c24ee57ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c4c4ce126a63d162a508903222696323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417abb7402eaa2420b54990b0fa82aeb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849e4dfe8851e094878a53f7762d555325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cb8743c1102f3e80ad99279943e00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7484da66be872e76546748aebd4b84a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548493bba2a5398d7d196363cc5c1c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e8a2c47678b1b77d4206fb5a48535329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4675787eba747c940cc7ab51f1347330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67cfd0554c9bf6a08fd776275569ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64c582f9349fc2462e019d48bec261332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db208f86f8ed9f1027125e615ad199333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331721f176b33b87f4eed1bca0465f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd22e8f6b8d2fe9f8c8373d6479b64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa619b1b3eca46341e7592e1d8a51b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438171a0e35dcdd312cca3d6e2368d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd2d3f76df6e09177127337ebd8559338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b863680e6592a840b77158323f3ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18486315ba441f00a56ae8340c0aac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36259d948404099096c3608256150311341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d11317646691f03fa1e5fe9c95a67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ac5de747289f4a07eaebc6ae3c3ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839aea8d8361a1371eed34f73a6b302344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0b717c07b853bae2e51258950eb83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32036fd146695456bb0818116721a982346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1475aa6cb6cc215a2404286a6cdc386347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50cdafa1dbff4532bb885fb0abc635348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac49cd64a76b2039c9344c27978720349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0cd659f8872fd8493b4f252f8d1a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3709e9090567c5f254b6abad02863e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3c7284ddc69fc21fe4567aebe032b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44429e1d9c4d5ca8f60c670d06e0d88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf4d60a96b6a31e5f3c489cb122c3a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90432b9acb83a17a0f424465294e3a02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149350c826696b4a7b427c69c8762425356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126079b9c553f6ae8e7970d65d21e0e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2818f3bfe40a93447cf4a59483377358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a8e6027cd69e5301c7d64a5c72fd4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2942a23a6e0ea23063477ce7cadbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d37284e4b44bfe88999bba7f52bafd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a728e43461d825cf95777f73caf31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dab88b5af3ee1cb0dc7487635028d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001ad76eff0c056b99de7183a5b9687364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4cb83dc0f8782cd5c7cd127ad7103365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658cccf9cf57d609548cfff93d0c373366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f97f6b7f39dd9a45ede8f50788d8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c32b1c2ddda1e022d685ae23ae1be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325ae19bdba3603627657d408e731f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253edbb97b21a76aec2337d9955047e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adf03d56b386f40e5226103a4174fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c401293cb62a71a93213d76a4567e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5d94629b63211e8ba797190444c93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ae73ab8c77a2acc56b8c522d4b095374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef14a8250f3e8b6573a062b130294e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48387a49942996eeca15d672a3a285376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98495db029d3f92bcedaf0ee18e773377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362c7f06343a3c2f3b8911e214bdcf7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffb511b022fd7c6558c19ed0726047379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bea4bc29fe57a0921cf1571c3c8a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e48b85808069ba14b5e1c13b1eca8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa79f3b1948b7d2d76936ead5473a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4aca338e5252fc6cbcb6a211d57d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9651de3c45328ff1c25792b53796f99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f0f56f7727be20009e34d81573a98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fef1f296e752fa122ee0d3bd29644386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06150a5716336f29521429c22f4fbf97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc08063a4469def57f084c9884cc52388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d449108c512b2c60da3914299a14265389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afb7df20d42a20027ff1b0e7df3e7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaee63f26fc19d1bab2f1275f623889391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0587a8d456ad86633fd6da3b4e6a70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbbb7c4d67b1a6da6d650c7618e6fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc8973c25968f6455a6d6b155b0a6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e7b4d46c45f560579731f8032c22e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd4d616bc7ddbcdad99ee349de1ca5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a28ca68de53e242b2340882b5340d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d070ab41519c00cf323312f2b6bcc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb49ca5c838be5c706962de996a44bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae338371ba53b23d2da69118daec215400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a54a97b9393beee7f46e45f1bffb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868a1068e2116e663dd829f0a67b553402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c463456e47debd595d7138176b2d8ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96800e02f67b96c510d3685e3a648403404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00566e2555ffeb665ab219cd667322405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017712e30fa33b1a0e8466702bdd8a68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a9dff5872b2d510b84834063886bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3dfb5d59cb25b7df0b8eb22af2d55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3faaa85485190d0ea038427fdc9729409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f8f724e4a7515c532a016ef59ecfc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ede6cdb553c4e03815ca92991081e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe2e8058d0c5036c34e020947b9434412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ea462a81f307573e7a593222c4595413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0211abac9edb0ec2f9e5115adae71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691cb87351d34b5126221988dd102c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4e82b01bd3e1459566c8867efe064416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b869d6652fcb3b170d6d2d4f1ebb7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d4e2acb9e4ce83e859efb28db71cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9dc89f0b559ecbcdf198e748e327e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d5e2e10e2ba00fb28b494443678e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d1992cb333b140cbd02f8082a9cce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f852bf7cb71d839e1603e99d581df7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6614b64aa8763a74bf49df25b99be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9234525ebd214d516bc3907c428d1be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e126f3a4846186571a326dcf73326425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530943ca1e661c2874d21fe82f5bcda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d77ee776bf1d2b2269590ee55b9ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b46698d05f2668fa57ea362087a4ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a32bfcc693dae573796129a7ab4633429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed2e1193b0d0ffae43c4c08016dad4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433929cfd13685c604de0871c81dd88a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754751037816bd1997457503c169c04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18a6e5f5a19fa8d7f7cd2a03a6b46b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8739395a0e30266b8938e8931296b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a216c06addd895d5e34e28a07408e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2aae97e6594f73fd00184ad97f821436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eca32efdf8f20aa63881400e9bf7a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c10e807e8437855982e80a0226476f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a66af64bf7ab568f36de6fe70cb476439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40b7d15972e3067b9246745fce94b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2bf696772b030ddf053348c41793a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72f4c565b82b3ba08c19a9a3a95471442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4ac98fb6d9f9f71f2a8d580d0d259443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84581982adca8e47e820a35f95e19188444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57838716fab24359850b8f313dea6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d840b076effdf97791fbba42e55fe3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1b3aeb642568c85afcc0e96a4c64c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273eb27f8c0f5e2047d47535c7846e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e677c08ffe8fd7ec5dbf1fe77b8c79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fac036f5026d718c718c017c5ac63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf7daa4e10b9d8941fe41bf9f05bf8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af54935740eca02c02d88efe01aa40a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaf3544f2c4e19b84fdca1342148e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ae0508e96d1e72fbd1a66b5eac7a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1974c1c98b59e6a95376ac1efba66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90d94af2540a55cef24ff14fd5276a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcbb24410d7aa15edde531b26cfa1c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba063093b4e821bcacf82cd8f32fc0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a2ff90aca3712cd641554c29fa204459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51d52c013c0644a5c03931d107e207460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef6a345d4744faa97528c381b6f056461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98314632decde90c3b17adece4d36a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eccdbb49ccd3a551f5e4d4ce4623f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f85127e477d9568c6f7af44235c338464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45d3645fd1cbe49813942fe3d77536465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73c3cdaaa2ff0fad3e7ffb0b56e0f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfe9ce1f29e8745fb54acf8fc642c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb14f5426b90d577925f616f3d657b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3967c48f82502efa8f05ceac570cc77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3002add40b0f4e6185a20e73168335470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a13990a2b39dbbcd7acef40d7b93bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489d331aab2c8cfd6a37fb40446e249472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bf58e7e45dea6e20603c9ae83e865473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01188fd34b3d7ecd40b9c272719ce186474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a06e5c987169ad5ac860fabd73b4e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1a46d197861b66828518a5827d448476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec21b1647de42dfcb7b4e4f3b7adb1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16299286a32c51683954e052aabd69b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17001fa3ef23b1d0b7b56e138ee9fc19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8ad142784dd2a4f9cb0e6a0de7132480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee6f56708c37c7c1af7c84589d67b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14010d679dc63bef113ef97e62e1b303482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2225b495635765ae5a0cc55fe848f32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c611a9352390bd04ca348be18d06876484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eba350496380a9b5c9785b453e7698485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1628d265704a50b3c16f90951a05085486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499730508cbec78cf05297ac2b0aefe8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f01c489b0dfed5797aa55b7e75c17488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4949662bf52b44647dffc34cc7de4c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec4cd3ce20f03ac29f338aa786369c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719033cc6870db30dfb183d9f244e6e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd415637621bd6c20c319602cf5d9168492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e46d2c04928912234e7e524e1bce6f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be17fb8f89eec6ef7a7175f346a584494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd7dd4fbca72fb22765625d4553084495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4f3bfad57dedda8fd7967a4ac03de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d01c592690f7584a5f20d86ec9ae5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106808dc0b09257015935e74ee9fa44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97e10c9920e8885ae17a830f68891c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef140944ee306440651023575e65a93f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f321b52b2b682c9e76e7cc603cda13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a721167ae2114aa98cafcf14c58ae2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e520a62f8804cc583da27e21b00856503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197018842b2b554cb18af5e1518b4ad9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be225be1a05028366c1a5ba6e46af35505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6c18879a6879d32b70d8769621282506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0e9d879358b1d8aca0205e8e9873d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65747541653ab73c0c19d3a0313ad1ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c5fded58f02145ceda5c008a30b4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256bd9d0194fa998d9632e7d0677594510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c260607385e1be20b730b16a5d157f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e0cced63f005665fcd102e457e68a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1c9418ad6314e3133292a6940d83a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099a53b861af062944105016e5c5eec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b32a304c41c1652b0b86c4d999516515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f287b3bfb82df40207ead243f2484516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96907e144a65117ff2f6044ab4170c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e1e3d7f572d9f9c80b1966fae5f99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a633db29d5d28b8f52ef5f04cf6f7ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87d5db82fef0b27fb28afa60449612520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3655ff4737f15c140aa034cd3bdf36521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539a021d43019e04abfc4f04908dff0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b295e4a5490fbc23fa9029faf80853d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132f26af5ad159d46dc481c499d17f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d2034b2e359e44de87c343f19e6fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df390664c19f4364b0ae253f1536e9fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746d7c274e4b4807a732e1137d5baf5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16aa835d1b23040e7215ca01e3f0c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39526b14c2a30848f870bcc67bb767529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07501c98aec24d2ca5a4e098ab57773530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84902b2d8f78619cf51782a7cd9554a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85190e33cd0d0f16da8e388a578398ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ddace55744f100aebd7910eb73c3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4d9b12af1113749de586b049554d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f08f507acab287bcb053a5fea2406535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9cca78913d4b0662a69a2b9ec0ee0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c17eb4c61850c6f0d4af143599cc76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaea5ffef1af2a56cf31d56f0f3c48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7b7802a9ee47d6b9d1afd4c64f35e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed152f493f73e809cc8d8cce85d8189540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69d79bf22b5d0e56f908bece16ee8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a01ab85376d427c0a742ad6e47d166542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674387d293030ecd88b53e10612e85e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aabf8c94872fe8a7f53a23dc2a244544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c45d8b318d2b79e27a82ce49c2781e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360a031677ce58d3ca0c5b8b3db46e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52aa253f4fcb773434fa15ac035740c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906e20a86ee206ee5d53425c5454edc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63524b8415e5cf8eb8f20e2d22c8450549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48da290aa7e18fee3649f31189080d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb10a339429267a2cd3f5c7524568b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fb7267c90a211cd522af630d1d5b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d48702c184acbffd58da6486d5a73d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cc988f7d428d24d1b5d4e19680647554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cb532396cbf6f690e5da1fff8add4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf08fc92ce12617dcde5edcd9d91b7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f6ffdc3b63c82894dfe374a5d43f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882452bdff5af1f19bf5afe7363aeb3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec950ed1b3fe30a43a8d4e9eb98304559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ccf0f71fd3aebaa8bfc903586fc8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049680d73d0b81c50ed8aa8300af1253561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2e21f09b579e26638320027f32129562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91460526383e08c3905aae3ba06a9a67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d92b1c5c80d81f486152d9e87e112564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52464413870e142fd42e6880c6b548565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80417d17752c2a4362b4f9d9247aca19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a21f338c9f17a92c4e72d886bfe88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6e4caa730c72f4e2a4a4fdfdb1c71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866b7eef07caf5240c8b69282fe62b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df550ff497b6b5eb2e21e83708b1b8b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3696fd03dd9fb1cf3b701dbfe058a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d234e967cf3707c787cb5f32b0bc050572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e25af35ff000ca193883f7682e444c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d73cf95343d80fa80da5bbbcb0d064574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8345642efbdcdb95582eb539f92e5e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f06097e4e22a8286299172cdd98347576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3ea44fb44026fcd46961eee3f6ffb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af0bcdc255d7670eeeacb1207c7d18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228ed4cab20c4eeff0125ba82c3c39c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681608b97173511b2ae6b7c455621cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b184e4a001b9b7845fdac1fa62bdae7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f801e81b9a5847365f89987c1fee3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0357b42b3feabda386ede93a0f45a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033eadc61fc430ec914289cbfa0399c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc085462348081eda69d2e622c5a1435585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40462e7eacf012492ad804b6d0b3f028586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c96eb1524eba7a0bb5a5d61a955452587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3664fd95b8ce9c8ca13174539a1e99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d5c0216c11bd1faa00305788114d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c43bbd787460dd4bfd9a9d2befe149590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d14421c37490b02ad0cb68702babc5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bd47799d89cf506ea47d1ccde4139592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ae2684addab4a917ba20703ec0e21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c372a122a7eba8db7ce2f92b3a2b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a098e692b2aee95a87592ab610fdb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18aa3bf9846d9813c1206b62d0bbf7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b8e99648fe28131a95bc96c8bdd66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dab34fe71db2f74cb3e0ed0f60bc59598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d855ca66e52ae0fee518f77b60bfe0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3ab3e8fd2f5001957cd38a9b6953e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac029770561430d66c4abfc3933630601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c24d75e06178c9452d9c49d19dcf39602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e42616d7a23649df67f4d3abd6517603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f437c36d35194c46c6a5e440e2d077604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2869d3d04f3fd977ed5aca1178a5b2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1395db959964b60283f0494b2bb6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb622b7e96328931bcf5b41e6abe03f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7a2d08a3c9acc00de90103fe7a3db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60646f4b13f323eaca4d50012943b1f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add25fc6648cab2dc67a4937e23c59c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ba473828358d7ebac99992dcc65f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0ccd273b3cb54b0f0123e82d365c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ae5802a6eb43cdca893151b930448613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97818967c6438c72770a2f433f47e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc410d178bf39555715bfe36f7370684615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aeac25bb5b2164375e51062ba3974616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0192caf537ece332172287a57014134617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58de8a5cdeacf91232eeae4401b4496618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9b60587873f2aa73dde74ce692f9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a0b67a7a55cfa43f683024d9be252620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d46f705a05474bdbd24b15b8b2b35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4a0b3b5d821be518d2bc377148069622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d949f45c252ea909f8cbf35c73d2a65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee832415d0db439ea0e0b35f446cd06624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f2dca5627a0aaf35c18ee0e593b20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747b498ba5fb2455703b7592971a59f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a179f0dd06f28f00b5d13e06f040a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34040f795d18be3809589e79e9cb35a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50029f988238778bf87a9b9108b194a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700761f2ea78006ce5eeb7e5eeaa207630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d76c20b6de8d7e30c863ff2425f10f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a67d24f5cc452d1de1e6ded75b9ae2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd906aafc8239f4c343ccf09c5662f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594de9130e19f0cb2867befd8ffe8364634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecdc0c5db25889c9885b40b756e59d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bc396013a718849801b75a2a5a134636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289404a80c62f77a38601f7e2d73ebcb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42132dae0530c887521bba772f1b1786638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd82dc8973b4b64f3c731da2d3bf700639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56047ade53b9d490784fbd267ec1508d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e522ffc3a8f0999e6ae4412ef54e3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136df9f31f567aa51af61549bd725c92642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaf831b9d9d574cd01089556b5835f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518931b7af38985afe332b0f2ed68aee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919342e2deae7b3ac21ace43609a3af2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6fa10f481eaebeb43cf4dd6462d96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371158dba091dcb1a9c04f6b2601f7c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaea7f276236afb86cf8761ae89928648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d9b376fb0d1c9decf61d1f2f42c06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6facbac53fa040c6fc888f1eea173c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9901db97df63de24eb76ab6bf931a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f71e7d9c1fced7b21602ebc07e42d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298ad18de6aff435773fd2785c7fd21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166899fa8b4558e37fda28672d89ce1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ac0df02e4f9b2614745dcc45e1049655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a2d64dd83439455f4580f65009715656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982af96524306ab137de0f650765c554657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aedc4b8e37c53c876eaf676867b047658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7e67bcaeae256a5b1b23ae08a007e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d42dbc397b3de57a6b30bfe1170998660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30231ac75a3a1d37b35735d31b535447661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416689d5da692dda7dc93ddf78c1ca98662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb873aa6e883f475fd71c383c29e94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41fad4deb8aaa49450c3b070ec1d74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbed6bcb1eba3ed875658e8f8a5aaaf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44af324b9a055b0fb31a2c4fe243b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6632b0c2d63caa8cf993f61b18688667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e083c4cb9d49d208ffb41fa7d356e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7868e118136c8a6ede66cc35c838144669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3662526a97d330215a0a1f9891b5359670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1546466523a504e583dd8cacdcbad4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544edb48fa569c86b4383fbd2b83a4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f8b82c00e7f407e30ea99cf4d1368673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318bef6149ebed186c7a6f28352205e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60006d68c8b1b565b7b92b77ece04e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9a511bcd9ebf9dfe5ad78d04b2642676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879dd8d3108dbaa4fe17ff04c637135677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feebb9fca4a1b197f162a6d5bb8303f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7370248098d33da6210ed78036208679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7920b0932acc6389842e27ccfe584680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2940bdf171b7232977ba50179230fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887b63d819ff83ec233ce0f3c209588682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd71c326eb5fdca004c6943f813a6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5e4bf7d37a97fcffaa0751c8ce925684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117215735296d6e01c1fa947136023cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c508bf9b265aebfb967aafb61773257686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50648aef4441e73246e3332b3637e33a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc290842cdc0e30ee02a8c95dc2ec8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85364d965dc81d12ba23e3c3edf0623689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fd8b9845106a1bebc28f89a97ce66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d1b01910e7452c3ea8d6b7d775a9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c86dbfa1fd182bd80ff929077f4487692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf4a42268622b6a769d1a50b27dc63693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dfe35ca936af247fd72cdffa7022a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8bb5b8bf2c1e8b7d66cdc9907b105695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa3b1ad83de719e4f3091683ca7afa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150ee33323a5529fd343bd63f34b2c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59f119bfbb0f27c9e5b48862873dc0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d087468416d5e29fe574da7751b728699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5d9bc3d3288cc2bb8a55deeda9265700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671a59c0a4fa340ef2250708a474e28701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb49caa3c7de3357190aba7f640c822702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4868988da8e38ce3eebcfe15843c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fdbdce2864b929d2d922b41dae2de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f74250648b87aac18b87a6d00dee3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13884fb611dd159107d557c3d3debf2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2b6b4b6ddad90e29ba666f2e5f53a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd189cac80fa7194b482142dec99a20708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1d92c70e226b17f23c8e7a1d7f2c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cffe5bfeb53ace382b587008a715e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b28e5bc37766fdfd0821d782c8e76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75d47a866339de96886693a76bb83a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288544b94853552ec3e7ddc97e9e584713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd49487f79ed80beeb3c2daa036c24714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b5a88c9d80f968d17dd35c2128a96715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2eae92ae95aafe26a78abc39ede5f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbaa06e2744f294d7d1d31dc13c56f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec500a1fde78446671c94cf08adb4c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2a2405d9adc3fb0e20474974c55e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c87f77289d0d556687771833541b5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da50a564be5b809603144910f303ea1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cbeadbb3dbef1b9955839180036c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f9d2db13c8ca07187911ab540cb9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaebad921c716e593bb286a64092317724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123873ceba81064de3871adc1e66dbb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a0fe55b35b54a4a247d81c0ea02c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed2cd382dde98b8d43add92401cda3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d680d8c2b95934c3fbe7c7ee6d7e70728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7738c73ab60c9f5d7bc77438b2f63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578478ad12493a12d83c139320f3cfc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a7806a201c586de713f2a8676afa2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876762489ba2f8da6e245ebfbb9dbf0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac18ffe35a612975b14a9915b5b14f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10aefc270c22d1b4ae6b232e201562d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b5a4cddf68ef0e275ed95ee206a65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320443d24d2fb9360a73101a7db5b5dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66aefb715ec01916271288ccbb7833737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174339b6d0c77825c4e909f2ee6f6a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f037df31c60e0fc3c6131b5150688739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7de405c2d813cd512b083cc6d0531740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc013eae58a503e773a148c4627d6519741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd060d3dbea11ba81c8df1563a1395742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fe4ce09c43add12354821d636d1cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440a2d12325a4d37f2ce6c8a674a242744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8c3a3a1db71b93ae9f15507b9bcf7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7cab6fe46b5412375637f08a2dabf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a2c60a51e0b7d5e42b2b42e141125747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735369e0e5b8c03c813cbbea1bf7934748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f26021857f076c935c048c0f7f4c28749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d88ebba08a644cad30c6f103db309b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d8ed7cbce912e360a93e7aa453b17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347c50676cc1f5cae1eaa8d343953de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d87d612f995117881401863074b34a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bc264da7e4f6df391d4e492385b27754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcceef960d929f0119a467fc0f2207755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27f27f6866e7556e131c379d30f520756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec1381437511b147e54cc7c8f305a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714e5c7f56ff76ce093956d3b22f4df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af31d09001a2c7710ab31d6c9d3156759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857a6569a336df44080f0e76a9f58b8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84079fa44ceadb3342ab77093b96f5a4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e764c3d265ced5ffb23023d17832f61762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d294aadde1ae6a972952ae65324e2d3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcff9a35c67d169007f27904fbb734764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaeffee73bb8f15e6bf47c00667003765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60d4bbe8a3d681a9b060069d7e6771766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89045bf275bc97439fd05e314ce1589767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defadd9c0cd085184460ea58c325c0b1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fe3ef3c4e586b538de6c85ad58602769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2368ab2715bda0ffb39962722ae0ec770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496c8eeec82b6ee022cf9e00e7fecdf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8762eb53f96ae432af417b6e669146772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca22363abc44f68a1d02d2ebd05cec773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02decd4c8ef7b55acb24c5fa9f969de4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ccbaf311ecd61eb6da5a2cc39f22d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33e91857d81bc704645f100f918441776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2488c1fa768445ac8f6e0a0fb569c1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5752fa6a5d3304137a381101d114e3c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91c7e74c1455f7609e7fe66c54de9f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b1bf46df624e99bab0e8f49c982f2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa53b25ed9f3a611abd88680b304a0a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc98637d7fd2ee577aeebfd99ef232c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b80b06d892e019bc293e86851a23cd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ebe5075552217d41a96ca9261a8e3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48e42fa09d5fa0c4ae1151d830ee7e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e2c4d3e87959cfd0cd2bbb5eccad3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bd3994779c311437b640b306c4a5f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68afec0e41c7d7f008dce6f516fe420788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbef9350896010a52c8a739fc58f04789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb7dee4997bf886416ed3cd6a84f8a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4f418b890462a531683f7871434d6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf05eb46ea1a4ebeab2caa977b29561792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b99d702240e53e28a86f940ba13075793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301d465485f46711e91bd57022855e1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254d280cca4059d2854a2f81b39dfde795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15d2e14765d231161a07ae582c0842796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280fe9fe60eda321c661dd2f31349ef797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847a9cfd042f757977a9355305e5f1b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea47c57f5589fa3e5cc02f93b1f49a5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69f83a90742a6c8cd179d4b28bba11800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0c8fb4c5cb9c30bea73f8a1ef5f55801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbc3cb2410d80d82a49069e15afe1d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900646f794757cb0b8e48bd3f78e3316803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ce6dd49cef7b05325fb7e0765555c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dd32f07268e9528f9f1b832eaa4c1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db213163b6e56f3d8bb7d0b16d127ede806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae43a2b9299e4eb65afd8ac2c9059c6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd86a594f01bc69772d10eb31434257808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943329ce63085525ad4d8cc1e9157de809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c3b74dc468801b4f2dbacccd38593810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089ac468bb6b0cfbd8867195e1ca097811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d61e325c8d113a884e3bb30e2b3d73812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007bfad893bf3de2648e29ac59be4eb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e784b4a9bd28600c6c9d1490e3c5ef814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b4c01a65b3f9b2f164a7bb6853c28815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16956daa930a25b73034399cda511a38816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3bfe687e064d264031b5267f72cff817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e988aba8fa594fbe09fa62df36933ad818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a314b1aea0e22a54e28821128f967eb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213ec92d6ffd4476154d23beb661906820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac28515b067cbcf13f07cde6a02dbce821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a792085be1a057aca5356bb46a4be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73565924a699ed9718fd92c427629ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87bf9e5ff4abcf03a1437ad807c3833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618ed0f57ef32a74fb84c21ce8253414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d519d6e26a650fff73e13e0866768715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62bfac4912a0d6660e602a5f1fa28b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d48512b43d12f7a65c8ee206c7f0167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f63ef4bc0de7840e75f426cc3bf6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb47b9730d80ac7c9d997209da27809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e24c79dd7fe7f0484235276e6652510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2996cf6eb583fa1ce8fe5ff98ee57911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebb9ddab8deb506a303cb3bf469dc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ed0556274ac051a91503404217a0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117ecfc9e3486e24779126fd66f0c8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72326ae437010b031c83ec466372124a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cfcb59a835d8796c50a3abdf01f6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9f5fe75c11bb24ca58473317ff3c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0056a018d0ba7a880ca468fa2e558ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b765f2c39a436ee95ade745ee378819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b4d856f0e052e906e49b954d7220720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f72850decbf18ed44030db558e281521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebee4a0c61ed69a392dbfea2ac4a3ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cbd0acbc9bc4338347e238fb2685223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d4695d6918f1159c57d51642aa62124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ed238f21adbc2cf0d67a4ab82aeb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cd940381fa2c525ebc9e48e91b51326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6be7d1fd3397eda309f90b452d91a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7d47990b00014f63e788311ffa94a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7600ac51b57462994042429fa85f6a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d000d7a4ed204cdb854d441ba6597d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7485fce70ddec15bd8bcd1772fb0c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0d42862f8e36c897a881fe8cf3e9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c605a8ed8627db9da29f3cd676256433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9738700a4954a85a051db6b6349648c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372708bcd55af5a2d38b6714589a8f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc984283510eae1593d082c5ba4d3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1091776f56fffae064011ead6aa0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748cd407f0f5a029ca8a08ae99309d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7eacc133464a7150c46c6d04ebf2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1d4167d48fa4bfaaaf552f409fbec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4308a5c4ee16ed7cf3b8bcf71c1f8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ff4852bf3f44bc2f7e4fd8372376442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee266e8350a15d47b5d9e7f7fdcc7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b182ad2559fdad36e0a3217e1f7364c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca6c704c1af4f5ca65e1c4814747d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335325fbee69a084c51bc0392b76c7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebc42ceea73a235505eb831f897a1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02101ce2a0be7ddd2ddd6c55cd1eb32f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb5a8f634f167f339917c1ade2048e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c983e74d9ecd24801c841e07d63ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a54979aa5ea00906e0505276cba86c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152009801713dc9063ccf520792d0bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce58f5a8ca56f98f1ca97c37fd4ad0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bfb2ee9d9bbc27c254e6c668fdc2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448bf473deba08b0cfe04cc22e668c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bb4282c7d4f5e4072607adef4855e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db007af0f1a29903dde70e6140fe799757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200fe18afce9c4cceb5e89b04e205ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b200a6a86cdf39bcbb0b1d123cb347359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe99350f17ee19119e583d2c0a4556b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60101e1774810730b9492d7cf14ed061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4782e35aea02fac7b7f5814579d7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1e859fdf625cf0a0bcb0ef5be2f0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff14f11b54969b6ff5a38bf49effe764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4758432e5802b215dfdf2aac4aa06fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db497feef754d6d5a5bcc914391b9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6b2ae1a43f9c4bec33d98a5a37df967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ed768c2c11978dd3c1fc8c4ba390868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb10dae15b97f32a90a54a7de0632569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154ba4ec261f10d1a8cb558aa51ae1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2fec0e102fca311f00e37ca33470771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88af48227a5b7525b16c96eb065bd7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698b06ed06ae23c98a7a9a549c2ba5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88706bd3f66922beae0c7296186dc58074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006144226ba72fc45eb8289e304fde9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07264ef880ad04f69e5f766ad197002d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13b99a46b4601f41321028253e292f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8c620ec52cdcf683995eb1e5e409978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76035f0ded60f6388cbaf07bbd0c32d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9b9b5b2af7eaa201af989d5c7279d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651206203435a7409b2817b72b7991e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ede8f3656b3bc1f8a8a290947242082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03835d0108001524b98fdddc4d87ecd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ffecff5d0f0514c726c1d85999c2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23336517f234640bb0551a9048cb50b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d9fabcbcebfd1e56101fb6819c8a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02664226e97defd0cb6ccae0529c075187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416098d3bd9cdaf81932c6d9b11a6ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552a119055e860746304926799c7bab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e98ac5ef62a1e15ea549348c5fbb8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6431eb0f491dd709c29c00a06462a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a217fd6cecb89824d17caec83e8ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc83aea684c159acaa6f77b2c00145493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ece5f1312c76945ffb526649f9508294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a2d299f5a1ee3abb70aae89b1389e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254390f722623572720525943636e5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055608efa56be0e7353fc9da37427d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494074890cca964700b63c7dc7036f3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3453578f33d194f6bdff3953ce42899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8354bd926224c22670852139cb31888100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403e65081f014983e5707d848f11949101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553cc2ee37b2d4f9b9cd667eccbb401102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e77fb65c086456bcf519e6eac707ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e57a06ef8a35f48d9a71713598beb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e95bb3b9773210fcad0bf838026ea5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f485e268c25830b0f037a5a794da1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae42cfc519384363cb92bbf2bade536107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714c5a0b4c0a2079f479c89c54f32f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743914f6f0984f3ab67322d0c6a8859109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a0b9b771334cd3cefe216b40c671e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa36cbfa5d85a76ea31d1e4e686ce7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e250eddeaa1ddd1764e2791a7fb009112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634840a3d82c1766064bcde6bab18b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94014eee18c83a22e3b288e6bd3e8442114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fb6ad60e05750c16228de9e09dffb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dbb4b4e75d15df155a96f44c0d97e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da89441ad6a6478bf6dd4712f22ad8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ad43f434ace180c73342bcce28bd0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d9ec2ae68791a5ec87b4862b0a042119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ba3ef90b279a4318d6c0246d16527120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4191b8614059333a823d32a0649c01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf9e8b905d31e7565eded5c8d5f72a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601428f9b5b092fe09e20db8ea1ba0af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04283285f6b2176b597870bd09aebde0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd7c94161fe82b75bc849f336b7906125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966debcb7c4286c77b66c9e3957f6d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5538c1a7d0ed0f93cb339f0e6e185c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed61bb916bfc4c445f094160e8c68b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed52fb8523d34e3d971e329ab0f7fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5111529a5e186c1f358f9a008fba52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe12361621a1545ca24b7e606a6a1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8f703dbf64ade0eaf4ca0e818dac8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e93005c02a8300b1ff1dca2ae5771133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d07891a86ed67a0abfc56f69cb9e31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cdde2e3e0218b9c6ad978d11ec166135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31c36b71c2f3d9ed87086c0920c1d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e2ba3b795fd5464b5d9bb146fc535137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d0187a33efbac619f1716bb335952138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b59e8718aae3901f0dbaff19a08c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac436cbfcf32ed98a305dafd29fbc9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b0780a5c17fd8be86fdac9b5f06a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b00bbacdc339c54758edd98de6ed65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5c48106e14da8aff98f1452960a74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fc4c5fc72af85355ab7dbc228112c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d98bbbecb959cdb68d1d26b062d8d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dca2477e993438e6cbbb3af93c33d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831346e4f6b1487f24a891219a755ce5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda612bd5ab796e812c8d5ad7b6660c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc10d49fc09ad1e312465174f138df4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c537f930c27e97b3cc96b9802f5207150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8669f93373bfc9892b871338989078151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58bfd52b5712d42fc02726ff404125152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0306ad989470671f57343b6c6221a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046341dfb1ac4c99f6cb536248b7726154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af11a2250698dc49e7cd7f2738ccdb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824accb805a832854dd36876c60cfa79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd13a2d57e705002752253a885b64d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a3199e166c47656037f69d50a979b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9609b339aae2b65171a47588cad94a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a39312172e9e5a8315b384f28d5b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70a6017b39f20d9bc1f074ac868de7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255b5ddb0c368208ab1c90fb794dbe3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f292e9478270b6250f8cf9e2fe9bdb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6874b3010cc1d30ab5ee7b5a3ac4753164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d632cbfe7e59a54b7ae2a4a90d54e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac54f25d14aedf76f2016b23a18141166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234189b001ffd1b4e24ec5bce2c3e7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529eab7a35a044f1f605cfb1067beaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423ea6e0d8815575b0150176b532fff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0b489c5d39fa0ca424cec8856cf81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f28c9a2c90f9fa281d55b8ba07a69a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e718f223324f97b8e06adfc777291f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bf922626270540074385b5682d7e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc1d4cde2e11405e8bee342064868c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584dd42fe34b9aba87ba073a65f8bbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659d31108cae744826a5e6f28c32e77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa62f1536e3bd8ba79652b64521c888177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edd2c216647feb2f73c741156244d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c04cc4689805e0a29f11500d39515179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b9c3e49cbd31432e9fd951107e10e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29b37fb757ef41de4fb14e8ddc5265181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815787896b52eb655e7e85e2db1accd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae205ed26b51410f6956c66877cb547183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f541cd31d6d47e25237ab54e9f4a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bf122f08c40fc1d8b9b332aadc6f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03b7217b594f3205a823d03d5e3636186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809560109588808fe43bbd347407c85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dc2570f43e8ffba9bf398a76513fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0a828e857eb79fa783676f5da2ca5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b379b41e3271470b11eb8af4271fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f8de30e03110c8e1a220fe84ebff2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9605a533714308a68c99ac5e065f3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387fc9d0159f147d15fde4c3ceb1870193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba74f80ffe427094582309d54475674194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2104663e87cfd4a5d72da57fcd75b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c8869f6f193068800b148307fa707196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad19f65e4b94085de9875a21a1b33c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2792e4de8c6f446ddf7a420b151fce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee7f467b3950674b28cb661a7af052199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe278521b9befbfafbc410ea8e52545200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03fb1ebb8fad5e5f551802cc06fd23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b383a4bfd740ec9bd5b53a4b0a8b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0a20d3909f1f865d7dee4e0bf8169203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0cb04b168ad58c0ed0bb32fc65241204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac6b0ec6ad1d6e08a095f24f212240205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8f2c8f87001051d7591c72c72acc5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee98528f9d232e223022634c24eb0cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec473ade3fe847f98e302707cbb9168208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5038cafc381b440d4788a61b2490f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cd59b5aa46bfe05e647b6e222d735210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1592c7834887247681b3ddb5dcdad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdec262361fd6bf8004ced53ce0f42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8c326787f12e782dc044dde7fe1b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a280b2ea5340b9b196a9086d9dadc5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3607ed86d51fe4ff0bce9530c38adb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd05edff2c790a7403300f225eb6ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a52a557ab30a362830899fbb586a01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ded7a60de40a039d721c74c9ae3d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1c37bf238a2ae31a4ea29cc08573b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e04be8d4ad93d2387c230f3c568e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ee545ff51e7f5f004b229cd6464e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba4d214355127bab84009d51838fc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0a8aa668d835591ca41065afac78a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01804ea72d89a446164987c98a120ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cad65eaa17706603dec92367a161fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537ce244ba6e0cd4fcfefd98e6e0e99226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889b087a13754dd69e32df532795e2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7e59531c96e407330e751a8a365cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32518051f1f9f76462066c3a88ba300a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa672785bdc59db2d4892c9a0489b88f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18329ddf21b6df7d2d8ec59908a80317231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52847626918bbbb223c08324b017e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f88bfdd34810e10431cc4f83e762a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c22208908548054d51a76b8d212d64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7633e319c396a5c50147b10307d15eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbd64a2f962a64d510ac5878f9b822236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756256300e13961e38d75da2aa3b07e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dc32a022840d7d5f979c5d60f81ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ecf0af8a2fcf896f9493a61e4a083239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d221595bd59d906bb6b651ee6b58006240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d358dd9fdea701317161d663cc855241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d868d57b2a7a379c726ab23775a31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282248218e38b52b588b07f1ecf8507243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bddb65ac298d4cc93669ae403cf0a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc424f34be7777ec61b72d55a9cb01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336279ccc6712a22ca28b95e781d320246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aed17b52cf656c6ab6dd3c37ba7685247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bb8de303e0a96492117a93c331a0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0418907890a00b6545ca6c54ec2dbf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b474d8fb05d9598c7a0f9d05382691250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3118975684069b2d73884ce1819d51a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a2e8f423f9d9e55f17e4a02494510252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e58205ca27f3a18e4c1d9084047d9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c461781b9d4affe20ad0208bee8df9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae58c16f17468afcd24767a09c8ef63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fdf483f0f0db43c8b025d07537b2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f1e9e1dc90809be2c3f2095663457257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980a9b274143d8a26ccf835134284af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca8cb57d3d6d62922080bf3341a506259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fb6814f82f3e62512d8afae49aaac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8a7ec9f3e7100f47afdeec7e749b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a456eb16b0bc25b33f0d7115fc2f512262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7fe90a01375f56825522816177fbd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186eb715f7e113ec06fb9fd48ff2c43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d62848afb6438586a5bdb48aea9fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7808c7f99b650b029eda85f1bcaa1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fa2f16b513d32c6b4a5426055cc07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a2c1b0667dbf91d32097a61a8f0d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67946ebc19311fe48e88834d64c8351269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17778f12f99ac6e5fb51e8971567038e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c808add03bb6d0637acfd801920b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee182f8398dfc8131faa76443ea9043a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce365488e25fd31441af0a6c0ed3f76a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366aee5851538df28311e9640415974274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2ef58206cf1b775b01baa70a46d6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b704efb1c34867848b42a7984769b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207940ab26d347d857547564c174a78277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc1f05c51a11ea6f619331e813ce08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a022ae7acea324d2d3c00004f11ad3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c250fd39c77928ecbe991dde825c886280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146b3cba890cb9e727005b96c042d82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3aa560851205fc4f9d2bd9667ced8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ba86b42c790a1419e2f79af29dd52283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33b9fcaa453e806f417bb5db08f60a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a9f9bb34d893455433ef2f5696556285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9367dd55dc00ee9dbd8e786020ae340286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392982b119f0b24390a4e187b84c7b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac88d5aacb1c64120bd7294f396002c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c037f6fc03f3534a3306d745a1fe5ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf3dcebfe3ea2bcca205d59bf370ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930387f345d40f783dc4ab59757cd5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acec0fb70e68ccb3ff26d404e8c239292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264eb5ed493c61173e995b11a401017293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aa2aafc3ad0491c4a12e793097181294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfead0a73c96fac9fefbd9d3c970c412295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9e8a13ec68ce3f4705637611c0806296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b83f00bd6ea6bbda5448352da00455297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787b1ffc34328190e4c42d4066dfb83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca930e080d250c9c300963a7f9c8ca5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eac8559af6fbe16ad21b385abff50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2185b4cff5a52e410fc31db455b2bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6650d6e3961968afd2d0c62fb1e56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec188d726034157449aac7e6d41131303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246d83542221bddfdbb2d7cef64af82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf95b0926615b0850bd6a56fc9105a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9af1214353f7ebadadb6710bb2713306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca85dd0e4c051f71963e421b0b2f25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962e9e674fdd6988bae128487d7e959308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210edc82989af73654865e64bc08d72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732026ff36943aca19a29cade0988ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297f0e17511176996d153832245e678311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ab637e1e079449ad7d13fbc508ac7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990e32050c8df1a983f4a2d3f44012b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53750f3b080df96c4ec2c15b9923ef3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653cdbd485f34c1e31725d34c17a54d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf895816cc2546a8da205c651e93d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfbfb0d11b9afa7a780b24e2114881317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392f1a814491c24f2c9c82e609464e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3a593582c7b977ffb4b00ab9b2350319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48436b0614bececffd5342adbc2fde0e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd1632d35d9d7256b785acfa8aad1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d80591e8c0ff811ffa7b9bda4c2bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e46cd6a8ee1a2eadbfe8d4147039dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b67158188d53439efc5ee71b3d3c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bd840c969cb1582be9a0561292f79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061b10b4cb1a5f38025b03f16e31e90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0042dd7213f7af6b591f1c8e4558f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507408d83f9b6c26087433140526c871328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a542182a85e90dc079f24081545a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b63108b807406af5f1f3bca2e90f4c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f259e762b6d04cbe22f2a864fd5a3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e55980404645d106a03d8bb2d9fe92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064692bca6e18f8f90ad25352ca9c87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43faf89def4d0d8b2d8f7d0164e4beb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879175b2128e02d3271f812e6b71b08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e92775dcc6983b64c886fe0f6056a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41d433caa6462be1a6650dc0c5696a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09fae88bab4bb4b8ea144339b8015b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc693101c49a8fde8ee4fc61aac2008e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5054c08fd8d656e3438579f54751b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89d33088ef843e595dd6ccaf89008b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e403f36add18f633a5cfe9b4c734f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd366adcf7553ca396ef6216284c8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f610b73ca6040b811475523d3b71a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85958358d0f6b91f6d187d5b2cbc957a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de410c53ab91bd2f671dcea4c32bcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9cca273b7134e6edd3b8581cdf58f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98f9e86ff010bac9df69b0aa05517d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4a73d9c91808faa63b5585227b5d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a2af127a0edacd2afbd493d0d06a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f55263dcb31083952f0448c676ef1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c8900a3ab4e8163756930cf56e8c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016c329cd3af491dc295688f7f43ad5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec52a35bd49c3f3f2fec566cc2bf59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4052b33a7293bdc6b62ca7700c6f9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d066c1a8db149bb0ec6e394c56efa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dbcc7b057eb9030d6d0c0375fb735357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33b49b2e979475f72b66be73373735358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95013ba3725c3d5ffb147fd25731e7ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba9a829f936a3e2b04bc9cc3ec1d00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d379cfcf4eb96e78747ed23c87807c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556d36b78ca1fb58464fe02925c1700362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cebf292552be20e15513de2ea0fd5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1e0987351142b8dc13ec90fb95842364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb572b2ca241645d1e874907412caa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b7e941a02e35c652f083a0ba0f06b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257258fe8546f35f27ce5097917b6e5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2da127168e6f266f18496607dec56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48d735cbbefbdc27e1e801f42324cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766488db8b9530cdd59c01c97308e1c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b2936a952f1104c7052aa78d6187e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6892687c1e78008a8a2cf3e733ae8ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac75204d086c2fd0f4db4f7e0ee7931373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799d28cd3779796d3ed8985e9496195374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f62c6eeefc435095d7c450664f7379375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bc7bc4ae1f301aaf0f047df576bb5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd1ac193d739677aabaf6c55bc4ee7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bd3ca9168d039fe3962cd2c9f17ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81546c8a3e7bb681e7f74e5dbb5feebd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2da42c7dee3dc67f913bb7069af37c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27037ab2bb74a349344c5d8aab646d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89915e996fc42ec0525a5063a36a3346382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b081660b7f7354f2ef028cec2dd75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb090749299d4ee346b707909beadc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e242028aecb2cf92b5ea8c20dc566385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1654b637b9bcabba941d3cad9b943386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d6d244a219336e8ab12f9a5364c3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f2c1cb1ffbf3840e01fdb9b8e1ad7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffd2b9ca58539f6c064acef4926361389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2388c21cd0641b9a42b751bb79f0a51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f827d83451426f209743d00e09e26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013f7f40df843642e7b71c133c1344c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8f514e098892ebfdf24a8fc3262da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3a87c739a9b21597a160b45cf3e1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f905de01683870c4eb9d38903c499395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f71c67682adb565317a2e32be77d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176342d55af227846f21071a58597c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380230406ec9c44de0772dd9c5ca9ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a0c02ffbc8de63d4162eb0a881101399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76cd6864c8216afe4dc765c5fbddfd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a341fc598475f38e79f08f119c42d55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee819a118a88e4e6989d3cf8928a20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17971d46e9a4347ac1bf375cdb8611ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912b3bcdda6729d2c713096202dab3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a543c818482156560dd8876affc3238405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc96790b14ee3bf4b66a68e71c79ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b596cff07bc782bc86fa5189f1225407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776de8ff33a42b8f95e5a96b178b017408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8ecbe495b13063feca4c12b5bca3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff773740d2302abb5bb8562a539a78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b235d5fea886406fa4e12d6a9108bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b4c629fe077c0a61579e0ecd1a78b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227c01039cc2be8a1fb322e6de71614413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820122495911b373f1b1fab2e994e16a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c81e962ce21144441433d4aac3d2a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6464dd2f72d77326f4e9ffa0eff4b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f390bf1e494209736ea71854a230b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23b3dbb1dc581700fe04dc626903d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2eff7dc08ddf556d9c078d90ff7de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5e0cfb2616ef866c8ed84b072696d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd8000235df0971e1ddc3cfbbd4d83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7176a08c78f6b18bdeff4330505facb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd99ae3da249cb699353d87246fef0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56149743d9cd0b39530d68cfd07cc04c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521cb122bb2be9e8ff2b8e2d37945e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3e5fc734fce474e092a24d39d3318426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c3129801fe8ac972600f5d36aad4c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199064a0e8c077bcdff2540f76a5ab01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56804d94c0519ffba28864de6e116d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c392764ba4345630bd2bec1ca5904d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a594214b2f7b4640493fc3d5cca9ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5f41929381327dd3ad39d01577e44432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9473b36d2d53ebb317c09d49f23168433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ff2f858dafc18c500d288f259fb65434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa481a935f1c79ea50e3e3b4a2414fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e011b5f4223da37ed8d5e419c15f40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f8db15e4847a1c97c1e8a744b0cd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01677e19d83e6b4efa527a01bb4e64ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98890c3b0743707a9e7cd2ae0a9ade25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df30cbc486ddd37a41f324994a3049c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5636ffdb21fd181a0c2937d2c61dc3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571aaa5a872acfd9fbbada91d0e2d1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72801556f247ea17808c265e8c0375a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34d7aff8f483aaa213ea6959ee0786444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88f21319357aded2ad4ff156e65de2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d46d4b1bc5b595db6cd7ce5f75d6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62000d70fb8ee2ff3bdcaccfa0ba7fd2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae009b32869fe66d210494a84443ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68d11f3d1be2e2abf10d4f359d1f14449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988db14ba64b4661df364edc71dae93a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f6d05c790ddd76c98295ece60fb61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4785ef9196996313c28e57936f6917c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1e72d960a258ded46db6217084cd4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a53abcef0a93058a5d8cd7b2919db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc09d56086c687591099832de35b1c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a159576689c9d27b56a86e5bfb60490456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a050ce19096da0236a9dbaf3dacfd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f1945c30e86e1774af701547b5abc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5a9f66f22f2a253c2c06beb8da5fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424031cc24b95d7de1235ab35dffdfb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3c52d107f632dbc723f3023369adb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efb2b124775c641c9fa941e4cc2878462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf42d699b8d4e771d8badfaf483bcb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07e0e18f20561f8f13dda7d99db909464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b309965890d138409f6f7206ba6104465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f515f909dcdbb17390dfdd2c57532466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b927e164c70d3ca1f83f33eabef5d54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae116f316ebcf945f35befb60c904d81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd83f4dea82c47d0815ba85d42b6fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6984fd342ab52a748a369dd4195e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5860f05d747c32abd9e0f0547a8d1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccce2109d6a18aa8897a276bbb7c467472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c9399b7ba9ef9b5264faaaea08dc4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c84916561c5fdae95ae11a30455be1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e55675c2bb0b5d8b49b17d3d348703475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e049393f6e3116264aece2efe519d19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c222d2de34a87bc8783fb8840de3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bacad8bc7bcfccda13d1241dff85c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc562abbf11e770f4d390d6d9dcf764479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79df88956641dcf136cc76e560b958480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96309f6bac984f9d12a013fdeb8a2092481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee65d4c0e024588be4254fff588703c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c6d97b419785e9719b50969353dcc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106a52b781d2d94a6dcabe97e39312b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2f0467d20e0bfa364cce0e6c32d91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb48b5fdcab2240181c7dbcf57dfc4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71b5544f7ed262322183b5679d28c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8153f278916abdda8f45a161767557488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d46e320188a551109dbd45bbe83d56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b114af40da89bc8a13faceffb94bd5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf471db80107e43f1e1c8ffb256c41f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39128441b1a9ae739f7a7229ab736492492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447ed25db41f0bd1309ac5a3835020d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5122856c6b1e7e212e10a2b1ccfc9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332f79bcb73ec26f31afed94484543c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee836ca4d5dfec9b2cd07aabeaec33b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3785ccc4532800cc544f21bc1a6d9c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c36efff4738f612e3dccde8cb5361498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b62f43785d35a19d1f2490cc2b496499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11ea1a2be51654909e4b49101ab833500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982d1e3aef85e2a1b820fd41caebf66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9964b1b29aeee22026663e9f20912502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1066f0b4bea5ce9e5446c6d3e5469503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe14b73c20634fa346ea539607a115504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb666cd47ea830dd7a85f1ffcb9496505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3429c0471bfebdd3d5159978eb8d86506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dd88fa0b22804b916351d5488da45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5763819c39fd2a99bea6706e464f93508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a121bfad94cb0058b84c902ddd8d88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c44f96b4e2265972c745dd831593d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093f90bfcb3c806e27779e84745c908511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955da4cca66c50ce6111828d9bf4d5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e802ac6712ccfc020a12dc5655e3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195448d4f57e893634e565d3749806ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844bd615d9ffc7d88abe135961d73bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f6e1de8b7d68657688ab12f9b5d71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e32127692824f2e326c9ac114a936517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b97d4d891cca8279bb9b6e9c1ef9e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b226b069ce40fbfc5bf16548816e90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b63052ce027fdf293ae507a776b52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716400ca35d488864a883ecdedba5df1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf681fb38b0566f87daeee20db55e941522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500ca8b21baf830aceea0d3916552b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b27fa58257ade42553c7a20921783524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb8f832180a4e259dccb6373a0fe79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef72bdcfb363bd766ec9e240dbf0fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851959bcf637e8138cb301b9cdc2f0ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee09cea09712f11ea05559bee757cde528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8a75e30c56561dd77270ab1036ef4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabe86bd0f8ab9663a7ab80f1fbb7ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda0e24d6a4e616d9eef76fbde0c4a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57596fa879f4e52f7cc5d9c1f7b261b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74221c63d8d49666ff6f3373f54de3f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93fb1e923460376fcbf6a0700fb851534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee22ccb40b3d9de708a2e32e2e3b02e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fa6a57be8d80452eb0c01b26af200536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d294ebcd50b2460c9b739c2143b68e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9170e6160d95b6d172f0dcbdf3707e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b0765907958a1dfcc12fc894c753c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047bb7234064212be172d50c1360511540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f30c6db46197bce4af3b10ecfedf4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6081edef2aa43b70c1686dc28c302542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33159013556ba766604e4e4f08223cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f4c86b8bbf703ac00eeb4b9227106544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9e57cbc9172f5fa58e5f059469f99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711d2ba80c4412c89be15ba262890cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395851134fcfe2d4a59afa53f2ca761b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30941589ebb37d6d183648434a9f6677548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82437a57e744f67ed8deaa899c610d2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5c33c164f344a6de6c163c8c21dfb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150782bd236736cb8d9189f0471e7c63551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30441f86dfb39941f3341c3517aa3d16552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda704297bb19b37cb90a9f7f17aef5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e49b5d8d6a67fb7b4348307d25ec86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668366214c6585e3e4dc00d8f4e7777e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb94d1f32eb41a065cf0cc62d0fc59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b614c6658b82d3b9116a9bbb2500944557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280f745eaf208009c9fce8a710debe8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9a5dfd08a255dfed57209e4c5464b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ed0f8d17caa47565156cb0645214f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d51ffba8b974c4b0c48a4435689e93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9397db377e1748f6760124f57b478bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46f2058631b8e9cd5342f6d34620da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8313e8a440f6b6d9aab4943e85a805a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73d94aaac262e936f787e528e26936565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbd607f8795753ec314accdd3de7db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a68c071df090fb18a2a98eb408fd2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76ce929ace39ec1db4445d4c83cb85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9606214f810f702d2c35579ec3cf7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e245d4d95eff04fe0542ff002e38b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499922443f05fa6403499340886dd3dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dd67485bde09859b656038dfdb92c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1543c5aeccf7ffad47d15b3d8e9da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cadfa61ae37e0ca3ac67571f26b71c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed8862f882fc8b4cd26f9f475d9066575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cff866db73dbbc10bfb4b215c678e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62079aecae880618a927e0016c4c8ba1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72663ae1cc3e80f048d576879aa681ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b45f7af8f3c621931a08ba1a2496d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db6a87c144f28602522851af6b4783580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d07d0123c27c3eddf53af165d93b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565e1a093d0be9812253dda5eb888c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ba820adfffc3d4bc5043340d5b556583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c83ecf6d3c7e40c4890676df2b44f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b3339d2fb2c8b044db2fcba4374ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc050e40cb5580e8ef787c509734051586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66325e9b70f75ed811e68d9f73585d37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f26c006c24bee5b70c6efa850904e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc26ff854ddf8ec5e8580dd882380a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9676ded598bef8bd3f3cff3175f30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b2507770a6b7f90908c5bbbe28a46591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cc96732678590deaa343884b06cf4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b2b8b47fbc3713411484b13e30e58593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef448ce518310ed72d7b6261d0af02f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee18b728060c4ad4d137be26b158c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de785fbb209a4ba9ab1155436241ea6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765d836b7960566c13ec13ca9f3ad7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274379db0a01b0844a79db062adf1226598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002672664c3d1dfa390fbc158bf4e0be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90980d748e5c3f207c4afc8fab8dc3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7544ef6d58b819673b38832691517601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933099174f6c7af86794b99c52270d0f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdafbdac4682d3241fd0ba5b79584d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab20675051683665bc710e9fc94bb64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0660eaf8146d62e594b024497bbe6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296946c0cf2e24111311251eb79391df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26d383719adae9200b6f683a8f8ad7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d34c5615b9e907e4c03e1e47d3823608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cb1a8629d2e9ef22fd5ac16723610609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f20297ec9f0f10a5522aac0271e58610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2382f3daa2e94ca6669f66bff5f0ef2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd960b192e0ff02f4831f5ad645aa57612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579376aba4cb2e6e806fcaa1db4cb93f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97f8bd2988d5da277ff40b44923f40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700153dfcfa5bc5cccc32bd7a09354f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d0e89612489d06a658a334faf924d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a77ff25998e0ca204efd04d964ada617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fee72554965dcced85f103639977f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbb79bc59a8ad533ef9c41c9e3e173619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9801aa5149b8a0a9ae6411f9d5041620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090f0ee9da797b0fa0ca41fcc06a95b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590825be51741f1c6ff6bed4e4878138622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9f7f15dd7d7fa317461672bab300a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f284379dda12cecc76ef07b646e1fe2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896d5aef31a1df2ed5e37e7708dcae4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3c295eeb1b97bc8bda0b045a09bc2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82feed386f106706c65c61c509797f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe830d1400466f1f0ae71d1fc0ff01b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee9a9184e46779ca5d7d545a1da895629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6d4c6968798fd0155490ac5b4fb7c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f139bace8360eb3ba74e17425baa87631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e155019e339f141c59dbf70ea3fbc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327373c8ca2dea164a9b55a5fbc430b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e3404bc7c1b37a63c23e4b6ff8145634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3c8b1ee786319bdc7d539df79ccef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033971bfdf41466ad0512093838a801636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495e37a9efc8d5d1f2346eb52cdd6a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a88442474b372425278ad836302ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857a73e42c8ae4295fe02f0a283dc9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af5f92cbeb86cd874c059b9c7ad656640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcb13445062c1ba3dd62cf91af6c61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74d87808bca2cfadab654098aee646642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c845a94f0e72c5cdde634c4a8569e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b12d4b3a5b6a80d78566abe56deec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede7c983cde4fe17ac900487487a94a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d0fad65a143064086673f8fddd0b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fc880e2de6333a506cd216c4ed8c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c19e3bb8e41b13f690228e849005d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502e6fb4bb45040a7f9f65aec1d9356649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a794f8f0a087cd7d7405fe15421046650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880399575a83d5e8055968c7dd897d7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b994c5bb91e3483d7fb81ac91d7f2a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f3cf365723733997c5b3d2e7166f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912d5c6334f8859dd7914f3c9707ccb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d081cb7c49e2666f3a5974486589d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722f068259c6a192e5f70ac1c4b2062656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d754d93262f91b9cdd59894f2c684657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6087d1813055ff221e798101a837a99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d41170c1c263f8c82f6188f967644659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7167a4c6166b5e228cbaf4bbfa2c0b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3acfb13da1c6b57a310c92a1196a50661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190efe594550e5f3c96cda71ba48638c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd86fddfddb991f9044c21513dfc4c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa0793767e5ff162263e1918d030bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66865df90a421a030df9a6b03e4ad8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266453824e6089d334477430d970e2f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697ba45f792f39271d0c034b80b35c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af91967b108b6abe99f49d62844842668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960fae5ee41d38739d68c1d76839d81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d6b3a2efa3375aeb5df3c3c16662c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd55ac3d712309b72b251059522f35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00a86eacde6c93ea5d6341994cc3e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cfa335a2efaaf6ba56e4978dfe8d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dda55474c5e42306c40e01d0e04ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999c12c354d800cb16b2f7b9f2131d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb766003c7096a66fcfa453f48f1a1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dc3cd7c47f63408f2cb435976667b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ccc035bbf391819a36e0aef7e5d02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8d10a392ab704417bf4aab26c0014679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09669e71d8e0f811630972a5878c2f09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e443e0d71fb3395abe6d8b6b2e242681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a482ded9930a0292a77d14c29e71ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ce33e76d34484edf1712cd79fbdd8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd615a0bfc6e4c501ccfb190d29aa34684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc7ebb7d6beab96cc30e39487a90f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998a2c056367ebae3d3ba915d423af3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daee12f8b044007bdbb193202ce48f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8400802fe0290e4ec7eb1eb46bef98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c824af3b071aad693d5c39b1b41bbb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c83aa574be7dab865dc1d6a2088fe0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac156d9b129d3dd1588f751cb5005c7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e005554c725d8d35941bc1f56fb65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c03ea747f259d5844fc88fc2f92d1e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d18893e2b3b54a92327ff7adc4b3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ac8d0ba2cca6e35c61190aa55b919695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6eceae13d89d95489b2fd7cf1507b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df47d141ff44ed5591daa9f8648497697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa24342534f55daabd91c284decd5fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6aec28f6c8c096c8e31565c567e16699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11124415c8079607a283035a294dd47c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf54cf394943b8e04865d16c9b3e3f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f68df11d4547625ebc5b4f91d3470702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06565dd785d003a61e1b48e79d60d02703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322088496f107f8df265de58703db8bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58f7e83321ce2b0a1fabbc0769b3ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847bc57af88d7b7b44758eb68ac3299706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa94628844165de4785fbbeb922880a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3743b3f9abac9c72c5ea2186b2d0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b794a09f9ddebbc75437ba44e5886709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315de890ecfe430df3d4da94e18f8773710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0009010d95d69de8729687e21158a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e3b110107b20ed56b4f88378c22a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed88923f23386038d782ba9bb6c27a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09566caf1a65e9c857a62d2745beaddb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f8ccfe20acf6952b1d3d9343c1bcb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83ea305fb136a9b6158e0a4cd3a53c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc322d90445adf290f773880632d916717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cd9a12d65f33b46d739858a4d8180718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440b3b1732e2b75d752b6dbd5026cff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fde93f1a167feea44ce3a4abf039d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd41569deb7b20c418b2ce991caa529721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecda7233c48fe8b888a294932dfaac7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b2ed7d5bcae61e26d5bffeb1400ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff2a0dedb63f721257cbd739ef2066724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fe5d706d0ff6bbc4b202969459b93725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162287336fd115c889665c9c73ab85df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8331f473f48cb1f93b905cc44dc1737727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57833358a91c3e08781b0c8daa56a094728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e6ce2024727855d9f2f93169e7d31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4e2de37b6f45491872000b975a4e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575a59ab444a53c784b1838c5ae853b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e3bb584c12cd03e485666e42c0d80732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c5f460cb48c77153d34b5edafd84b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dbeebe6810d003cc38acf91599ab9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3e4e0f9e1ecd0bc05d8b1cf4156a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43c3434d3c9c3467102c6b93787a20736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9372b0a6ae331b1b26406a3f3cf6cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0c345eafcd93fa6a04ed08760cb33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c904571d8c0ebb128bfa0d3119962739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb151388091089064eb627acaae462f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb84fcc2174558e39aa27322cd4c40f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0c9fe1ddebabc8cb389c9b0c58433742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbe154dc80be41769843341b8f49d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa07e685d9883a25aa607e49aef6796744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a08bc16a15db1d00ee1a44c4a999c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb94ce02b2a0c40d039d30fe6d38dfd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3895ebe7e2f7d6b202facbb8079afeb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d87d0944c232cb08b8825cc3fd88bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb5b536bb1e138bae2242d3de0f29d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f1a64337e083d3008ef6b4345c67a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dda4bc759af07c19b69492b27410c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408a9aea9c45c2a0806e0baeb5980c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f88de7eb4cf6e18c5615ef3d8f6df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be1688475aa1d1e47c85d51ccf331c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c4bb9dca905707e410cd1464d965f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008a82d0522f825696c08a456ed9537756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c62a1424837829aff3f0657e6c4b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e08cb2db86c1e3d4679408394ea6f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d89f4a649c6c4c616cca77d02b0d21759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c10f4d7738a2d12806bdeda4a0cf55760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e799aee031aa371e84cf8981bc62f50761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487a2751c122cb0038fae9368043f2a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975611ced2dec20111376fae4629b383763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a00d2d902ec590767b3e21b2eb695764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f02502b1ed24a1a0a259417afdc1cb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111e22f1b7955ef347f2eadbf1bf348766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a5051f853e40998dbc3f5434e0e1f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>