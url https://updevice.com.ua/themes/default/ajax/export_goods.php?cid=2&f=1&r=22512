--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f077f98c0026dc55348b2fd9e0da151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946be70deb2271d9a6f5c7b8b3e78a532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016f683b912c221b878e4a57dd854a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8384a8572499d8d6b401c59c840f6944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5782596701c50bd1b967ec5a1b788285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c6a9e0d8c0865caa7625dc03d255f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f55ea2c8cf622f8605c0e561f664cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721ccc07be5f1742ac9b1402a6d271f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83464187c3982e09145a8abd5e2629699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155218597b1b4a716001a95e4a50a15710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b4df6dc81a4d8aba036e35e9a646711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a72881b6e68f7bde2563e7093e821312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42592ca32433639a5e3d4e293094ddca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c9a4941a313d0e58209f6bfe45cab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7df1e0e9a79025e38c10e9a655c72d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa046d227f16350a51864835382c6b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ddc552b0ed16b00687ecee72d87df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b5cb282e5736205508f5c63d1c92e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acde7658cd36cd3cf42dbb2f8ecec519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc9b02a33ee796151611218f22944320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d0edb54e199e64cf0f74243dd553f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2457e90c46865f3d9af09c43bdbfc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfeadb34c325fedbcc8bc7c3a18f2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac48e5a3ebd7ad862d91b41050ea74d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc0312a2f736a6ed7ac9951cf4c36825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6719a7fe847a76606dce1bed54bfd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540dc03173ce6cc3bd8587c05500d1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d3197814580c517c1fcd49c9612b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52183527e8748566336f54a61d612b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b754e3683b7d758759fb5bf2283fa130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66933a4cf77a53f761569c2d1d314731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff31e157192c7cd16dc0fda32858ead32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289841e41ca51a63c4d13033a64bd3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8d6424a1ea81122631663a0a8f37834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e6784977caeb4d9a0eb1119fae54035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27158301acaec56e1d891ba22a67e3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62327319f54d16dfe0b0e5072b77807d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735251d9563b102c1775f4d43ec05ae438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6650153183586d6f6cf315ac21e6b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cc7649dbc8ff9873914b5011156fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aa236738bdf0eba0dd1981ca09abb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83e38fbd6c7cfdeeb08dde0d31fd3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589995fe75385a07d9cedf0fc0dac5df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e397eaca92763d44c3322154e51300f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9d60fb02414ade9b73ec3808afd9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984178bb21132a2738250aa85e8821b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89deae62c56dbfed6f7cf671e2c00d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a47b0777deb69b7123d674a8993b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8815d4ed006f9db20fff77a45c494749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a529f9cbce044837e6c59e728c4fb750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6e200dff747a0a9489a2b6405456751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde27190305543c1ed5c3824ca732c0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca859b39a4595faa8a794031d26dc1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907070eb4cd6dd1e42719670b2cb06b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfe67279b28d5fff0be7c75f493c1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff48d48249975d7b358302337f61adf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510af022e8f57f46d1aeb2f3b01d1a9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb6b24373302c3d6d08d87a080aa3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77439db3dd3537995841180a1673e72159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0db58ad6831f8bcd8aa26c0ba86fd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b2e3e7e473ab43da20a51c6c7686b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16993ab18a4ece3b827482ecac1935fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d592ca39d7b585f54302a8a61639f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4f84d4668a7f5f73f08b41faffdf464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3e928c189802fb9265242d799589b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a4ed93464ad36415a31224e3861bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5e629427bf8e307fffb71177e4b2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5248767d4d3674b4b4337467bcddcd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfea068e34c0ec8a2e1ade2faae57cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c670b0969cda441275411f32de00970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138b5033472581be2e8a265a513f41971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78f83d755551a57adeb25cf5e48ecc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae227df21a40cabc2ee13452c8868473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5881347ddfed26e64ed13952de6eb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192471315f2381eefa3f888a0c39342175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8fd6f311eff355c2661c6fdab410576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7207ac9fa205367e9c63bf9998416b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d89e71ad5a198fa94cfc96dbad5a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968265821f4cab57651f71bf40fc770d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9453bc1170b35cef2a3fda0802c22b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddf13cff7e7762a6b30e4334eebc0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ee9c210734685b5c21552d7cff0ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213cf1c225faaca82a709deac8d589b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e12415127f32a4a77d5329333a3d4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33194764598c2d5ef1e63abc5feff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c57b4f8b5fc7b1500f25d3d6c9d3ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c8c19da7183e45c122729456e5ce987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb47d42ee61abf5ea5d02083ea7e75588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cc4d7af31f03234f2c4bccad4899789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6ad60910e139ced7ccdc214f64be390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd10edf77407a202330d41b52bdfee591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7278dd524a5beb6b5e342a07e9909fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26082890506ddf3a5bfa3c39c0f025593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1251a4be2969eb880bf71bd2661c5d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161c3a16062d437478c50e1c115ab5a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8239dbdfaa1fda36f53372f2b7344696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943057adc9a864f31467ac2f3bcdb00c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b448abfdfc1a7c56722ddcd543b3be298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833ba29e1e7fb85ee271948db07236e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79813d06bc30f39426690a487c982099100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e105950375712c26e987ce9b110cab5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faa21f656b38c2ea37a732aab20c79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3305aad4dccadd76f1342c3dc11d083103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abed3a7a82f157fccb09e8e786af23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2f9794c8119e140ea950a94212762105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32929389e2df92f2e327e7d3fbd64575106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d83d3121a1006c7327a740caeec2c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4728220a702bb75a193ab7886d41ae5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab5f0e23fc427e1fbf1405c23f5252109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36a2df4e1607bf698fc62a8226b57b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1aa7afa4bea814062642ca9bb73de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8ab73e17196b19c37b548759a3c31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6c64c7a6356726d1bcfcda70accb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39585649da8ca844651829d657c6ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b38e1bb6c05a00e316bafca59a6c31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0fe2509809f0ac387453c75afdcd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe88ee1fb3dfe716c19f1d08cdd2299117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d63368cc27b5b465e271ca3215e159118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8a0229cc2232cbd313d8ac2fbbe52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cadb7a6d04ff42a1aaa8b58848ca9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e298f95b82f3a9e81b2700fe37da3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1a20c937d5edee66fde1532659935122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830dc4f81ee8c9de86666f76eefd2fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf872ba3d312df01b23a35cab11823bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7876d09b4073f935fc6ab506713f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ee253ca9ac396cdd18f99072b7c68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ad85f68d7317142a8aeb19063420f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a9ff54b8d6020b063829efb41a7dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35845ebb9b89742d44bcaf5258ba2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99489d68f78a768cdfa4d451e162080e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0863638a02f2974cfcf83a810ef7c03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3663d2cb1205be0b1a413a5fd350f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b047d7e7d6c70e3d1e2b41438197aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d46cd43289adba17c976ac9bf54273134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a64aab59794c28b2e99807e48fef87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f072d0ec8f5dc32018aa847b6bddb17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afea3e939d2b7f25e44b5d5209f3f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc933b4022d31cc1627f99cf12fa2459138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf09b21909bf88b9df70cc5e7c2a6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc9a85c52ff8bd4e2f36c65aef755b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb831185b4ebb53e074af1938d050216141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98539813a3fa3aeafc954cafc801d9ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b21f1ae8f4a6d8f403a4742094092143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627814cf0efe5929a2960824b39172af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7819e23777913655bdf200ed414b9f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935714b9f2c4c28e0015ed945c04f51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc889abbffd5645b9673af759a2d6b98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5520192f133f6ad8123a6a4e8bacb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f92977f28ea62ab0a14456de4fdf2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b181c0b22159bf88b154799a1208dcc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cca4496c3a3af9c0aa85841dce37e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65d1caf87d73d70cca6ba77eddd4bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5cebb90ca88c45c090ae9bf799674153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03152c9ff1df8f431cded504101cf9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d966a02d50ce0e66887bfda6d09acb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7f8dd99538ed435f4e20e51728605156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e185b057a6dd539b90b551bd7f17d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a9299d0f2473e896f86312348b839158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faadbb1eadd263adb80b4655cd9f62e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fedebb4ff03cdb9063be143547ebc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427e69f8e04fcd41c09dbef516e6553161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0392da3c78035fc9f8b5a55e868adf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc141dae5e68cb0cea19ed1e0d8abb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8d812ad6a25f0d474f4ad648a8d4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f368ddd082598b9aaffaec421c3ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b050988e68a82696dfd2319978a13b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607ae3b0ce7785d9f9f0f860cdbb9b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92323112558939af1ee08b0cbe63ff7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dc3ca9420865601ab48b17d327d41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333704322d281f915601166723f3a00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024219a92074e0d49eb02fe3d36ca1ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6fd4808c6a7fbeca7d6d541f2e485172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267bb64c3a0868233236f31d94415f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052ba11aa70b29249818416bb1b30c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cd4da6c654565182e9c593face6df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0aed777678456c981212933658a4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7cffb02a4c03b479f26becde729be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414d464f42bed0f2c9fbae9438abc80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deead7a2e01db0125b5863b75057610a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264621bf2428738f63123014e8ccbe5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce043fa10638c39066caafef24dd2af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01161951ba069edd8a0e63eb7a664f48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adb380c0a3cc28c59445cc6831dfaa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc21e64227762112b60ab13e77badb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cb37f012c0c218cdb04514f1685e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60666be347eb77ef47f5d7322d783e3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974f90bed897386ec57edd04d6646cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b926f41b7ad9fce9406f7345c86eb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de63c5ac00e0bff2cd78ddfc3cd7a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ac73c54ad1383cab3cb020f3c750c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa628a6f007d8d8f70e498582a27e40c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910f86c0318dc5d2f6248c90af047ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6795b473af41e03ac431594124e769193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f80333a9458b24989f72ada67d28e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb3fa10b00a480a76847058e2ae1e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e1b8232f07616f4174c13b3acd34e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5072d93363df27efb5a6a18ca769ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d206b97f1a86bdd5e9cd9f122aaadc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5f05d7f4de404e5874eed4dec81a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5bab6da8fed083e2ed6540ec21ff4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d064ef4c2d913bdf0f3a84769373f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada55e98bb6ccc5247f3f419766df1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc89c6194bc1dc5aeb0ba4e0094c94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80f4c7fe44f51d9cdc0fc6bb721ca6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e69719328410e86237f8819ce0146205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70932315412f53007c87fb90588978b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e1938e0a4cf026dc50ac03038c65a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c72770390c07dcfdc5f0ba691b3cd5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c4e1d00c5c90d6efb553225a76dcc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d61a5c570e820c039392994107784210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdf56195bba4cb6612a1b23df880f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba27418890112f650994f7aa3b5f84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c815576688e744d063e1d5589c584a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae03aadaa2528e215e1865db7710a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2f1d2504a7ea0b7a77110d08213da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b44fadee64a4a3455876bc2ccf9c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d95ba6a850af051fb91c851e0698e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c482915dded615a472b3d1bd5260a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269479b73c60cdbc07bfeafc718b11c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120fa3d9947b291347c77bf14177f79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c47eaacace3e23e6d6d802e231c52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d30224e3d827ca297cb47a9515fa5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6494f792789ecd8e00a2b38fedff495223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e88a939b5d91a4fc54ed78727d896224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1afd9dd1fa2e60a6589e8b179c6d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab5284575d1884955c36c22d8a0df5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c613cfcd0d9b1a40b5c9afa528d3a9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0327bdc6e51b509b93f249d351710228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79680ad4ee05074abad9afa62bb6c87c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810ce84a93b5de5bdc07c667be72cc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840757624583971b2a89e6f5cc402c5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499180a230c46de98b5efceed537f56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52022484500e92a17933733698c5b59b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24188f84baf2680546934e6a9e6a0aae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db9fff0b07e57717f3a95eeb73888f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631ea199a4a7cedf5d20cfd6981d8c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc83f438c6a193c20f3234da0078561237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078473c4739eb0ee2c0a47c4791a6d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5f739e70810eaa82f68ebe5384b8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c509d09932dbc3e40bfefa32b9260240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae42eb33e30ef340e81a6f3dd99076241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924988e369b9088b57a1de2538e2ae4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee2111f775c25230ec766816445709243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44a06795272aebaf3a0c0d9170c526244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9687a569fb4059cdc2e553a990557a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa440b94f09db4e17c8eb26f96cbfa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d2c0b7fcde64646071d0ffbcf2780247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf222a45974eef5d40b297d5b47257248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bd5d850f3a45705a8103ef20df1ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960d6963e82f85659223270373385ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f2ccaaa5313df04cfe38fa8696caa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a57792a6f7d450c935e6c9f1b1f20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0dcbf9515e5c6cca393cebf71a260253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ff66f93db13de11d32111a84be08c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7d1aef4ceb28ac6f948c42bbe0091255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb4f90a1865a43a0837b4324f6210a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb167d48bab5e83dc4e23dc33ddc16b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e724d54520ab070892d0da3cd7bd66f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c7cdd6ced11aa05eba23a1fcc9352259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aec0fb5a4e9612950e9059d2c118e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe869adfca2a164c339014f00e4fa97e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323d3f7f2898504eb5e5f8dc74406d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da13f025fea2fbf04f068f79297065e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd8450867be908ea393e7203fd2c0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f91342eb2787fb3db31b006ae7d08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab788937ad1c4d237ecb262b53dc3bdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9cbd28589028c2a78744ce5ab6bcf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb38d024fbf09c0b22a9d3abe246340268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96430184b650feec5dba8de15e14602269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a314867633910923e8ec22aa3fcea38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c56a0414ab7a4ea7af97ec3825611b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8193b875e39b99601e665024fad30c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00304525dbe810851e464eba536b16e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fae1f4475e7960330a7cf273adaeb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4486a554e538a10f55d720ef36cca11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f8fc2acc67c6d5ca36f86ca90aded276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1bc55add70e0b32203e724840134d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3371587ee761363d9a2b31d7485ecb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4832d6accaf4b9e7f8cf527395d15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f43445e7e509bd1e4656e4cf8e996280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb602dcd4eb2cd86a08391193beb2bad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4bd2324c3d66792114533c38e11fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f197145cc989310086467cedb6563f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3aca0f53ea8655d3b5b620b0771de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e88358e8b5c323d897e9868dd2dcf7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8883d572b416bf48cb5ae0dc7bc49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77f3f9cce55b2a61c76e94229ad947287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c738b7521133feb08c63a9eb437fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca74e7ca56dd0e6655e4ed847f6287c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3f301ed8de53c057d2c1c3aaf6432290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be665db16597cff11d9ebbe336d22c6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf388309dba6233bd8dfc25ff7da73ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00694a95bc42c9d668abcaac5e769c5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b179ba26274d37f23c269d365d4ef3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f185935c1469c88758c83448463ee8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ecf684548666d53570a057d5d62c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b615bd2f7ddcb5d65b0e0fcd45487e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16303e910462998b3f739545f04d6ec4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7d4e6bff22f69e7c0a290622b9cfe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dd02c753e74d437a8d3408cc0c039300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bda7e6830686b9dab8d444a5f73aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd48ca1f16e2a3e7e9a0296d6075cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209f9e60aa6f1d2dcab66f39629b076303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c614560b51a79934e2929c034d0a930304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dd3fdc0bc9398827dee31d0836574305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca7d387e36dbee7c84673873f09ac5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7347bfd2dab9f338d55cbfa6c270a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c036a2e1379f4524fc40bb060709b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f873f890e5fe84d814d79b0b9f399b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363402a5288d882377e9aa61e92fea17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de7d210b2e4a16e30f21b8fd00852a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75f982a3fc2baa4ce3bb32f19f1289312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbf48db3f033713c87526f8987e0cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e50d6a2bce13130f1cc98e19f03628314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee2bfaaa14cb6b7aff180db1847b12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb265c2be3f685fd531c64fe2b97dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980a5e524273000222f255fa807d824317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee57b27dd57f3bbd06ccacd06e923f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788c3c565ab14e46d7ec053a3ec2a7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fc6432800c46725b594ec5c15dda8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64b2354c97426e5825ff0be5b6353e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b7edd95fa6a26eb4fb636678d95dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bec8ceba8b983b16055e55c0c14466323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0b97af9ede86a36da39bcb7ebe0b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb4f62e0dd5139c05ab92766d0058b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839db7bd8f941b27bddd2fd2b8a52983326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fe9e906dd22e4231e822660ede503327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790ad39bfb537e9a091ac08cf0bc93f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ba563bdbfbec4934f0161dc7716db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4df5419524af85ba26773f69b6dab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a9059130b3b06bbf205658a6e0143331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bfebed6681029d6cbc3df5e098120332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5badfafc910d1d2bc5cad5a258bbfa9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8041c473e17bfa410556aedf400d24334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e3b7db229c23d4ca261fc642a9a10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de369846d8a422eae01f5c9246f12d41336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d492ef0e52cf17f96c6fcad9eaa49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3b36b771f72aa63e126b967ea1705338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad0fdae6ad74d42ae71e00f9b93a7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817f00e0d08ec49072e7454af69494e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0eccb555915bdd2573ad360c9d880341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92afad5157fc2a9d1b536930a3e2272342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c78cf2234b7722fe072221979fe16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baba0c7f6ddf21be27d100183653898344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60eab37caab106f07f537536e4c34af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fb032374fa2b22d15232a2043b3f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94899f852bb8a4b8eafad015434e7a0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50667a899a151acdc2e95cfbc6fb5b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c77efe474ff698f505f121d3db18b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d0751e466ac0c682608eb6d2d7844350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb272ad38434d1cec512cf9da97384a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca195a9c89e8f3a4f54805d6dc38a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b91c94ea679def68cebace0ee727ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af58ef9b3e3287e14bc8b1153fda6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437b913b2a6ded549ef4db1d7076afc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0f9d13e1436a05f37356de56bd436356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44461fb6622c30a08d174e3dc243b98c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bd933a2c851f3aabc6b09cfadcd2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df6cb7657145d15e49b9473a9db492359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62406fbd990caeefed850a963fad532d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ece39ce7304bc7fa5e5063c15eda1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49badde1dce28763487304998fec9a55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e27164ae9fa77607621a2adefc269b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fd139919131260f9ee6a354543e8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eca85d5721bcad65a211bf325d629e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d41a638c6929dfa6bf60a7bf6cbf47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3701087a55d7402b9332a8e208f7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8b4d985f4541327c294dd0a04a8c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085bbcb9c9de15ffbb18078c276416e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036f5017933edb370246abb20360254370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92800b5742699d3e9322ed3b2ccef1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3706e8553ebf60d324775cf0b40bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99b3d80f6afc8bf2613d4d1def4328373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce6351ee6c9286926dc3d4e2dc4c55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9909e1ebbd9a61edd1e36b424e746375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959e6d44a2a480125c8c6ae9e3637ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbdc25fe859525cd87efe43ed72e8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cc7f71d2ecd5d3b536bd318e9f314378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc2fa34fd0c57f251f6eab2bdef7dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc797a71e36783a423920ff028fcd647380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6285fab9c33173dbd07c0e4579a02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53658917122381438f9288104faa631d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63942e17c8c2900cf71c8ded956ad7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76123aaa8e7481ab5c2f327ea43b45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c79a28a810a29bcf394f5ff7dd5fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7796ea2b7170a9d9ecf119c0585ac2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4a436941163c99abdcadba8e40d36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ce59cde62577998fafd5901da3bad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a096e86d879a90c67b5f0837fb9d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59a108e967475ded054f88adfeb5ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e18b938dec95f94d7327489983ef4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48c61d25d54ed16e0bce5505f2d8b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172e2747df5906a14a8d59ce2319309393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5a8b16bbc1dc76c259a01a7a53b0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978439e783319334b9f7d5c13c5b4b0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccf6fe7cfc1f593fdb696a1bcc3494396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dcbd097ed70e2da3403ee2f2c9d9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d613cede7923e89ea5a8f34304758398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d16974152cf4d31a19c53495c8fbe8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d57a563810e17066296a06a4f0cd37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbe39e61af3a2ae9972fe552224eb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce926ff042c6f7dd7fcfac03b24406f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f955d549ea8d72fd9d94fb44b6fa19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce46a274ee681fcf15ce3327e938d0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c40c2741ecee5408b641909a139b80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce2759a96d5cfa239f7a8df67b1a2e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6122b90f5614604c9f7c0ceb5d41fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73801614067999fc8cbfa5519e7078e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91760724be656206a88ee922237cd9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd079b672cfa4caad951baa6853d25d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4341a2e5ceddc269f64d087a2fbde5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c36160c226d672ab096390c81f720412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db09b599c3275f82dad694b33a90df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6843e85486e5efc13f3584d0434f61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f305ff5c05abc52948b57d24a9a7f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737a9a4ee87b60c71bd530470b8baf4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785db21e7e3de9453386739a5949177417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d798737f1e178e641e175f3102c6af3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53e856352c848629ae6606d02bd0ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e28342363ca7c08ea32f814b8e83ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2822cde5e87aae73bfa30c97bdada421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2ba00cf05bde48b28640d3a462405422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da555f9e2a5a3ac8517fd940a5de14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036970c2ac5abb963fc945a94ef21a6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefdf6b1e39245e8754c71d0f5339cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939537317be66b48965c7df832977e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81536450acc9a1dd071dbbbfc7d2bd4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716b657ee95d7bf3d90305577e0d623428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89cb23acfb37bb500edfd5bc481a42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06c01cbf91511020d39a4ecd91e7f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69612af7debb62e42725e12f75a65cb0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1cf53c4d43da9bdfb798ac814c3a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3524a5618f6b58a44b9fc03924336433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdb190fbd5cd34e010047eaa16f11c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e238d5728313bdc141b163441dfa1eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8524b4631a355e8f119fb193c804ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8178b8183513dcca90dddda91a608f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5112504854f871f5925363d44da783438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a5ad1a9516afa972b761272699fce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3d1566d3af98d91e41b674802c3ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea2c1891f5505f5ccab0388517c767441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649627aa9df0a8a23abbcef08f88742442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41b2d0550da7ddf3e0a1373312e960443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d962d48b6a716af0e6c2e4dac47943444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ee2a16ebf677020857875784456e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6df02d5b400e37b9c5c9e37521377446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d10636704c3a462b3a3e9a967e7fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56256b30dbc50f4f07661c753b7e500448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16290ef66c02b796242fcf7370012af5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2988fc42ff23480475057a1bacfe8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cf5685f68012dded30fccf1706101451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65223f01a02ec70a676c5f82ef47c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08d2f2981e77aa62d07e7fcd3dd114453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea4e2d8e985358b2b269a46babe673454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6e81c768e468593ab917332692939455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cab1d7c4a4a600d1aba124fd783971456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e08c379ef1f033d88a9bbbe729c1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a54d3f402d35ee71b8b152f66ab350458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3401697f552a7e543a45db169ba871b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc4481e4e62d7ae60490f653bb0c65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1659031c7efae88f6978b3c2c7a8c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40ecd5e4f5b4107c19863128b3d71a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570deb0a96dd9a45d4d2dd538528932f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8667b1eaf301867634c38cd1c4eabf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea7c1186caaf6f44b61a01ad2f9ee1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cbadccb6e2f520d8da163a16ea69a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8478ee1c64de012b03f7cddb88cf6c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97002e7ee864979bf2827fc9c66fade1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8adbc8f38db2629f9eaf82b2f1151b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fe45b2d5fb5d2731311c4a7b4a440470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47e85788ca5f4e72db625967a10a34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74061c945aee74817b67c90cafb8d16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f4871614219ce53dfa6f4e7fae852473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59190b83ce0186981563d9a52c6a60bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b327494e1b0a19b3b9b8986a420e755475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0531a9c708deb1c49ab5132b5598d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b88d7b2da07b14fe0cf8061b01d53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb8d7ae26c5c59e3d6fc29d9492fc2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfe47f9979401b9c5655270c2736e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9742cd7a3b82ec71128bca968cebf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32fab419dba6137aa132d50c974c18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a76e37d76bdb240f54e17d40f9ffcd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64f5840868acd657c8aa494fd13f2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbec82993244a2b7c55045ec9829dfd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2e5139d290dc2530a490914c797c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6da37a983f9a7234bf716a0a7b129486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd402dbfafd092215696a5978cc380d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc52259ebb331bbc8e7839d2be80f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a7f67a5e2a78f48a7bc4ea63e2fb5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f450ca4a92fc6285c4eda4c772caf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053fd781c57911f8d1d0a0161fe5ee7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dbbe9a80a0a8b3a0ab8cac816e6c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e4af4d12fb090a517e2051f8dd25f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b856d8b1f5da3219d8dbd17a4d3e953494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f06e76a95fb7c827e560efed91daa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6f539066fda1bfd1333fed73a37e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e740056aee353d9a49d2b212bec9b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a908657ebfade428b1c334358ad39498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a599990a268b4f299c889869151d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5532dbeeec9deb38ddb011db46e4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8b777f6dc817f77f7f50301670850501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424fadfab6917270b11d5d1f5c0eebc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193ec6aef0ad5b9f1768a8a544e10f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408a681f80f44df734abd90f2137009504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12de7ce307b0ad773e6d4ee57a0a54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718146ccc638980e191727ccbeca9d3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77851846fe3244ffaf1a490551f80d89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c9b69c27dab674340ff7445042154508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44405f770b0ff99f379daff6c70ed007509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991680c49a8329eb3c5a2859d857e3c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500f62f0b26e29ba5dcddd491a9e47d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44103cbb372c61ae89f349d7fb6f7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592b08d6a900dbce76e3079bf62806f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3167681bd469c6f767c63cc20bcfe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f515f033462f22fc5f57d19f3ce9d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebf29cccaa7ed8f3225b8032ba594f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9034e798d48e3bff022514d9965f4e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ee7c26a10a19b2e719129c1830e9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d8d4d1e578029083291fc996b915b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d717ed5d98ae6cc225f645afb91d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97ed1f4008052f324f9035761252c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63968cdd5f2eb8857db3d8700a2cdd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026618b10b19a3554a4942569d80411d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ffe40f4fa60847314ba34e0478134524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c810e06a3a5512b4fc3dea4b2ede2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae206258a42bf4958a7ace4e24650533526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05ac75cace01a3bb7413c8dc935ada527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2072ddd4bcd833cfafd3ca2d1bc0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc1f8c2221f6ccb2c668725ac02503529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772fea75ddc63062bad7c4fa6656e16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa888f87a7085baf06b2a40406a2f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72703fcadd2dc446259ff6027b4e3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed367e59826b32fd712bff24d9ff2b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46f6772420fe371ffefffe47aeb1d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9d4c39e86fefa46d4a5a3e031500d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55f9ed180213be99e19a37055fab9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cbcf35d53b8c9a3fa6af213c19cc0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398acddd7c610c8e14c61cf1a755356538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c095ce455475bacf7c9dbb682a7e01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b93fc7b3ba6fc39e939cd8a4862e33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166a8a3e28bfd67251a5736bbecf898541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c840494c035354ff263bdd5d1b3db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa81d03bbb04e83000fddb0244ef616543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fc198e2d7dc1d8868bd7dca26bd2b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845e7ce971aa7e19abd771daafc4481545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d19c8194ad5ea4b011edafec60243546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259295a20738a0eedff6752449d5e279547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb333d95569fbb87717086a3730919548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f108ae8822e62a264adcafc6e67b810549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728e462c2db57fc9392a79159183add550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8926f13a1b86f4dbfd06c725edbd064551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40874623dab9ca545e9b239ac5ba2e2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe37e12802e1a068a288f1ded23fafd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37867b3c47a1de7ef869e6cc150c8308554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cde67a476ed61c86b98c212b2bf00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63513233ea76411b868afe64637cb0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b2735dda6c0454c891ebbcf56f868557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98bd71f5c50ac761804a9d2cbe127e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134501cf25958bd0d3d3169aefacca9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac760e655a9d69ed789018dbfa3ab4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7fe13e954170f075e12b845cc175f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f34e6eb1ead8e058fd18b0278f514562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486de7a7bbc7c7f9430e910a40912aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f22a79d7d0a66e1a4b14731d382aef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9366e66d0fd774194bb3a27555a206565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc913843a5ddeb4263e568b279d943566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29492ed7c07248e7aef506f8eaf23590567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12a8c965d1110f6a6bfaa44b0a9578568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfac6f56f823330b87a5d8c2617ca49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00d901160373d91367d0e2b099b668570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf3edf9b2bcd87778e53ec68b08a08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f861fd795dfad3f9baa2247f759bcd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc4c3755748c201e5e325ba068b9ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97d2fed3e03a1f8e96b69395739585574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2c24475e07d12131bf9f110270654575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41d16e8913583bd7b9d87509baabd3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891927d445cf559f461aa8bbd238723577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23458999bdee3868a8e591b54952d8f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c9b5d4d72162029b561fce5e7ba85579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667a7f921ff3a0d180e33386b30c5d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db191dd4ede5549695796abd3c80c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a0ead868cfc4ad781d4eeb0803e0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd826119d33a7542aff93a89bfe375583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafce42dea3c0a2d12f657b41c7dd51b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2def51e4fb82257d1ecfe4e0530a6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8298ee95cce372b636414d60764ca57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66e40110c1cc5facda9373b2567a0e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2790c52c1fc4b6074ea708b26dc18f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076efa4ffc6181b8d1c8c555403be6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8718a96a1fd3c47cfe80bc7af584f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec5a58e290e044f40c56505c8b6871591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ccc156cfa2174193e231a8c88607e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3178df8bc66b035a1d1e70a3fb39b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd92858040dca83c9e3f7cb686c522594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f3b4a8be07e611792cf783fa28a6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88371aeaf94ea451165cb540d640860596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8de83a6ad0bfdfe6038bc876414a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1c3d5c2fd819a48dcdf1d1b856d43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023127652976585b5f1d5aa782343fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67261e464734ee261c9bede1a7243e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522189b0093b598508b33baf865b673a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c6371005a673ccc6dda7f6ac57a17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ecf5c7fad230114e13e1f4b6013c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295251a2957c588edde139d2597c9480604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140a8e15c798a702eb67d4d4553a5ea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9df735bd43ba836fa6f01ec6445ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0700b3bb6ef5a009ad093485cd81c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70722183c1fe593aa2f4266cd1c947608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765d8c4f9bc551aa48cd1e768e3a3fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc86e398bbda3bb7b75b776e7f0853610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3da24ea7fac1a75e5ce3c925993b82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc80f6cea050e330109e4e8192956f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd6dd47d6933496a76cc457c2346ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48d3af9e4df150347eeb2400a8a11f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca21dc3945cf2b72473678b63f21544615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad3916f1d01dd828e41e003f866af0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63a3c454044b9b7c63e900ccb84194617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60792d6f1f2ee7e58ae23c9ceb3b0e8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44d8a4b0aa9c7ed766f501b891c7e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e9bb5bc00133da5959da93f3d2d9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17f2c167f815451016f0de1433f37e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621ae3e35c72ad279b746d3d4a13c11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2239f33d775cf5c456bd2a29fefd2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51b6abe58a15518df785f2fac41bba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cc87e96e54d70b46dec2202be88d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e82307fedbfb5f24411258c4caeba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2daac242d17564f82c8c11172a62a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616ece2dc36dc3bbb6de15302546db1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063adad9c4d0e66cb57778a2fd413bca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f902264c2eae43b8c94b1c85d261ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31740dc11938b73b93e4496bd4c5aa2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc91f99c9ee87d554b66e2d24d4a6be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c765d5de9cecd647ca533764a1a64633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0706ddaf8fc5e91ee3ff2cde95db9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ca729104a9b72bf71865dcf442a33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d032566900bfbe8afa9e1a2940f4de6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f624e616eb5de7865359a78a6f8cc38637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837cc2e782f9cb1aa1b201d21fb7066638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cea06d976c606a46ee0a0dc3bafa89639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da001debc9c8684cfd8af7c50988cef0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9eca701f0d988c7ba931379db0573641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3456d636c29e6ea28b4b5368f81e06c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980e7c0bf1a08c399a1665707c46475643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4353fa199ab37500fbf5c015dbf5de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5609b4616d684f3370b5af5deb9d93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc88bd547a94ebacd382ce7b2afbc83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d29c1f276182cd0f63f77712b596e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b375fd593572d6c19b73480e868c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2bf3313929542788ee2848238284f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8503f02bce79d96a47acc7fd3de33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63eb782427ddd282b24b5a0770b667651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74a8995980bcd123321f0cd98a9aff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b59d68ae0e73e8ff2d1150f712706653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042576515b4117b61b12be4d2884085654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72838c755e1f092fcf35d2bb802d42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f4641e7386041253a447d0eb82420656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5098744aee6dbac728517e5976644657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a0f9bca7cb9a9ef4bae15ad3203af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24623ebd917ba9f35a9c5c322a3a4eb1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e07e346d58f141ac66da213c1f97b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38f7b7e7982af3962c719b92a21fc9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245f0b853fab35bb4a70d4b3579d5db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac154e8074eec739b478f5d91d6b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7139952de59ec439cc4e276e6a08e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dc58c675b40252072b77a3ecafe29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a647a9d9bd0d46b27c7aa40b83fe2cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a924daa3d0442bca4ac6e32bd516eae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5e9d58f613ff80c9800bf148d3c17668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869849dd3153cf04ba474a14675bf5b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0523eef8b3f4df57f78213210709c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826bbe3d97b98e9dc944803f1c76e39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597e6ef759e286a06ec8131b0d40106672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3cec08ede0f2f815d02febd8551af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e18a3f8571d32e301907ecff79eea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f98d5b7f766ac9890c171ebce336a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6b0579f436e1526ab038225e0cea9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69df527f6d7107089a0f800912e7067677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4c59727e82ad98d83b0db77cf064c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba91eb1d089c86edca4fabf616bb10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587a69c44b47727d170d5c6c88f6bd6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d67b9dcd654bd809c93de52dd542b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92366e868db97fcacedf8775397a8e88682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c64351d4a0dfabc6b0d9224ae659d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445205e8263b6916d58ae411a68d3546684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4a0df108e8b248e9adf61c7d38ceb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61974ba05d89c345cd12b1df505105e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c1b3d37cd81c374b86f3ff3e7e6c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0050cf79ceb6506c95c6fc045c83f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab92a292722c8b3af8bd180db47123689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ce3064d59546f2596565e39265d9d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174676beb5e419d98933c6503b8e31e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6538f3779ebe6628472c8cfcc683d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e68e673e43b5bcd4cbf0fc0369b46693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f69c090ac82a808e6dbbd27b87ef1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439d31127aa46303c0d52e41a558e76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092a801bec36a83d0f665596c4f9420696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7c8696560b1d276d5ba7071565d68697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c48299d0102f0c41a834c48e210f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c632599f9d2ee872511d94752c607b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac583e52740b728e6d65087441d6f782700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99d02c0444cb0fcf4d4f66411c84e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098be799a7c11e152207b8c353e248f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaed3142fc8d936cfd806fa9228461c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936fdf78b550074cfac4672d87650de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aa61f38e0e0741b6d44a1c4ac6ea9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce5f5c53e6c7bebe1fd365f72b6109706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cc9f7e7e69340c01c6e42d62b8530707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42beadb5202f8f058679f7468b75c66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10966945389b8234f5b3c761ba6cbd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf925f9df866be28f0a873a0cbc23cd8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187daa80e3606c0dda374866b4f309e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099053c6bc25b9805da9d8dca041b7e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d39e5abb9a4039fb61c712bc90e2a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3fb14838380ecd8af6639feee0137714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4cb0607d441d3034dd91636b645c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0415f552e1e17bd66ae53d2352b2da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d1d2c3c82c5a972c8d51d808b1caa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d2e23b186793425068336169ffcf4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c751f042f8c95bef1a4c932eecf07c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e9321a0b81ebac25490afdac90de4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a5f0d4583e1af55237f8fcebf82fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7164f44c7e4086f5cb25964571cdc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a239718e3db6bc4b2fc72829c97ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62462add00d52a63b324dc4ccd33d6f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0044a1481019893d6c5ccd727887b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058ea96554198e0782ef30e9db9a53e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f031c3e50a0a7cb756ec0c744d82f91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62320791cb09b6a26c44756f2d6ac3b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c30d55dd4b227ee6afabbf8299325729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdf79c034c63d74a43777c62cde8c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe4d8a5fe99b2013f45544f2f4fafe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d209cf6afba769a797b9c7da8deb0a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d0a6789b00e5048250a6556f55e93733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bdc21c94723fc9463fd48c61c2c8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ed90a5d2c373c026585c0c581f60e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58d3fa759f8ed5c2573dbc68c106b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d67346e78967a57b9299608f66618d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69787bf8efd176271c67eb08661b51738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f4ec126b837173860bcaf6a932840739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe198cff6f0c8d83936f9fa444aa4d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac450da49afff2443c7676380f376c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf07cbcd736a51474f2af94c2c38c34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7fe1789198427283e562948632831743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e592968b6c87ebd325e8d5c8d6554744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40179d48d6c34e141709c8bc20266f03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1bca7b8cf74501f5fa78f6ac8d2d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efd043524a6a225bc3faddbaac5919747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6fd425f4230eb5e2888e3e243efb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e27f660a28fd06bbdc84005d99778e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fff9652ff14e7baa28238aaae9f65a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58978b08b58541ec534cf17870d9ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921a071badec9f2840a68d043d0eee2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a5f81899a276ac62e89b8ac1c3fc5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd3c501e3a11ef6fd9e8ef54600f18754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b411bbef81d7530eae0bcb1714b9dfc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1b09f17f3c6f43e974ecd5b11d92a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367f74c83aeee4bb911b4af3ca87967757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbed78aa1cdd1f39d5aececccce6853758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef68dcf721b2af4eca83f4cdfb49880759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b809baf78609a73fd03db541e635357760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cd328c935a238846518a882a824fc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44539fc9ae4eafee0052042052c45ab1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe859b270bdca8238ef9026c0b448f8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e64ad227d09455103100c0ca8200f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a325471971c4a1bab3ae6c797bd7a3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e875930c35c2601f60a7c9cfab4f5f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eeb6c1e7bdd17cba547d0fca44624767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c93d1302320f555668df0c26c09f44768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dea6bb5de1b5e499c61b7cb55a220a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebc0fa093616920d63406d709b335c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434933613b1ace415e191a186dcceab771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930949b3763101570ee8406f86c8f965772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28360cc81797fac4d8afabd846760edc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a321d9c56aec1f3c713bafd0ebb84774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b369b2db2df57ad2b65135aa8e2bd9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe20df0d793d22cd75e0a8b64a9f2aa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9081332891352b310fd1b1778bed8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17125dd17aa9cbbe61a67ebe2521f3a8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cad0068767dc72b9d9f990a9e85bb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefb9de4f80779771d1bb6cc2893430780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f925c3eca33dd27194503ffe0d949b9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6db876f2586c9e3d9d5c9c27cd4b2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b18873437ed11a27358558fe28225783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d6ad02bdc0e7fc7612e8b03a2519b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c859be14416175e74070028fb1c8782785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c24bb422f0462d0d6b30672aafb76786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c745d894ef3092ade81332f1c9fbc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f58d2a66e48a968a7ec8c5334fe21b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcfbad70f3c43e4d3d7f9a8884ccf5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc83baaad8527df00ac2203d6b7719f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f851819ff37815e1a4eff8ec914c35d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb378cfafc976f8bdd50f656734be7f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39977c402f20866a92a303142a53f1a3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ed3ba5edf9a927a920e0d26da870b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584bc41c2096177ead4e5f62ab78d0b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4d68bf4df8364b2ddace88c1a86bf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036d150923551cfed006c3e02b39edf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3afd78c7c0529915694e16225fab1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f73ea7ebe043f019d35e5e9e3eb695799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c68a61d54c68302a210f3eaaa5653800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87404f1b6d3a49e6e6211192a57f697801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83a19d3dcb6f5e4615ab8e37e55987802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed0daec6347bae2cf3a2e2a2e10025803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e023635948aec39fa710d86395bd2a6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bbbdabf7fe0635e220702a7168478805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aafe3b529ccbf37a0d2ba7618c411f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c230016d2d7bb775c2d8faac1e25381807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a3b8526e730f92c1be8aca7b00969808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff46232de45747a277e46f5a967d68809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd90c8ea979c92ef6e9e31e26fd3f31810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95c1dee329047829e870f44bf90758811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1c8cb643fa276a1522babca4fdbe812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc277025cbfb058c38e63ee51988cdc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e302ed9be4f85683ec008840593d97814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf14bb6570f888728084d14bcab2cb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8535d95cc1bb9c693c53377b903da816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831f3e148217144a2f5e2a15bedf6cc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a902cab1aa39dbc15edee4cba6986a2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3951de9b51fb3fc45c81a64bdcc700819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18f737614edc35cedb18ad5da8ef31820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2aacfbbe93fc6df16f109ac30e4ea4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0550e6ab64b1ecab7efcecb06de24822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2dd3b480ffa1ecbcd874456f31e77823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83efd52d6dd055a4aa39b642341a0de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc6e1e68b875288946aa25bd386f192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ad1d6f191dc627add8dcbcb3b12983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854647f155128ea8f8c21310ae65f6854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109796ed19ef6dfee4fd8f322db00f015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db035a47d2227f0341aa428f511aed4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2e2d7d4e051970dd744e99b292c797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a3e8dc56ab1373e2c9cf54d669ea48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bd9fe1a5872bc6a6dd7c95377d6049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be3ccac447f11aeca05981197b43b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a507d667ad9904ef4bf0faec1d218611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7058fba73f95a095a49fc333ff706712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402df30c910ffa9d5319212eb72b2b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843dbdca979bbc5bd8891b51104a35914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8509dc1bb69064e83259625e9e9bbcf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b39b0e95ea92c63fb5e23ac39cec8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d2be385829991373f65597c296a2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee4cf8adb381fd43d73ade497394c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c46522cf9f851a11d050e035dc5b3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2310cc9a765b17bc5a6a3ce2c65ca420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e7bbeed116d343d2a6ad379a7a9f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b41bee2d38d6f3020fe1fff8265e1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc58d444b7fcf82419deccbcf51b12c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885efea35684604d5e8acf553a0c6b2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cd9352b9a5ecf0d41ba1dad230a2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e288141a0ee918af227dd47166eb6f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74840152a929c364db44f9c7d569563727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc2b7644c6cf939bb0f94e178424a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8406e3d20d5cc034574d56633389b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80162ff2494b652ec578663e0abb21a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969a883ccd145ed467ef00fc937387731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f87f85e5245b9e07295742fe2db3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766aa49a2a6cf0181c4ad160e689ec2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c59ae7bac7e4fc8fe6d24a762ea8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4e2285d6dc4df5746f5ba5d1bf17c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d810d15679d44261f753bbf2f4ded0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d44b287a8c15bc2b177eae61f7c8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842c4685d5a7b74c0e41b01250bc01338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314a6de86520df4761f3281d83b0f4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb1724043de50bdab28c85b2d9dd6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8323496aa9a5e3399d071bf63c0fbf841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf108b227034fbb1d43616ac87be4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c15ceccf129f2d5bf2dac6022e39a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fae893e723b44b6492e7e1eaf3cce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000ec2e06b4b398490566c96ea6e56945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42c4b56bc51e5cd50d5f442e86543e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75c2f5779178ad0cc7e94e8e100d4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72995fdcc043fd3b7af8a6988afe4f4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45538d98a8e1aa8290ca30e189c3351249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5790be734784a29a3d08edf2a5f2ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555e5a3420d5ea6618664ce37b8628a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083d2f7c8c87277bd352ad042ed5eda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7913bc05f1e177ce97b5cb692a22b9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4b2e3232513e0cf143affcfdce28a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e474b1759f7788c6fd832860cd969ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c2c987d7ade4ab94bd82b5983306956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e859e67dc261697e4b4e5841e4dd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6096d002003879dcb01233c59e5f4af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326538142dbcac03b73d5857b70249659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0837ec25b51f7453564b0c2fefde3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04678a0b4a452dc0b328d891ca7eb31261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b55733bb58af62a6732397ddd051ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75efe033e046ff7f959a31e6c081e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0adf2eb872a246380e9246bfad347264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554bafcf58d30607843dfff3c454c7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d9e320194f6791a3912ea22dbc47266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95297c83e8c229149ab85cb46f7649ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc612ee157321cef6940033df53d80a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762268086cf5142789ba5d5f4ce24cd269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a9818df6f706d1a73cf0d7e901ecd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecc44a8665429755e078878d6b6cc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf9bbfd2c9e8d2cc3c05cc82d84a6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdf95ce84d815c0f9f84b038acf32873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaeba5e00b7e2273e4010868c7652274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6b87d770604d9fc1bc8a6bc4a84a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613b58fe1b3668514006f507ea9ee3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac27d0fc2d5bdeec4f57658ee659ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f004c135aa7156f4585f4c39edb72878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31b139a638202707c65ad6bbd487fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe75021eec6a676982b4070d2d15e9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6afe53e4c7e6acc48b45d5cd547f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31647965295645e8780e988fbe588982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180305c7b91b9034317baac83b4a014283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f1de8f734f1f4be8f5852cd428eec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6b9c4711dd4dc3d30182deebbd52085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b116bc6aeb0f1269b40f4bcec4effa586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9d23b5d331ffa55b3226948e1512287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b0743832ee3566bbae920e02a16c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac747338ca8274657909c9f156d4e7f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9c99a031e2f3d07a17b8a868cf7a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066184b00025bc00a4a910bcc35634ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efecbd911ab40fc21378d2f09d34be392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801b748ed26dc5ae64f9fb02ca56ef893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14e6580629dac09884b5564ac2290494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f003195b68e8eb37c83bab6c1aecb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722f2bbff0867bb39d5f24fee6c2c6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5a6a7415dda871ad60d5e05c97e1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae758c84d3f0bc7bba1357924a9189698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff837b0092792bd6b167a04fd261f2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87aac0301fd5632d8c39808e5d20c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6763b704791a06129253419d83da10f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6ec87fc083a6ff010399fbaccd3b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272355ac318147578acdef7c1506f9d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b36beb6d01b6c7d6507a1dde6d9382104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e177baff68f76905be7de892dcbd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2209aee156654272bfde29fc13c8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2563a018a11728bfac4e0a783183981107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c9da726bd2c94ebc1442bbb66e5e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be506885bc5cdd8e07e5dae0c4572b8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dd68888821f62fb0eebb1b154f862110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed58ecf817e812444dcd23765f8ace111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdf2a508b13ff3514e96fb56cdd034112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5da52b42c88dffb8fca75c836dfd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582c3e803976c3631fe4da2aa046bfe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4db94c9b792e69095cdb14ba11176115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56a7256df3345a40b785324778911c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682d512b1dfcdb3560c42692a8bf2fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332bc848781d34ab474a7bf356fd6a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbfecc24a40ef941e949b91b3ff243119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85085062f493b7bb6e15105caa8a56af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32990695c4f8fea01d70cdac071fd8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b6060ccb890a13347112dafb67777122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b444f7738e9254e67873d218621b6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527df3a5d7d5b6290c5221c8d3210c18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c938f3952c822222abe1bca0ccd8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b21ee55ebb901cc8f69b6639eddc5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fddec357975d372730c1bdb3ae3c17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c0562419af7e4ea64c4b9a200dce8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75279e78d2553907e4e311c5402cdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d938192ff1167a085f1ef6acd8f9a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1b73185e191e3a28d81aa5fc0c1cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f41856f6c4aaca3fc06cb92956985132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9c4349e8525980647c07c37ec8341133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ac4a56fe1c8f09675cbab16db66b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af361d1480ef0da62841ec01d40c50ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c7b1ddb0722ea4d92973b6bb127b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce56d113c409cd7c378d73f1a13ae80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27143048ceedc17396e0343f90d4a63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4018f0f75509605fba59d9c372d992139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a73faf0a43c765035f474c83ac8958140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8243b53e7a680c34684352e796b992141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c047c7dc4f5279817839f955d0719f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5ff94b16898c35f64b8dd89b6f85d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87607e26b5528173db89b4c5ce591bdb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1641d1d9a1447b28cbfc7272cca0cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306ec58479c312d1edc40ad9fe82cac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003b85c7309d2ace706699e556e9e4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95686c82e609207fd5117d766e5cddf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72128925dd456d8423e93c614423a6d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314c8ad94b32fc1c9c364329dac9b79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9bcafe46cad61635c84a1b86970b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc38e952eebe53b16cc84d12c6ea0e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8453bee6801de0e30c16fc0acbeed68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679dbe05b28b78fbadc2605ac2df0e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69eea17240a042d224b61310a57c10d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a0e6c18f2ea8fcbdfe0792fcc9056156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6935b11ca36f2abe7a57266ca876c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7e8fa729d5653a40c487c05b05136158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52762c39f565890a673b9e50ec82e164159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602776d727483e872bdc3307b6b9f32f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe2ce1caf5c6139d47b935c552449e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf91b03431a390475566d50fdd45359162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41d77cb01a57887d8b118ceff4d263163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655ce5155ed7659f3ffdef64760442b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870fb31f3c3bb6ee57f39c409ea210b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87790cfcbbf0f4c19aa1ce636bfb3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4929ebf172fa6f8abac1c953908041167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5476bd27e06991b50d30f8738b6e0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecb620ddfdc56dfc9692b065a8e899169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b20c0c86e935a687b2e570b57cc16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d62fc603895fbb9e36fc0c7393efc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f838d695dbe6273f731256459b5ee5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21d78a1296722cbf75f21da5a2388a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda03cd8cc3c60634e29f318f21da8fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e41b5fd3be4ba71b42021c98b617da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0d355190b007551df9c59f5ede7cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca9c83f9c07eb58c1d126d00993726177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cd47e08085e83236bdfdcd5b374cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6721dc46b375c1b6732774bd82f7a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415894dc2194822bb35eb00775307a01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55fb5c213feb9e32c00131037b1140181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e590c5f43c4bf54438a35002d44ebd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21411929299db0a3ad0c7611d0025ad7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006633b22829ed0d83b15d4f6fe729f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac0d27de5eabe32e9741f490de37e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9e92e1b6155dd007a54290d3ad4ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb39e3d8cc3969705b88c388f8d5f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbcfa44968c5906a86d9e82763aa68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413b7bb942ef350b2a24053dd1d8bf9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960ed58ff6c38c5af8253c67c7f1bc3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336c7c2c686acc2c7eceed18a68fdfa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb722cc429df9df36908cd1ad566061a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd67652f45326f38accd311dc699b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0a582afd15da1dbfbbd3c6d202259194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc442691d21c3ef6dbf76da7469bf8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e36ee44bf6eabc0bb85be464f0b794196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e583743d3a6edcd9c44800c7290fea2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3db4c59c15c74b3a0cde12e75464e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404215ddc9cc252affd1b881fcc7fd4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b82f2d60ad81c4e2fc7ad05f8ccd47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c539eef3cd7753e06374b40e2bc757201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d493fc930c036ef388e167e7d09e6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce941988db9cf4fa16091728e7a6310203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ce3d393c320f55a4231a7922ec8fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34093c6d296fc2103a92e1252c848453205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721e0c54b22c0f1e7c81194814c59ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9004ebae0e54c086901b15ada63bb78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2da7f42f88c3a80d3376badb72d242208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417ca654e53554a4bc58b52e7871337209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80eb5ea7ea01c2a3abae3f2407c06b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368f2561aec02f8014703adb1e13a81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087e8f31f35e22e4de8c364a9a30683212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c72b0909fe5e5bab0d52155a29fe3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d037831755dfc9a90f224b2888b244c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eec2cc8ce333933b299393fe5c9e1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fa0ab19b35fc9b40911a91f14d345216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437cc69244be052a083f039e2969335217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d51f301cd4486d06e7854c5f24907218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c61994fbf2938686d0bfdc60890a98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da99369575e8e93134c1c27a862cfb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d740f6b5a1d9c0010a6405a5924bc8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de1233fe19bbce9571637ec4ebc237222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d3cf26a98ca827838710f9116d9f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58b350fedd5df8ab8b2f4c184eb7e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36421ed66ac807855b0da6dd337c2fca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89b845d7d751bbe7610ee533389969226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364342c1d9cb046c8c10932a0295d063227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf89a5119a1846cd7f15ad0bf564072228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51d8f95347a564cc7ccd16cec051f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227296f5416606316a2a6ec3143c4ed3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf220f573ea265ab8657c110dd8c72c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f3e64cf0ca389114c815a3e16b550232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb45ea1aaa3c58b6286f8b14e6e775a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02387a4869e5994c0af40e6b71e632234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d17d5656f546f2c904f831bbc671b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a227c2e3506c33cb36e7980387e0b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901606ab1e88fed26986d00c4c7cf8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14a89255249056da8ca931e033e503238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d897b2e90d44fa1533a9be19680aa6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44186d7a28c1bcebf52e4c964f214751240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f552d1d9fde637d568d8decd866569241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17102cd27e0e405b5c723ca5944d169242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fb85a0554f85b48b54987ed48d73f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b52f1533c46d0ca673198687f82f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f7394e199c9496b5a1799cb8f51af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac567285934d57bec44974b504ffa4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f09058d1f8a93b2e379fbc38cfc114247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80032b227ad99dbc52630949123909248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8e30703bf48074b4246695c773268249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2ac33935e727f7affbf36bcc5a556250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257c48a51ef8a6f2392703b5b409407251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29369abf115c1ea02189dfe2ebb78516252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9482ec9884f2794be694458ff5c7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02484a08855fb16d870daf8a68d28523254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef171d8a9bb89350686ae37e7b5caa9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110fbd14d42a00b952b537578352b0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68e0dd279955f833ce7ce5fdd6356a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8efaa010b51cd34888e741ab26041258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef5da14c7254f9de6251eb755d6053259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b354ba6d24b34d43a8f189ddaad2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee759124340041f014f9098185a97fd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02a63dfedc7a60fe518a75758c8e10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b14aa194316477a1bc29a5538d03f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aab76f0461bb1a0693def130ec7437264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f1b5374290432eb21975f509d7c81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cdc235883a7f58e4cfaf14b1c81d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37395c83720a32e679ee96997345d05d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e93f3feb0878193f4fc0aced1d38c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375988ac5b16c6e3c1e5bd6206ca37cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10499ef39d9f0f209e648b29acb2fff4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f40a1e20236f996024a8820320d092271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11145139bf5714704bdca2ecd95c8205272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945923843ed603ab5618be91d7a13bf2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48a3a33a8ffd42101cd2acf1d18f1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5c5c25cfd60352bf3871b78b8b4ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595101c741212039e55cb8e5b374f402276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d59dfb90270cb0dd9039f824c73d22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50692dcf61be8a2b74e61e08415f1831278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d19e782b9eb8511ffdc3554ed2040279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491b68cbb3f7b6d59a11caa631fcf9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b087ee80bf2a5d3cb502c3d25417d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b11f1ca83b6ec0fe0ea6fe5d6cccd8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c122da2eef03647738eac12e28e47b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaac2d78552ba91f9801d1a9b6b325284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed7e0171ff75676ba94b5f39d5c368285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7429754838947d71fc379df586d53e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b72ff6f34608bfe5c7dab1c64d84b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc83d1f2ce32374b0f932bd2374469c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eecbcc729ee3fea54b11cb5623cd3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4299d9dc914e2a18ecf20b475da0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567b848081f5ef3f26ea199c6cafc12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec11dde02312ddcc4ef9e897fa0218b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec363de4fe0b7f5b800f349612394f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58327bb67f5d638d43bb17e34b39d21f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26032486d9f9c3ae49060ff9129e00a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f0af939c7600a37cc777e16df6f65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd833cb3a0e1b9ba1cc98674c8ec9836297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815bdf16fb20d42e8642f418ea42024298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5efe8454c8550e7d6c553eccc5ad98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0b287c4d0bce9e893edeb684140f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423aa05735b7c2ff07c2b53d4010316301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c52ed2392498f3d3adcff16b4a4f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348c29dab3de93fb90dc3e44dce49b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbac373f97bc41a81e2d382a144dbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf019d0b8df1e4c2e123d454e3bb5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f9570a77ea9bac75107c933716245306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5faf0d23ed7256e566bd0e9a300410307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ca742759099f8f5efe0d5d7554da0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9984b7ad9dada729e8d3ffacf974e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516f8c71b277a5d4cd288ea09fd57be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861b687d3429dd48c2fe64c7908f8b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4ee5407818965d6c7b416f9911c3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0cdab872b634ea510615bbe5a3f09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aec5339563038eb432f35fa711c81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0984dc5bf1af0971123b84fa49c4a9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11203e1841c92317e8a6e1fed9153ae0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cbf2965ac3fce7ed0d7f665a6bef8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa6279ae08bde986d4e2ceaa1601fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9929be2d246aa69954b1dfd8f02f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867601681c7018e47aa10b7e7e5215e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99014e7470f32f0b3c031cacef4e64c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc0237912b6a6832d645c198b52405322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a029e9e61d849d67fb68a1cce0fb6f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45998171be75741678bb0bd33ef31c4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cba1410b7c082e666c15a4c7765cf1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c06b99adb0ba7d62bc40d61dd5e36f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636cb547431fcb4ef527c34f6217b44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8f0de7b1b7da8b76ba90b83b91350328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec1e25843d4cec45231e81035c4a9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0d69288dce452b94aa89e7e187036330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ed74ad1d6e6411903db5131fe0b60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e248ec78f15602c198d31da3c695a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90234a4cee97dd9c73c5321cd0acc7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a66e5493e6518ca0db926067bbd793334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e18f1f59ad25ac26aa06511f8141f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83663a2a51969764ecf8988af6c65606336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099a68756f7fafbcba8e784bc8ab057337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027b50ef00830bc98ad5df5cb669870338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaf38198a99e4b4b3d6c55aebd0988339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2703d1fbc2fa8db53b8bddd9787015340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104f04c320e9e9902c2b9009c6341a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b0b3bfb28a95a2da575c81bec37a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011db2fc9dc619ae5e46267bde22f0a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6557900071265e0d5e7c2bc3893cce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec57cd4b91eef71b5c5b330d7ae528345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a947184351f38492b935df292b688e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9553a18c2b1770dc43ff570d15638347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5340154685246722d318b61a8796934348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6a2368943d9d75cd88a8cdb42dd2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243da5f96c771eea65119f54c276659350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958a9df4e8aa61ea57b776ed19bcbea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3739707d8332f9f562a1aae724c369352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2989243eb6fefef2367fb402f52fda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b65b304f5457c0726721747298e1a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6180da1490ff50d825a1ac59b116834355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1acd41d308510a305f29978cf3da48356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bc2f3196e857797a7b7c4d028b856357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a227d0755b59ee7f46c65500c7976358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfeed5ab7794023e472c40c7fe63c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce57c6e21505948c90cab58fb854dcd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3916ee54a2b6b098663f534630446a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c50244353b2eb07ad4a554b93aced362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a0e8d6f81ea86911b5db74c972847363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24607643e690cdaf9fb6a04278278c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea478f68aff6c07dcc54c394705c93e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783e2e185ce4b36c7e7666abc12db8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac9d278f8dfc210af5508cb7048c82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6559ffc8ce2773cf4e3fbd9f9064150368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca169497f93d279777c7d39295c22e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539b2f5a0c85a5d6c2d892dcf2ea8ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4701a1eacc3124e7a0b9e96ddaaca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cfa8fc6c5a5b9af74d6ffc46ff09a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bd77c204db06062cccd45fbada05e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d93e99d84d5904ffae768e9aefabd8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6ce8c8a4b2a9a8930ac978c3bef72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31faa3df45087b75f80d96f9b94224a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4879f45417d5ab16916e39fd7680a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32af8b7c564571ebc16e281818604af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64732c2034ed868a053db4b8f03981e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aac47612c8ea835108692e0e2ec72d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9a8465452be6485c03ed4a93e670f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d59cb4462382a3cca44cba12e96cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dd795cfd51d30d7ce51d798ca5488383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889463d945556db2c43862f5c0e09bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7a72f75620ce4a7b76d0bcce3b6bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2035ec78411987b2e810fe0f4161b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f8e8194708b17fc149c4333d0d14b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b569c9931f762e93456462b5ea3f8c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0516c741d166699bce36dc9c07d8562389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57d2e1f6e1aaa5f878702adb704fab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9e3c5c653082ee294d7360f3aeb79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea09bca4c7af8d3a9aa54b39ade04c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154871219b92aba66a0fcc462b771ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad22f7dae20588215efa399e19247d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb753e68a5d5ed60fa90183c1bd7d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776494d61d4529cc65bba2f35760051396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed3e385af27a7180f0aa126cd85ba1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf7854969c0b4804e222f4276b5be1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb63223d15ea09acc5f317e37cffe49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b503835af23e0eade86c56c7f46413400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7351d0bfe8011eaad3ea6a97a1b2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312bd11aef90e5290eedba302a7aa90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647605bf813195e59bd36570dd7ef0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a6827db8fdb73b6108b9acdeeebb5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39ad73273ba6d17c5cdf1e21ab9d4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89ee35dec5bd4797a1c779ecbcd57f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d52b9be9e9cad886108ea33498999b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9af301146fd21eec9f027fdee4f910408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da31d5a0d591ecaeea38e88a3a0e7e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab3e002481b158cbf3c6f9f4d28a64410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273482d5eeda12083ce6e24bd70708b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc4b6ceeb839f7a65275bfa48a001e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17243d55d45f338df644f11300b62b6f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3ba3eea704b03daed151f49ca00f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281f999e70c1eb56766271459b5653b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3265359d17c251e1649becc7ed4dda5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f867663de4cf13fdcbd241eace6404b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99626481e6a648abec626fb2562e7da7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087ad1171f8e297b378e59925f77e82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa937190360bd89618dcd5e255304799420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a6eda7472fde20f8f6fb73fbebe22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01dc3649505ad80886780b8a1d9ad2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3583e4633aa33bba913bbcb7700f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e4a0d068b7393c559716033f8b6b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729b9f168d7826a89afe9d14ecc6853425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7af4cc58b1efe1cb5fb061f8c3bb19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba1a9ff74ced13a5da9f6d28a655f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c294304b7ae32df9b1aae02193026c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a38d21dc509d0ae98c2451c666a5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928392900fa3413122203438c10ab31430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367b6ebf77f9eff1bf3e05595ba6e0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed67aca3eb902cc8d0adc401f418269432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481559002f26e281d60f139de4531c7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4aff061321c2093a97fc801bcb574434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0365861c571639b70da8c2fa6189079435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c742952f8c8e71e52c76817267a28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b41577b29915ee61b8fa82e4cbc306437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129d18b01d2d04dd595a09a9a832234438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070f8eeb913db79c02c28619f54dfde439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddb3953c5784eb231cc6a3c5d7431f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d9cb133cb6650ab24530e6126d679441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537fe2aa2ec65c9a5a3159a20d3c792442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d5ea6e1efede339d4e630a00e3e9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872a5323c76183d45df474149a1291c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c581f1ce35932ea64662e12bc857d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d838f7b98df551c389e1f02f96bc7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da7fe1a88dcde52450e61aa8ceba6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c49a3dd4f225faa1817e96e35c0611448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148edffac4a07646c90013102771bbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee39b90ad4bc1a69604d4d477b2a38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f28afafb4cf733e3496aa6a58eb2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80324501d8bbc84681285cfb42bb6ae9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d87aafa39656f2c73e3ae7f52af723453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499dd10c824560447980e2f76f2ee79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c597933e6ec7e3110339bb8b3fd21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff9b9fc99114cbf77d8cbc8a56be51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60090d395ed8a179fff0d50e876153b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6835b21fd38b5ba9a89195f7f49333458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a7e0bac1086e3e1279195bdfbb997459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e4e631ac1a8165e010a28712566a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7773c6bb53206af4de9552511d11a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6f22634b600398ffe85596d28c715462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315ed4570ba16dce2338921bb904c75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b8f5d682322735d18b43d39676ed6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c895ca058ad7787e6949faa5bb42f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c79b4add8441c1d795cfcaee0eae0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d869e0ffa5b438f68b7cf1d0c1e29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504e83306634a84bcf3489945ea43af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac93c17a1f1e365566910b0d2e9e8f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce6866a8eb349680f8198ca364aa06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e09dd62957583f28c8184065afeff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90be1cf19a6aee64874fca08ee7ea0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797a8c98aa9e616488942863b9d8d85473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382910430b78bff681a7080f6be6fd0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cef56474bead690af31d37f20dd7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bf671ffe8aa166e979f0deb38053f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88a1dae612c280b60fcdcbf3355dc6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34151dd8778e1edfd67d64729bf188de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50872146cdf7fdf77425b6096e5cdbb8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c160a7bc0d0d0490a56c1f77ce9de4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e309312656eee199189c6f5746d4605481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39ee72f84e26745f0df198c9082c13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3efc6e0a1756bdd9ef537fd7ba0c87483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8908c52299ff7033005005c38be2d03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd768a0ebff041b2112e372397bcd727485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3e32a9900c16ca18b5fd8043280a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40305cc5fc542efbcdcad4e9c1d73c43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baebddc8c92d201989dd8a2cc32dfd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf227f8a3cc2d7a340b45049204f8722489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113963046a7221424bb13608ad3e5e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb42667c2be964bb5005c27cd1688491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f6297462a149c59243be22a2b6968492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8f0425da2f8c240626318e18340b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67cacd0c85661a068734cc7d5b948b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a52bf701f49615faf5516fd0c23a31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26000eb6ccd9d7d784d5cc0e3e80afe0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a9f8efb92a73db7f53445226739b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fca2099c6b731585a9d6a89722bfc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f066371faf4b573e6d290933102c95499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21cd65c6146ceb9f5bbcb285b9e408500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039e9f10b58958067ecdbb3507d8871501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5939a6da8c87e7912902a615fdd45502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fabea91da810b47f9d411f81e6ff73503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f00d0571482d2156bde0268ecdce25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ffec8d3189336f527810668032785505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42702e13d8ca9f186d88c723829c380c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6a00b55f1b4fba2a7b6b9eb007980507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f2adde1f019d354ed191aa35f5008508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636462385d3dc2eae9536be2b93fd61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776acfad733c4869bd2725b16b17370510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72b0f120e300492f3df903cfbc5240511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdd44f6045eb4652b6fcbf40a69619512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8c91aa8f6b6a25d66d494e56da5b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c439eb7c586960fca78d61aea48750514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7daadb1fef59980b99737ee9b79a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483e4d18773defffdb56c91320b7904516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f32e69aac14722ae05a66d5bcd4467517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dc91bf09eed3f8cc28e26b1f48114518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eb2a752bd799ce9a9f1df5aa170da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03186128e6c022f0b44675ff777d37a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9b754864d86ef1c7858605f6474d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a60a73a31063c63887c7e8dc95e2f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fa395bdfeb99f7c8cb3ad6f0b8f38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a6a81c242330d8a23e9785e5fba0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d591497b6d7a3d1b67648272afe1b8a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff42c0f31382cbccbae1947ec41524526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743e14ee041059f704483e86f2c8144527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f43390f1a0128a905ce1850c35ce05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ec50cb4deb5a51538a6e9c753f8b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92228a2048dd9bf04ddfb49cc53b5c00530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02def56955bbbd4d988d22ca248efc2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412e1ec3111f05619dcf26b7d0da1c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fee16e52bc0c3dbe87656112da690e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932b6dcad94eecf8266694d8dc4ce7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777c29e73844173747ab41bbbfae1f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f45f9cf333c1589a65cdba36ce858536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d0b93e999a94b9788b4270c0ce70e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f68cb2a36d677623619b9ff31799d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63b3570421c4a6afa025387e2956db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca7d9a6425311c7066e724a99f4ba5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af296fc40ea6d395e135e3cfc0ec11a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc8de0d79f5d18a14a7e1fa829f5fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c93292cb8311de92c1d3a17a61516b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a27613b00fb5fd1df22b91873f9fc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb598ad6502384cc1d6a0b2459f7442d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760740f3d0c2dfa9d76c352be743dfac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f365863820196d04245d5a7b7d0f935547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7215a45d5a48947974797314d8f079548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcd6bf762bbcc599bd75b2715b6033549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075af1c8f2c64d954d36687e86468d2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc12f560e6ec3723334b03f1629646551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cd18e12aacd54a54c6f6bd41ef665552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d44f524906cf84b8d82464f2074adf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f76b6fecfe13662fc912079d94082554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502c7dc38dcdbef4bc53f852c979f0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dee9c61dd4b9f806557af5daae761556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c90fb31cc11906c417241efd69eef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034bd8003f36a254af4989323b3d074558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286c1e2d325fdc4ab2d056f2eb3fa12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb608d65b992145962a3ac64c2aeaea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5f75f2dd32a1d901fe20955b9685f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce39dd03e3c0a65891193a2127404f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f5655b50cdc0f98b8963e6a92a551563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0398c2f1fcd3cb102b4452eee11df06564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1677dd0511e8b3b6ccca8fabadf1fb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3ceae6a7b9dc7941780f96dca92b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045c1c2e878e166ea8502218b2bbd2d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799b65c8e99d2b2c21a5840d2cc8aed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4cb84513953558d8fc8ccec2008a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d8dc58b34a5364f4b8bb736b70efc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5b69c3b72698e0030cd1835aaa593571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0ee2cbb4e4ab72916adbe9f62879a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902e8197970b56168e538ddf74e242a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cb130ae3eae84db311ae1a543ada3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887067fb9c3ddb0a1b309e5d4e3a1f5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc093860ef357d6325f3d38dad65999576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1b1579a4b41bce8cc55614b7e0f2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77fe3c4f15dafccbf9095d4e14ef28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb50c7de8c2a5d3563e8d65ac957375579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c68a248f001ce29ee5c859bc25cd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb560f7e998f45c7c822e2851385f62581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da68871e38fd08cc9bcf2cca961c11582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382714f25fe970419791f6baf1383d9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4415d4fb8f637e82d0d759802db1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aad5d50a03bf53eaf305ed8ad22a63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba1b3cb0564bf6351f3cb751eab413586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbb0c5d039ad301b36319d8fa0235b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32146c0bbb5e0a9f13f775de47c020be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575ed6b7ed3d983384e2ce3766ca8eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0348e404ab1009d4b31653b58dda33590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348eb444bb03cd1f8ee4e1e78d6d87ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bb4f7642fd2c52bfeeb6e02b0daad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3b2f4c5ca7e8da989f66f4ba916fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c90019def1845583d59bdac1f83c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba510794c31b46a4cdcbe79d18f454c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da185aa0caeb87c73a1c830f0d314eca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03915565b8d2f47790b00da6f5d8af6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d35912b52769c300602a8ae778e45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acaccfd07c0139ae749aa54cf286be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40099242562c9e97e244248a59ab99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ac999455ae6b058440a8eb0cd0118601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8288c30ea4d17904def578866c93b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79b79603a9813c02ca6da373b6dc4a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0933e39c93d91fccb837b043117b2de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9fdc90b6a666a214231fd78f367a7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43acdaa1bdf17ef16b017fbad8cc66f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d8ae28452a5fa0b44f5ac9ecb8146607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37103b35fb1b69146c7b3937f989a76608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8d847c74dc430ed098370c071c84f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcee09d9b496854e72b86cd305f566610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c81cafe6242ba4184ad1869eb2e5ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ed4aa3eeb69e868828877875bc3ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaf7ab06c831abd12bafc01b85ed30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3600fe9fd47738ee0d267845bca61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df357b64a6357d20f30bc56e0fa93d1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ce5651af686aa6129641c1d93d3e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e774fdc2c0d5d0bcd6b6e740787a51c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73623dc1b29148790a8d9a98edfe2287618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56649560adb1a519dfab1e07c77d4cd9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b2829f3fbe787df533256c4a3f25e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e7fac4b33d9756103116d7cb30156621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf733acdcfe2d0d2b4f5aec430b4e0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002422a86aacbae51f52e729164e38e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3546495d3aabaaba1c6c918ae36ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083a93ff68271ec17041b0da093ec8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eeacf12a3afbb2ba17045f6b545410626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3b72a26aa230c176d6b1474a85787627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d7adaebbfa52875655877bd549faf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aae94d283131c9fe8388652b5d26aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0217537b808715107732782d803e7f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3609f3cf4e76ac5bcddfeb87ef03c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8af10577bf705617edf091fda82006632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2181958adf244ef91d17bfa019a19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596f45cf9a6d9845ed47653e456f9d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2a493fb2d5794216df4dbc8e4aef9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d6bc9079498ea81513acdba1e1a04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c92dca245082031fc99fa9776bb81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579d1071091278af2d02a3f754102fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23a7d59452cbdc52026201cdd40f53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9ac42826168d2fe2d81e71406a243640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468285d5415f794df1db7f575806bd9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832d8a08e7c89ee14d9b796ab964eba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d333bcd3a8a8f30d24584f6c15bd6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135fc5160f3b8833c48f604427af95f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1bf0285879da2bec03f605e5afe76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9598682a8fee26568d1b781ba09a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaace6c6f4edc6ad432a10b678a50d4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251a621ebbefa06da2f5a74c8451e47648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5960ab31699ff846d6e916f7436405649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458c310458c2aa1128a8caa8ea3fd2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d795b3f68a1d78df11520db532d2e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43a9490a521368420518604fd50ffa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb62339161036dbbeed607e1c39dabb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be54e147a6d69f7035f9bb11c75140654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df73476a1b07d3e60898224787126af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fad2c35c2a515c30f44886b4fc55c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230faa23c2925e10990e6829eba0c842657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372767f5cbb96d0e3dd70058a870ecc8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff4001755c4e58e69c6debdebb9925659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d65340fe3901c0366b0b6fdfacf27a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7496d6b23b568995fe24c771e5acc69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c26ff54f4c038f2eeea45b4dcdfc02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcbbb33750439a9c5ac8d1e6f2f820663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8a51ab7ef67dd6fd63085a74873ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7d843d290a1e5e41deac59de9e9d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284b489e0be1c664a2a85e5d2d2fda2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a27f50820053fded29e2cf3ddd1d90667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fd0f2052bdf1bd69362e3251e469b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66b83ae4c82ac8862d1332b896350a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5c87a5158c8cc1d519dfe1fcc03ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49beee4732099884c2c975b70d04900671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9bf5bc231a927e8deac10766a3230672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af437022bcd20051b53edaef08b3bbb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300f998eaefffcdac556ff28179ecd2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1450dae32124048032a991360dfd7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92494ae3220799cba419694ed44f5c0b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588884dca270301b00f75434768ea451677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57984eb4aba39f161f717d53dbb443678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a734030820012a797e54988e16833ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d73864bd90e0f28e1a7ef8f97e9e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae8af798eb318ddf69397c75d96d50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605bcf109c4b7e7218795a29fce35e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff970ce6ece01f77b11569cd2cc032683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595868911c116d0f259ec448d9bfc882684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b941ce350862f1ccdbedb17edcf165f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebdfd6b4e704616d910254fd266185686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826c1d3253e92b9705191baed9eb550687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa45da2292863ed9eaa13450f01c09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662f4bbd79c177090c50022761af97d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05a12aa4d8b1f6a8edd585ae540b49690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742206c108f1b9141c84852c5f24a773691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56785de62885568801599fa57383b2bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858324668f29b903e1f710fc0a8a13e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74b05e73f6c836b85a6226f1d47c14694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78098ca92d34889a01790ec57ae8b763695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b9cf912a0e54dafc0d7e300dc2207696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c585e12aac0b74a38c62bcf594324da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6815816af6c2432c7c57dddd74220db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5912506c2bd886d60dfe6383e7200f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8c9e8a59575f4a32323b8c2ab9363700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405477ec13e18993d9700b37bfe3d984701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5142de161caabcfa50a4c2eb37d5471702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030833dcc4c26897402620b8691793e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963b26ca07379e4a5054d8bb47fb961704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608d65515d66071445110c8254377ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc33a9a5f8c4bd3cc0408e73e594e2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ed283e660e9f06e4317eae03e3a57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758067bf7f89e59fcda83151962ba32d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0db5309057159fdabafdaea437c8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a9eaaac30c847b38ea026506bb30e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a097f70f593e3a231a3f43fe8b33c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf266dff5b2acde848b2713c7a3241cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc047f1f356b6fccf3bb575b308933d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345c453fddea1014b5de74cca359e67714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5348e2a312d7ed4e3b4a4f861b08b73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cf4cbd64a98bbd979075707fce4b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fa60560a548bcd5d423afed76d688717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7370076a33e3ebdb731bdc9a0d653e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38381b897ba147d4b4e4a00ee1de570719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13b90d35499c7fc20aa2b0214c6bae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c4d333cd8ceeafeb5e644176afdc1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c2ab328e60f08ce06697f46b5e3c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735153a4e98eb042e3620abde46bd6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa76a6d522973fde48b5ea04603d4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d797130c6b76c96cf80795ce4f7e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4dc69ed9fa5e8934abcb51e219fcc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50187ce132b412425b89ac26efc8c3f6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be8ae364be77f43844bc7923b41498728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281e62cf61ea9eda3e7385e7b6c90c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525cf4408ac5dd4cfe10c710aa53fc4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b52ac6e2a0c99f76fad45a11690e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a772ea65d6a5130e9c2bfe9c0828c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b5a896bec20a8f58d05d3246585f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35a8db3a4b490f6686e58336bb9058734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84164fab73b0289f6175f44eb674c4c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd8eb4e7768b831adf1e8bbcfd6543736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18224c44a016025192fb3e6308176ce5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960083a4583bad4e0de4474bcb8e773b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a55987da9dcaa35e73fab85014cb02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef804eab22074a6d50e0e22d15fb4d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9c5fdcc693e172453feb91d9c98f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0ef1ae009e9e490fa6a0130b6c533742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a40355c24f755c80991ce7719d8fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85208678902b4cda42ab6c7498d978744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d563d7567bc879f3e14d16aab79805745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ec9b127b47464a49f35bf23d00217746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a7b0d7842963ff52b8f93e1597316747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55671c9acf38c14aa50d274ee2b27869748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b512a24dfceb2aabf3d333b75e0a185749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc000459d6174104f61c8799783b65750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df727e80e59ee028e3df377bedc77c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399f0e7fb36e5b09fbb969964ca4171752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9279939cb822c09f5cdff59504144a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd70df08a851425073d9ae8eb5c03c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66498acf14258cd0d6e9b8ecb99e660c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bed0eba2885d8b489da24fe69770a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6e89c9371916f689fe804f63cdb24757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b79e7507ec3ec67459b64553fb3d4f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a5fc3974f0f7a176425d391dc94bd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9994095961834d39785adb64854d3c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b0b06158b4ed024ecac11b4439a62761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cb4eb36aeaa54f8ae4088e03ca39d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305e9ff2a9b93168f8bf2bec2b3235a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e6a047787501c050acbb6bbf1aa6b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed83725c00656ef016e6ca81d1a443b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7787faad962cc01cdc58322a74d0d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6116308e916210e0e3005d997dda3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>