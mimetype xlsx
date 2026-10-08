--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94f2e2fe1b3237a26c7855b04d2c1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc929bfcb5257190b8860934c9c62fb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15892ff39e64f39683cd0e9f867f7853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135c1c1b634f07ed5823bcba8ae5efa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc823b91ffe0875d942223aac1c3d215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190e421a92667d40fc72f129d0fde4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f92c5b8d33b5bf37f28656e3452d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f1c8796ec8391c13b34e99a6b96f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07164cc1e119b689cbe4222760fb5d009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f056dac1cc159fad2f574389f64d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffaa76d1bfb57af6f8667a01bee42911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53ea493c1f2fcb0c7ee16c1aa1de0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7eca0bbc97ce4d3bbb83573aad30613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3e40e792931fd10d45cc5b2a6069314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99523b10c705a9fdb0cbd856b160e23015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c1382e591641776970c6ac4643ab816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24633d5b4284b7e9f048432397b3eaf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322d8fa0d4f3f8331266249fe6a97f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512a09990ac500068f7eddac7411feb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b990b61e6e5b2e21504231c42b09aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95660c5427ffe43385eacbfe4dfad3a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd650907aa7b16b670341a84ef57fcb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b8e8c568a3f14b6b339f83c6e11b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c06bdc3145f1f22babacf5fdb98eeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018e293a40a2ea733547c1cdc43da6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900e79728d053859d6a37f65c6d51ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118bea5e290205fd0265c5063cc883527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a2c318d1a05181026c84b2abb0a9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fb404a744325e7041d4d3af3e4a4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276f17b67fd434d4a63ff4dfabc169c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6175d282822c8f704bf2818c82e295c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4181dfa0d4c3ede5eb0a9a8def7b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f083c64a195ca1e313ea9f0198a8f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9fef45feea115b76bd3f68c3d442334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c1232f0cf992f2a751cb78a5c1df635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58e63263b096b32ec2c4898725459936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbe98a539ce97bf3472b5fa77ad3ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940caaaa86d16308517ffdeb5be880cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf944accd6b88de55c561f95b565a54c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02087b191ab1996ecfcefba6549903440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13561717cf281a8ad01a5757c10870f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7f893361fd73cd2b29fa2e428a44542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a101675c895a5deea1ceec66a3c9be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78555ba1dcea36b1f3b194f9fe1014744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca91a1401084ad1c81fa295efa6c4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10527ab9877185284bfb433561cfa1e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780feb105b33dcd04ac5bcf5928360a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8003363bb75a9294359f4fd25f3a9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4684a8bcdb1faa03714335c45034349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f71da586617f20a9db9b18045a18350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960f5e7faa7beab4ea405bb441d3ca051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f726a71a6106a08cf8a434e360aeac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd376d45853ddfce345811e2ab989153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2146877425223c427601f0471a935f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a8bd3d50380e13aeb1845139220a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9343fefb6e87416f353549d3519c15956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54feaf51a9226c52a8c792acb9f09457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a310f942e6f71f7adeeda531cee91358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad730a8ce552469ab07fb6b6b9ccb9bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ea987f6338cc1f18fd34aaebffb4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6edb95da307bad24a41d57df550f9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd108482e825ba4350d968c1c414fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646a2170ecb8ac98b2ed0cbc2bec2a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c21cb670c68819b6674dba01bbf1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f6d9a47fff2ce395f77ad6d139ec565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69383fa192c958d1a045fe22e2543c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd527793795bddebc0bfc32b08ebfed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c5533826bf60ce7051b494bbe7ddf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8ac073ffd7776d9553f301311479b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c979d3f9c4a0eedb6e7b35ce3c07d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85d115082525f5f6bf6fc9df19ff0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab00333d034d3401aee60d6a229bee872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880329aa4ce6fbbf4aec829fc16fe8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc460003aa5c284dc07cf37733cab69c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d54dcc9ee6d6746cfe9c0fb1a295675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad46cdf8696dd40c72b01cde25a9b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e669954c56edb6c9409219cf4bf3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81560d4e8183a3b38c1f7876c7d597278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de90beccce6fc30de1d49bc201b0b1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce3e4ade06db11d8623226f1de650780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfe7baa8d006f095ac02eaadd1fa7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9f6eea3b9cc877cd519aa1978eb9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c980c1c94f75f73bd98b26b8bac38e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125af4c6c598ec3036b5e80dc5e5225e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64be119b8d735fcbd1211843269c8e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590653bcb802d7c04615cce88874365286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72981b7e43be07246aaa64cef8f6af687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b595f15695d4454ae805b0d560fe5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381c252ef2a55b1cea7ad6315775f0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179b55c7e4c726c344b242589dc03f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8734b57596350e193a561d8173270c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edbb97a5a78c3e4f94343e5d02d20d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94b1edb402e498bfa8aa20b54049b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8436390c7cc74b56a7e6dbb4e589e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc095b0e88fcfecacf57deaf783aaa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e295bcd489349bb8085229b9ecc1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5402367b39f613f0d74851887a79a6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251083cd31dcae2b90ea8f3a91e9115898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a6f3ef05c97e691e87400e478a9bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023c41ef74b4eb2403cb04911d9d5dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63ae7c59445319629ef0daacf99ce8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e26026c1781b33a1ece7c7b801c505102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbb993cb79c809cadbbcb02dcf4874103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e24542a20a6ca20a41688ae6d9b7f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b21510c131ade95d073bb78995056105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b137b4686ad18e7a96d4beef58e0a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5989b3676ed75c717f08fc37cc120107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afccf6f3112b224700aa2f62e2c74b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da14bc73828cc3f71102fafdc24622d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb26bb22a24d56a71ce1e76c6a024ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8ca858598c65b4c922c558ae323e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c9bcbe136bb26a6fc9cab3260fcb8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8706025eeef1cf1ec65abe23543f79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4113221b0909134197574bd2856601114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f97e30d3a0e4e6ba7a4be5b0c611c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b7ff40ab30381be17a54aa08922c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f45b3dfedca07cefa0f21718314bd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16534e87adc2d9eeb6a17b3207facf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df5d14d111c6843bfd7bc2397fb69d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07224f83269b9c515d1f10f4241d5fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4541a47a2c1e74d8cd931bec00a867e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e232e72cd1a4003040eb29cf4e6e27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee28ecde6d7140f7f8046098b75df81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161315f6d0aeafd8f1ddaf3308df057c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051590517ac1579c038436da993190b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6fde2150ae8720f59946f822a0ece126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fd12e9cd57b774657bfc7c9a50a75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f31979d07ef33bf80ee192bf7a19cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986a6ccc336cf4340acd65ba37856e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6ff9c924b9505bd2a9210734415e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c2007d01e2d44a5273c60b5a18871131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d295709669947ba2e79743d1a5d353b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99018b0909c2aa82ea813b1e5bcf5893133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0b1f99a0a1542034afc35c8567f63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a947e917cd3bc320e8fd9a65713a8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3241baed7964517f1a3db6027b1da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ffc8c72d183476568702e43dafdbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5a370b185c414242ad30e4f9d1b93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890a1c66dd1e56301fbd0c850e0421b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c039472f884a98ef7010b6c0867839140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823c287bec1b9c41a3a1efd151714e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a4d8ee3d8cd4eb6ced346038ffccb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097feb40e9705179fa4d67151e354864143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3496cbbe720b65480c535c96625888144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e6d574691d88d0882ca78d5810264145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cb949c49c77b11ad1082eee72c513146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f792d37e2a80cd5dc07bbdfaa75ee1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386b8653eaf47662f7eea5e151ba5da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633a0d5c77f7c9c28942d7fcaace026149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e3256ce3ccd16296cde9cf6bcd52f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2dedd5cc7869bbebc5d404d31e3bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732767d62de40e4e732721021b6abd5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374296280555907a87b16a5c0975176153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d099ece0b485b4be595ec748d621aca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7b32754c43ff9bf86bf87b5b4f504155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5649a2f7cd39b6f20fae9911a44a773156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bd38f03aec6cce801b49c3eba96b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a762ab63b84926dd16694f83ca9b5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3509b79cf6e1587d6d3c2cd9f9ed118159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257991c7e0561fe75126566abbb933cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3656d07ba4f19564b328edc5f8f1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa384db29c33fea777358f1ef02cdeb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c34b7967685db453fea820b6c8b0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e62b83bca32be574c9b8c7da44bd95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd30d29e0c021d38072bd736ef9550e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a704da78ed87ac7e74aa89137913f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4ce7b973e1670742aa34edc1ea25a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184bb9f2f63dd638302a8d5df0b3f4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9477d60bb83c16343c10ccb463fc6fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016588cf7584240392f7c38794201c5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be2bf269a7a74eca9cbd36687d3bb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63287088a7278d0b6b796b53d3af9f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03691e22237fbfdd9bc004a92d4abd92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c640c378307a6a01e81c7bbb2809d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726299e0160bdc8d2e1f695fd1db9c5f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61996ecacf11d5c20d5a880934dc0a5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ba689a1713e2cea1d8d1ba699776c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6956f660b921927feb2341bae5fb1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb7a646d17a55f7ab6a2e66f3ad280179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa596b70ec870b0d8a5e51a255134f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4af09109d911be5437d909a6750c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cce8d4483ba39cfbfe97297b6aa4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13825620277bdcf614f5e75de04eefb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edefb244638fef9ae62bf34ff0ec08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4a06250568550febbf5db315273a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245f52d353ae0d853e205778d4d7787186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c017535137cbe33ccba0864d3088fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb85009da6ce3dc0675b7111b31b8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdb23b4ac98273aaf9b375c92a1a9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d0e4cf069de8943a9dfeaa532b6ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d9123e99ae13bf5cfc536d17a4f6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ebdf40b00df9e3eb668f291050fb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f693084f3a250999dbacbcbe250e8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39de5db14047f86bac0b697bbff66fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc027d36bc138102e3beadc334188764195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03e46e6b9cdacf4bf6a1b161e991d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01f5acb7f7fabc2b4261f307016f06197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025a233f32e9fbc01c1539264b4468a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1e178cab42329756f880bb99af4e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cc4889e177b3f21c42fc0e40b7136200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662d41d751508b32a91b5c6638e5433201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d11489c4afb3696ebd98f3f9a23db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11101a7fb3938f7e211e2352034446d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c9ef30c9e13abd79b60321f7e511c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fba0cbcd333a2a548ed84e22bbf85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503d12a75a69958e0db8be40279c388206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b372c6d8b7662b4224fab48d5a674207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019aa0eec18d6de688f01b667736202208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca4421b699c25726d179529462973d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b162c9f7c74bbee868c334d1fe5ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a7ddbca92c34d60db8cfaedccb8ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e474354356255cbc5cdb2cee12b5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c006cd15c133bb77b30ae0924db78ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856671b824865536b00b9b71482d35c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d242417bcdfc35f2d3a340f5f35d625215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b766fb5a5d630950333e5aab2c5d79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bc0c8eb8914618a2fb974ade45ad8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ae18ca7da6fafdd3c090430176010218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c053b75a8b7a7b35d446baa030b1770219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4e47a3273cac353befbe4ff4158a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce737c697e33f4a0223e5b5340760b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c79b65d08a939c8556910dd411422222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94793768ccd25c47f1b08a63ed83d82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9c0b157579840f35f2e1a2cd9fe77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279199694427503da95a700d9e13006225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f002d7548cfe1f2a873c50269111c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b24a553d178c0c4cd7bfa5e91467dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9ec4eb66c8b90985d746f8f273c6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5279464e416e31e7dc887a54bbe53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a7766c01cb1e9224f0be0fc31d146230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb71cc599ef383c5cd44765f20be255231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5ce2621d55ccca87e7f996701e27b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b87e73175399dea01d4dec1b7d63ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e35de15d26d3b6922be779312c128234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c323a90e49a836e986d2177afa52ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215af22dc5ef90c6c4e9898660fa7484236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f0dc3a118c54b3b4f0c8ddef78a26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c086691dafb63629f66dc16765640238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05e2d47efa8010fd0cae89f2c79b2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07b6ed5eee66bf6b6392f95e7353cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5875dab43535a2c1be5b09bff9863d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a300c98640abb825984bdb1c8e094d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f4c4e5368fbd0d581586930e63649243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c306aea210e71cf0fd23764ab97416244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c593320431101894f46cdc306c0f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c566ffb7fb18514b8684e5617ec750246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc657e66652c4682865d1e031904d7fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879cbde0be6b9acfec4abadb74679f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6857f56df0015a8ab0e161e4b0fb5eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971b2c07503a7570313b36f4d6d5433250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34529ad7a9a90655d33e65ac22462616251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f79e667c579a79d812f3b53c772a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a3b5dd3df0f1156b2c32ce98f0cb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1f6dd7dc56ace81233555465e6994254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dd91aa7b1e792b7cc40840fef731f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc31e8825a4daa85b4d1e5993616dc7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f5f4cd04753768f71e7439f3f0b8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc02e7ce3d80ac5eb65348ce44ab3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aef12f7cc6cbdea8441e6908d4879c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecc1f56b473b25e9b66c9ccc7e153d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066631d19aca3c1da38cd379e60286c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f8e81fbf405cc9ba06a5b8a310a7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133423181109bedbbc880b838d8738d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b656e2918409ac54bd0bea51d35c75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177943ecf809761a29a51bde15a16da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19294e56c78ab127199866b9b60a6616266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032091d22e7bdd6036c177530503e49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca0d6fe5e580177402f5de69099b82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deebe260766ff7be0bbde173e9dd4cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0367b3a9545b5b21c74046f509bef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3e6963fb333b67667b365e93c8a94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1222e40d2b17bd2ad912f561d88575272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58884d2a7b545afbb3b678c8229786273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974f8679e2215ae24083ab6910212eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf07c39704824d58ecdaca3babd4f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510849034fa0e3c0272cf42dc056f78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44154968601ecb34d5eb2f9fd650f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3abb486a468fc9d037f8bb41bca9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a18a4dde5504e7fb8ef657ac1b43e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbe6a821b6173aecbfaa8093c248b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecd4bbf29f02a3b1ccba4f76f08785281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89206b19b68b7a44e4eac5a4afca0e45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a38c1550677e39d3b08f40a34a57f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8feed0459f183a21efe33b9963396284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0be20a0b1cdaad54fa1a674e7578b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ad0441f5447f146ed017fd9514f03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2982ace73dc12811c5618f0014a88287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f5827d0b258dca2c94558bfd229e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d3e609f32d4340af50542beb1b411289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d48aeb8ab192eb4047298989d41891290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a126d7c27713ccf1c01a2baf621af72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40ac70c8b4bc1544da1d75321e8734292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317a1732de757196d6e40425178c6f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d205249a235628e2471603f3fcbd1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84038746a504b3082ef55fff9a2d00db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6571c444f4b95145f8d94d25c171c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc038b84d3e297461155b83871f93dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910001b1d73978b5fda35d866a4ec42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9df1ecac98ea2391417df669ea8ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d379bb242915a7bec88fdf4f776efe1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdd3c25817645c8852e072c2864673301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0d583a551409540ff86e1437054ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2614b62fa64426d2dd96fcb7f5951303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472c87f66d115824c0f37d86cddc5b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c23f1dd29e6843e2810e3d0bbcc67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f03574a7c4c13ee7a53986e73904b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b7b893f259553355bf57f116c591e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fc625aa96d237807af38a5ce562ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a88416e1e55776775a8caecfed523309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318f1075811c50bd5c7bb4489d60daf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b2c9034c78bca88fafa12734d771f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f639df0df86421041b9a188983d2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3627d1a765311a44381c30d208a32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce523e53d0cdf66af7c870cd00e302314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31280cec0ab703d4011ca18f61708b43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ed46e4d333a19412e5d952927b0f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d55a095c455f5838b1668184ea36da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318afdcca8ded977e15255b8d8d8886318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dbc188cdbe194e0fc7e13097c8456319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdcd8a79dbc6d24790ed5b7bcb70fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4067a2075abca8f8f50d09e2c0583321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa472a21b9ab04f227c038490edfd9a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59985af93978384ed1eae3aa161b510323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d64fda3f60ea3b1693202b0cb2fcba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85601532b75c7a6c91ac155f9435e18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb391f4e46a89d66d51e0c0e8a8be77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc39b43a7fa71acc08394b3d6075a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ef8091e61c345d4eb9b743f02aa57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8ba183e3ba1a4a7637de317943dbe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411d9cfe54e20f27b2015ddf5f1c547330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c97bd6b3825f69bf561d473f181f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b383b632ca2cf8b76c8222da31f5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6a1cada25479b09a92ba757348148333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df01319e69f80acd4247ae6c7ca82c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6954a63e34906909fb7432a6876731c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545bbdb8aae2bd8ad5fea3a7471c5ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566e0465c8a6699386cb9caf49ff391337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f698d8117728b18543b666ec6121c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bf0ce4fbc802db80bed9a43ab6f7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1de70aa1cf28222091bdc6c5fed364340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a946ee471fce95de36bce5d8ad7dff3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64995a4bdda4017ac09fc29bf95171a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918230a741383478c800196c9700cfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a28f98ffbf4d80126584fe411707f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec9ce10231acb3b3cbf4915270892a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce46ef8d764ef08768ca0d7e4f3e3a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289048af5775848af88347aba00934b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5ec1df796e1b99523ea159e3787e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eab27106c6301701ed57e515b4f659349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf9d7be07fec454086c624bbe56ec4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332740037783783ce416ef849e808c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be37a16d94ec4299c39c8ddd99503dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb69a7309467127831599e9fd24acd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf055fb177a66fe86ea1718861a9b95e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff725648759e73d50525f6f96e2154dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12750cf95d6d3ffaa16bc3cf0c2fd08c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e695ab150b02056b4d7909f1270b471357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ab54d62fa771ce1c22e862d110457358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9605c16045c1d4ff9fcc4dd1deb71c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d86a0268b1fad2e6de597f92a49b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62892355fd426b4c926e0b9c5f6163f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3e73a69099bd8a9dff5fc6ad83e84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591dc103b284452b981a0a2c77e39e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e383da2dba25cf7b0eab7821d4ff8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2b079cfcc48c79daa9790d9d8f5fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820e1c6c096c3c1471c8119c6862e9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb60aab9c38f2be701662e005bd8daa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1768476ca2b0ea6c50ba5a1e8bf1a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736235c89f35d6d812d058305cc4070369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026de71230afef226fb0de966d559e12370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7e4e1f6bc84e1dc3e6be8f6c65dd8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e55d2ee18f257a9898c65878ba256372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c52e263df979ab056a54a95da2ff1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94921cf625f01ba3d2d2c2d282911cb5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65213fd38ebfc490b842fc5b4fbfe2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf239211edbd88b0ae711487fdbe3b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb1cbcb640926c2f3d717326e3931b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc77f3354b49c34076d456f8d109ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114736921ae92d40db4c4cbe7e787af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2badcb27bbe71e5de3d634f4f79e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8fe2b8bb16c8e379c1f971d050b45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ccab86336d05f97218c3ceb143636382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f42b379f858e97c8ebb375b7975dad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c593f9813fddc6e51d5872e1b36f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bfa81cce1fbf4456f0699bde35ab8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff18e5f5e558c3f5eb63d12f61ca653386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894064de2a0785ae4c198fc4a40a41d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0abcf095eae8c2ffd51caa1e327e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bf2c33384e3f13f9f105be5e73aa5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68995502848c2c4a4b09fe1a763d620390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed30f5899db4e260f950a9a2bb39bcd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5791404431a389b2a46a7a6287d165392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f49402cafac9d8cef6dde17342aa22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5b69a2a6981649b15315eac9a6eca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a582c4ef15beb9d1fb05f41f65f66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4fcf1304d2cf1e6912b68412698b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1175884be246f7bfd67449afc9b8df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f18357750925b4777d19af8553536398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7c52005d4e03ce2436abed7afb04e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3265c632bdace2323f90cdf1d0d82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c362f82abcd3370a3527b872ae96b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f0da30f9073a259f58bb8dd7fac40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca1b0bee8a1caea918957049f598b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405f8f520f893d3c6ce1039d2a15e80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9567107c6e09193157f26912a0bf7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9f80a36bb814a187ca8aacb2765a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814b3dd19dfdfae7b4ffcce89dfa2e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d27e61a6904a15faf84a24f0a8d2c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59997096ed0b3556e50a59172f3b2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fecab0888f1fb455b451bd91b8ec9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeff22d3e1e8d17fe7b1208669db486411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0e59eabf5ff5b411b0e4b52c873c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a876ef90cce871a4371ffb92658b816413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c4c32a8f8e1e224c7fedc39149712414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616a056b44053869452e53a9e843a71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacc435489c3c5f85822afdb02d74a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b424dd0ead8948d0509333a73e7c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cabc0cfd8fe6aca3e5c872bb30777418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085a79156a9f34b3128085012f16bd7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdc3aceb80e6360c8eb3b29cfe4c96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a571eebdb3be1b1004a5f2dc0d498f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0852ad2a3f8e66f7294429613dd92a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5bbf70a1c9a04a389a21c78882c47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b67a9915edc180df53356b628afc7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ee3651a451cd7063c22179a93ea7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37912c1755fabf57d40bd90b38a08a82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be299a5b295b8404138a3a4ee7eba7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1716377151e89343410c44996d1b219428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399c859436a7df65be1f866e776a441429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099c6e7ae091fc28f3073fa94311b85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363cdba2cb829112aa94a609348015a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7c2fe93ab9f7569d83b1272e09c78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725625fcd9e51daef5cf729a1bd11f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a7060a145a551a5d213064e619483434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2531575c35fb580a49bce11e036381435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98de741fcd34f3d0d9fefa6af0ed23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda440a6b2b3d9631348aed4b8e83f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0991eb7aacfc622b4358030784d95438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b3c889b5dd9815d8a666f0658c872439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3197b48214ee337025f9c8f02c79e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c54b1d47996c9da4249d65c80fae58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10c6b489f9a9ec957fca38bf7351d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0e666646b5ac199325f8deb280f26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee93444588dc2bb1607f8c8d94a4a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c9cfdccb5408eb974767e0773a291445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e67a695055de3031c0df9f31c5d8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf917e735c6b3af590ad47428c9a4b1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3915e799e464c6d4abb83a1f68cf45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe8a17c01230dd0fef89d19c63f880449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6feee37b329c70248c530abccace29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aea45f5e7102e20a180f1429fe91a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7441fc4a9350da9e95a2e53d1b816e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a906efc544ff45e6af89334eb13ee5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3160dc93de9f3408a37202f861608454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cbd1836aea12656b63928035cc803455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed68303ad59cb332fea0840e7bf1d21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e1b257139f2d1abf64933802f1ad4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cde2d719aee39a9290a4b46c5d59a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a47c400e6a9100bb2a189f003b504459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2317730db6eb785ffdb803cfb68d8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766cf6ce25d84442b0a960775135349461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918086294c4e2f55358502ac84cb9c31462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3c7eefbe7ba6b425fcfd850b0f8d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef41379aa6fed3fe6876d6ecfb0137c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a33ea0410c49f0cf531409b8316ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c9b28a55094ac5bc951bd2e6b66bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c5abe0cb40b7896ac2c182d57453d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dffc9dd7abcfa666c79fb4bfccf2b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc2df5657c355d6ec49d6a54a1eff7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef428dddc5cbec47853274f31b81c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00afe2d8545d9334f93ea9410c01cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd96ecc3f5cc3a434c7b9919aaebdb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a4a306b268d568e977f41f9e812d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eec938a0274abe4099b771b9e14a6d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b92c4387d387b844b6b5be7b3b2972475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dcd3609fef89207c03380d3c52878476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dcb5e5354c8ec40c815e4609c2e65477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdc9b21e91dcfdf376e326a8580c38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775130b37706579c807db3e4a2497e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1209b32043ff1c756d98e66d8b28f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae604156bbe89726c4c2d9c0a4448b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c1ca45e7f254f2218c3501ab7fc2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e901a59ab91e1b0c58f9d3d655bf64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aa2a483f87770ac77e1b783f1fa7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b04a6ba58c20174e29f96eb112f082485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c001357c5b8c02ba8a134e3e87a08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ab65085f38b454a761c3fd20bfed6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288afabc5a5339c6ead3ffe7c74d7c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431d391e6485af935421da5244fb6d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73f5110c922a20178b57305ecf3113490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08b626f51cd2bed98501db58ae4c55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdf95c5e5b5328d101017219f7c305492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b3a0584572018f3193e57caf45b71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94117113d7bb1a1f376e628d2f71ce1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a269f52e51b072e25f9632f2a1621db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b89665dba7c9bba3491bc3a33ab878496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942e63601f6419336e83816a72b31b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b2e927f000f376059e3146be52a0d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed16afdb4cfbb826fd015c4af058cbc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c8850e595b0cae040619608000293500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11621987bab6912bd1a46301c75037c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7cb66507cdc32d0b3191a993dda14502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725dcac3d752c0630a8a14e409047b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62377ecaaf849e359addc8a96ee889504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e46b96c1f84dafc5026f0d23318b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1ce16d7f55c05d10c2dfc5eb251c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c2b171e97d5ed3e598e20205a6e53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf167cf146855497da105bc542ebed9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cfa0af0cb66f927e21a349743105e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838105cb7a9255d270abff342e78f40c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6d45d46cbffa74bd8e65774a906db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f352cf091b861bcbc2464c7d1ff60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc19b642b3acf54037d9b8788a4d60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551057c61e663a8a30e87fe15417c94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a313506340100a895468acbb810853515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbadaab61115854d6c31349bbeeda1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95bf13457e4750a01e93d1197fa2c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cac7bc09ab299b348119569030350518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e526cb5d1c746e78c8f2ea0cc3d22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fc2fff1b90b179f029b0abfd6f1f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84414e45f9d647f727c5b2d43fc28b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d10d6f6b6c0620e90f2197ff93568e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b407a0600f94896b31f4e756df5eb3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96a624e5b70b7e29b4f3797b4902b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21091cae270306e030038646eecff51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a911897898a923c077539031dd548526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b0a7c7fa73b8972e1b7062c01084e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813c02eb88a42a6f74c0159a76462f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5874bc4ace70c06b120d338b6f959529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695cba2b129b9b98add0e901eaa0ed1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412840d3c780303740873eafa4e2634b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38812e322e65d12d08bf283752c6918b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500d7b5974d27bba854d80bc0571733533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51eb933c54d20ae0a9d124f0342e64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f99a472e12a4b016beef99a1caa84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0aa63ce710c53350b64db945f6e22536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe93565de3de2d7149e74e838c64c48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0b4a46edd9edc018d55eeaf311285538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dd23f532d1f15821f1ebabbec754b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f54aa3e4ed366d11de97ca1ad69a8b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fe7bc74e439e62468b8af3cf353ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04bbf44b0916d38c8a017ea235d8cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58351ddd983ab6462441f3ffb14bc395543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30a10a260ab1f97a749865689a0da0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473775e4aacca37f724129eb5e7b20a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5878c5346cb097dd2f0df15a417301546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b09d0295c3b6082363e0e77216c38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c075bca99bcd4788a90702390966df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abe19db7db9e2c10f2f3cf553e4173549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d31d43ce20ded90959b8615daf9063550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbde35ac421cab249e0c5e98a3ff8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614b751d7f836ae2d8df16ea21ca79e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2dff082e7441ead620d4821fa5e6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2821cd8f784b30b3d573e27878350554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a98ead1da04cfaec7c2f37b34b8bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5f7b98e86222639cf382aeab65053556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cee818b7bc36acbb8dba0d7fe94a19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9848e9aeefc9b6a32a2662bbf9c48e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f808fdf78fa531eccb4129d703d2f72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf83016f97444f1482b89a75341cf4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f8c6eefd49acfa14c779050592979561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfa5ef477e314d48b4bd5611ca7ea0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb7799c6c96cffe222eb0322c3e1b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b23293d17d9463c2da1f76efde82a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1247bebcda88de3e9539e2a8edbdb74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7d5b989cbea403d7d6676837e737e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3f3476b8feedeb11d7313fc956b31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f86cbeff29b596a104015fe05a22f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f03430ecd4189c2e35a52bc8f0ead6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00492a3c611747dbab9e7ecf43937220570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8bd4feb20a503f1a655e3ff80a155571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd6b87a4d35dae53655880fe334776572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257e97b5511ebf632f0be1b7c8e0f33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb056347f15c826a777048d2d44e59cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2d46f0c2cd4906b3569d7d5d192e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc82c8dd0f50b7e49a7791640119ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53bec10072842eb355cebf485ca12b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e12ad6815bfa7bb83ed1368e338ffc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b7a918bde008affb0ff25cdaa6e03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690485fe22e02ed1f45636b8fff2fd58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95a6b4c1e898644a89937a378da0d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b64d4d45e7afa5019e4a30d8ff3fa6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e545c5334db34704be1663b4f27fe8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dd8ddef501d37cad1abbc0c6f8109584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64253ff34304b387237de00c1ebc9241585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac1198b6b5269d89f39206e9151fc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aae51485316aadd067da90c9e98727587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6df543f7ab3b8d15580ad7637770da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e20e615bdcecef54891ab264a2ed11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b35df84b69afb526831f30ec81255590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce04fdf9f6bf8a62e88857caf84eef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f13e3e798c00a74586aec17aadf5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163d757a222137d51eb451577b0440d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a499819b839af7979bfe46407bbf3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e316f505a3bfc3286481ea79d6a1e1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e0ad055331648a20c76b2cdfc8c02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759e60ca22a568429b3a6c5266adb11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4ae0ba0352a1ac5d217b130101130598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcb5b823038f37884cedf7209306da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783143f4279e76982fc35ba3775ce0d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ceeeff455fe59818a8cd2c37e9b1e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f505342ddc2a403f92337bc3084b4c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909daee6f9f8168ff29ce8ee9c2787d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3350e1511d15ad4d4fb3cc6fa6f2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23781d37c778547abd7011e5bbfc2999605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e7853473b628df25afd281693c48b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dba3792eddc7b29d1b434dc7fe16f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56b3933142f2ce7215324679b17bc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2902b654cd1f2e73339f9a2099bbf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95221a0a3458fa1dfd8d4c353d47221610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b3b63513ab63bd84170a39589d7ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dca1495dcb61de2a080eda7367a38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58284c4e9ee5243b956f779975f5f9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69755450db8bf0e20eb8386388ce7447614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57908263ea246f60b4dcfe5f13f2c81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55920ab04504ef9ccc268d39048fd532616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97d6e5c861c2c4c0100c7fe5a95649617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94777f5b83710ac69695413643080933618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f1664824082107a52795f7bbcda89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71e778e1a9d6c66aff25a63ba95cc4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82a1d4dc0b4fd3617f3663fcf248d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570149c8dce7f52d92e77b0cdb10b073622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e81f31ac273f132a6cc5737a3c1ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e911afa2fe066297190663c39b1919624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d0f21f5c27f9cce36e7e889e3cdfd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f066de11afca315fd0dce83360928b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade82501260dd72cf9761fb58b0bf1b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa0ef1f8004dfa796839b070b29d24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ef13b53550432980aaecda1d5cfb8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be3926cce9a2a1735303cdf7fe8c5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18947de27b294bc6c3bd171e51cf96c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40983929332c3fad1ee2212ff2e3fd0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3227669d9474a88e3eae4c65198370c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c4650311428cb5330d44f6c35e5ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79a29c96c304ee218cd76b2587f9f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf16836fa6fad3f1cccd689fc876be0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85098b3156773079cc6c214567e9c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08c3171d390d6d041b3f6cab46bdfe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce4e014dd651f5b12e25a9997e36ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5436cc8adf9800ff65d8d950ee7d6db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f3aaade9c242627c069b21886bb54641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ed99ecc987f362ff8dd3edb2ebe5e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ecf523d75b3a3e37ce3a85838a5eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706eea56ae649e49012b15e1c7ff68c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301d33fa170a240e486e3bd5c6219c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d77c1215b2ee7cc0cca88bb940379646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc704810046804311a90a9a0f5c171b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228c93aef5eb884cdef83cc86864fb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e987a6840ef36e845c1a8b02527b737649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba27247434fcdf4fc3579379a07231e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb43d0d5e97ef496fec787cacd8c60651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fa1dd19d1e774e82c09582c3b45c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b0734ac4d92a46c1f989249682933653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0dd0da059243f2952ffa3925c09bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648e0b29c68c0487ce1e50561a9b497655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860d199b8f1b58248730bc108d9eb7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653410c48bb0b02448dcb4bcdf9096f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f470a4dfb7dd0b26681a8dcb344d1ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987749986420b65ed4256c7eae78875659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85ab2a03bb32462bc8c5d6d04edbb0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa371d6c39378f9e28e17c16c4a224661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819673ebb74b7c793f111ae5b2233af8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a7105eb3b17938402d2e7db42cb4b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cb872785115d4d99873df4c5cf194664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505127a095f21db8523e524b7ca3400665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04a9019bf13645123188154920f8dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e3bd748c790f8df0ee2450f7cd69a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65d23e372ff234308ee9869c00d3e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3e28276e3f990674a684fb184ef69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a790d71f922f3559ca2952975b3b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6637469e5a5420f83f940d4117980671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13197ee58c439cc2f4994a274f5503672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c15ed663427154a64c3313ced2ad1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdf7e488528e199ed700c224c1bcf9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c141908be731b7909a3521aff51955675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799283e665a671a2259c7554c265f4c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4dabc41fb2653ff45a7c43a57e133677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce7b1fb75387417cc78082cfacb42f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d58245461a004af811e6818209c0b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7058173611caa00646e9a213f0b816c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fd93f8e41de4713c66144655b7c1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bfeeb2cf80982979becef9f0b5dcb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f17387d04fce1dffb9a066839f96b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340128dd11b02c9d3d2d78fa382a1586684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5e44cb29887b0cf2d957a3d6313cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a475b987e5606653b395f429007406686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ba97d6446e171fc49dc3a79e07953687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbefe224e28cf19cd1b38e07dc4097688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea56821cd52a9664087256e67ddfbb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8b91677bf1f39d4758c49d1e376c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17590938bcb7a18f4d35865cde4a9416691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a7d5053d9c58632ac24cd22d794c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba5b815bb1a5c8de3d1a840a0901f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a38add614701b335f1e6cf37817174694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fca29da8e7b268d4725e8057f449d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff057760e376fb318a3270c9cc82b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4174817c15fc467adb98e4b003eca32697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77366a544ecd4ea176776bc9dd1d0368698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd7cd07f8fcd11186200e87207e10d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d73a488e785de9910de2d04902427700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc563e4d01d8139968fd00d0891c8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917efd970b14acc1fd158b4ade123dc2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cea842560476ffa9804e58f10a9aef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03e2c1acb0db281b8601da16e95852704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c2cdda083d6ba89bed90bfd7288aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f800687612cbde72b6cabbdaed043c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b2d7ec4d1fa816b8c65c11b968607707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67426b696dd0709f541ad5e070c9ff41708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dc6fcfd8b7fb153034f6d8088038d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381b123a9dd1713479abebfa36c91b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012b09eadec2ac146e2da2514db385b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc242c43e1c34037aca79b3f0884476712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d3a57138be99f4af042ee90f38c4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266edf82be799f22f075315ea674c388714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcb68031682de4634602dc81170db0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270078efab20b757e2ef297de9acd67c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366223402b2639c927561ae0ffa1df9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70389dcce8b46dbbbb515dd2c254f961718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696baf50820284166851f608329c5cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1553883810d0b30bd2b1e18b96c58720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdb381138fb7727a44030dab7ed6cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6034640496a440cf52721e24a663d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45771feb9334bd24644683d7bdeee3d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d5089bb27e6777b6ec9dedb8ee0e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dcf10f06102135b95eb8ed80c8a62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8d35c637e22da0290b042702a8105726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f998bff1865bacb5bfe42a4795d1ad1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afd26b85e93ce3dc51571f465a3481728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aaa3a893e3b1e36d4c159c6be8b03729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f698ff916ac1715cb73ae741fc131ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce6a73f52e057e92904a194cb6156b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c2c304ea754beee9c5ea244755bde732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefbd7957aae783a38b70d7eb0355ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f081ebdc3ef504d0a67108b325425734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589f443be1eae0e2f5b75c7c410d74d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f841bc93d0b9d8d7fd42cf5217836ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe375613e8a9fb2af5bdabe8d8c6c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b2edcf33fd5d341a70e29ecf1216e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ba11025050531cd6123b6960a5507739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a526c6d7419e6379e61ad48ce90dd8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bb8961cbff531ab6d6dd79bf8fb1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56961e407cadae403160de11d3fe15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81be8bca3f85ec7e1b25a000a3a40b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f39084951b7921922e6986a01d4b41744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21b7a77bda14ee969d00727099dc56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d6557e8f3e2a6884319b30e8b83b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadf8bc33ca9c6d9e0280802408f20c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8a0a45b3f050ad02a06925c946b00748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df38948fe3bd478a70ca36feabf0a8b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252634be0c5b99bc10d8a7695868c1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153251de5519a31f5468572f6ed15afd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68cc4831aa4ef6fc95bd41cc43c93a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781dcabe7ac77f0ff54d6800e15a21d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73367b79e0b3956c73e5000a4019955754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e690a4dd60c081dd9358423d6b3574b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ae0e90344a06328898afbfce40ae7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a007fb45fe796cfac522b7912810c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba451cc41fd7cb813eefcc6bb21f06758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca31a9d5cd18df9d6d234906064da92759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a012bf469ad651412b245dff1ec98c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103850196c60cc7493dbc2606cc9da8f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f283d8b40d088fecf0bb45ea618dd7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f4910200f47596816ab2257b30f4b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c70879113c2f878ad6e1813c497ec764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966755a6d38463279ecef87b789f002b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72486497800e258de27e542d9f1fbed6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd17daf6f5863de229caa3ed2fb7631767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befcad134fb0eec335d6707d478a786768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878aa63ddb48f6716e5815f0e17978f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6c32080e31d5df3c1e8a480cad21a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa378e68872ff0fbfb7faeb428674e91771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf58f74d4488924c2624e4175e2066f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fecbcb4c65acaf1591594043acc488773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915aeb8da2c36a1c4012d0496bea547774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371396dd6a940249d2781df50281cf7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0c76e677746940f95f3c33f80b241776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2763fa60d8bf77afecf1511a35d28b5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9c8d9851d7a040ac1a67480a31cc0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ea38cbafaa58a35d976f5af986096779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2b0c1851fdd31f4010f2b68108d11780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77da29ad8496a30f12112b60fb1929781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2d2393282864a24dc602e334437b8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddf85d06d8e4402c709275273dc4c9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45a1fe5279dc78283b621d69d8679b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e6958ac4b75b920ca7225ee54e21a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf59fb584e5691efd9253824e393417786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005e97405fadb34c02c2e6ec2fa83c5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd5c67fd0b69373e13932eef818bf5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f55e6958134304fc03436d521932b9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a07d6c8aa24df019b432b815f9f0f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d648dc4ef752d4c3ff110dc81ee2b7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c77e155e78d43a4d05f153b344efb6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64e72f4dc57b7965eb8b79ebf250d0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b4e9f40f6a50ecb0b141177bd78ce794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623ecf0c3277e42140b79b3a2ab87d5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f15a5a3265a84f9c302466758b9590796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28debd55dce0d2337f6ea3e9428dff797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db72149c590596aa6be7399c80bf71798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c411bd8a7ed2f3de52c72c1eb0531799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dde57301470edc10fb894ef74029a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972f40e6e236fef3f16bfbe15cfef3c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf0d33d348fcb1409272cc89aa6b6e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2306dc05015830731e9744a3a476b6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bc74b9ca81bd0993f51fc5bc03be4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67f21506bab52d5073bc5d30c4f244805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804cd4a732b4e5d97a30edb75143143806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7363f12ef56985e3e821a71979672a5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8799146275cff795eeef5688cf510808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b208268b8cd1e040f081f91c84f7e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b372b5fbf2afb2b528147b5b30a44810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ff4c6aa6e17bafc4a426bf098955d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c455581eb1116e6e3d357f4f9d844812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3ad5d4259c911ec701d046ee73a97813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30293c2707b60421535930e6ad2884814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c56991ca416ac84016b9c4f66794d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf8e9a8662e44f4a864666c74dc3ba816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be0d420423f15d7c2e2a2016dcf8cf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335121aa4e096c4751bfa298611f44e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874734320ec3ed9c4ffa55654ccf9403819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257cc514b6e4e84d87d3a377f4279a3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddcd7a6082c07cdbcc1ef9c81386ef821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e464e59744e4c483899ae8957cf66e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bda6e2cc5a7e296ffff8eb603a838823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cb2d188b4584ce91f3ba160d3889a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f70a01121fe996d55d16df9bd19d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e6a88325da5cd8d700361c2f9ab633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5edc79450200e43d870e3ad61d6be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fbf80323b03520ae526dd125e28445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d402f963d2eb041cb9fe8ff1f0f090a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a02475995b1c3d6036fe912e2ba9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dac140cab42811ddd9a74c0e8c3128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595ed6235c76f3dc8a9da1852d86b199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85a3daa86c002670849530bff6d94b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e235953489f97265c1431c71b02d5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0350b13a234cdd4af5437167b3ce812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cc069a5a1c88ff10223d85981e33713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00291a725d0cc57f9a543e2de94f9cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ca1a150923205a9e5795767e80b3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21feeb32e4cbd5f6c69457498af2eda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529837a30f0831ff6916426d751847717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7a22b556437a21b530dc3ba2097e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c7fc4251e584071719c1db6f63c4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a3550571b6768dc7334c94cb20a6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d04bc739e6d4a7088e335199a984721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157c6327cc1772629e7e6ed24d0b75c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74700d6ac6c2d87e515535ac6433d0d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c12109c78758bcacce85acb7c1f36d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04c72bad381055a82e080cf91c601825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301dd02bd7dd4946942c0d0e512d2f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bf0c679d699b5b1b2b8840f34fc8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cc9b8302900868fb32445c5e8905128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d272a86a1f23b29f23f5f70f5141229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82952b51241223b07994d90e6b3aeee930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafefd053b0b5fce799473ac26e7490031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a9d2e020f321e9dc09367d8c356a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09efa387f5ef5721f7ac5a9cfd571933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024913aad218553d9f5646177c6fb3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915ab307e403f09f0281868ed68bbf935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05326d0febfe442e000a0317189ebf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9ec60f838d37d43dff07d71a6a12637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfae440876de6aa6860c7a1df5baaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1549fb197c8468163ba4bcad6b03d1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901cb409d555368c7dce95ebc999f0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54062d00816511aeab95a6fc98b9433441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84d9569cf6eefb65214e393b12934042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d0db58e4a992e9b965a76c5fd0abc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403336b9b719562866235cbbb291713344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c235d9b14260aa32f427b3333a2ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d725859c026615f28f4c7547a83b6a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f04f7095c6157882c66730d2142e5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100cbc5db6857d8b7a26ca6d488f7a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ed4e9cf4f9a2282c9fde0155ea55349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e317403c11686b3b18b50717c33b6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e23f19e37ea74d14948eea4c60492b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a81328746acd4b3a1022947b4e25052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98bed66571749db62cb2db00a4625153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ba584c289b3596d1975cbdd4ffe5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453b5e56a1695dfc9298e1b0b11978355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718fc4522b85b551d0999d380a4701956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899e46bd030a7b8928a8e5349298a2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d2e8c5b1c6ba4afd0b90ce116c8b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2d334ae087107aacd89fd7f43617359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ad30608d2cd6d5356cdb7a3581a1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32097418acf21e30d595c4d063309d7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81778b0411112486a279fd0244b0fce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10d59d7c95bb4b13ff06d6dcf5525863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2818a0e9bd9686c62ca346024b0f9c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41a2e4655779b1f4a157b40fe5e05265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a39cec383a63a0c146db1d9647e1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2701c01c0b7a6b106b4bb2bb1c019167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bb78dbc0ac98d66cd352bd7802af268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607b68dc969ee1cf87c26fe57ccb9af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d22c5b54a327032c457a399ef8fb1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a80a2363b84b56ace61f8e518dd4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5dae42088164297f3e52d4054804772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3280c83ca2def709699f2f32c2680873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe74973502f3066feb1aaaad38aae674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4400cab2d897020b163aa10aab45f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78581ab50072cede1c47adfab7a9ea376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055c2c8f2975f42ef7b1d4a66845f4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d78128f4c5de34d985940c3ef43b7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6783f74efdc4c846a94818ef0139579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0fd23b10d899ca969ef54e0961ef580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831224b91c1edad99c11048601ee4ca181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4ce1be4cc7751d77a4df04cb5e68482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb68621a428080e216a797cea3a55e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d65c6f3cf1dce2521c6442f7fca3eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac6460efc4670bc4795ac06647756185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a570afc0ad2535bd7b5526fd59ebc686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c8ff58c0743ed20b5fb20beae473187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e185843005761644f601cef718a0a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c07673baa2be9a2dfdaa897d1f234d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e721573de2a78988d9f85c5bbad5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188435b6f2ee7a252be39ed0288b32be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ff71bc447b8a5b4f9898769c60ca392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dd081c906a9f7e918913431bf451893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bd84b5aeca7896bb33ecf33fdf96e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747d9abe5fee67ed3d99291df5010b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457fb8c5bc9075efd11cf6495499da996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369c74386f54d70957e37a56f5a446797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074533ad61b885dade5ceef333446d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757448a0913a7bd2d3d8d05fa79a51299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42404a793b6ac89f20d8fcb053c496d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e83b9442c65f86e4c08096fd36c37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34d3be39eab555d2d17f4526dfffa3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4267aed0faa7826390c0d640a279b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855aa36e4f17ddc4a3ea312fee3f2f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f766093cd24b840889aa68eed42d6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8978ecf531c7928077547895666c2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468019d8e464ef2d3c8ea34e491b3648107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137ced05d58bc1ef7ca58c476a527d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f858ddd81057ffbcc25a4c4383f6b8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0daadd8d3142e7ae3848fda9b98e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4942501c93f6a49effd4da149b9869111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aa7db2eba042d00cacd52987d0214112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481f7272e1680e81311f3634b61ce6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f83092562c0704a96ecd6aece89a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0feee3e1b3d0c7e209aa2cc99ef9d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2c294dc27f508bfbfd421e7e965d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3cfa3cc47b5f511fab30f73ae092e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad5bea55dd63f62ea6cfee7b17c2f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1d184f6172694fab834f5069691d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738898d8ce29d2b41a53c70d91d8cb48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0af0b6789fb0e27f8d510ebd3233e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54f2d3f133e122a9901017408a10ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21b638cb932c8787a459df6f5c4da3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffa97a9083c7fe9714f4783b0a00d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7bf4dd62a5f3ee00b9d612058682a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e1e6f0b5c1042a5612cbdc182035f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d630c9bc8e9d67256fa8c44c8ce07e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23edba6dea89872e26294d0da4fc73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b8e9d791158c9e32970db327ba1b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c33c515b5f42cd893c5ab3146163b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d433d54912c7548f861dc6cd9defd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a0406d38faa499a61335dd6d37ebc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48781e70f4f909f9900610345a3a549f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119213d59092c89b1fe02d9793de6cef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481f867be7fac06d7ee97f49d3dbeae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc149f3d194192b65c53574d4794127136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a173fcb4c175fab0d694c48560d578137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879b29c5a5d91308fbcc83a9545ed17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272e706b63ca41bb191e8a4ce465444139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a1cbc2001b3e557d0d2a4f71e3bb2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712cfd435f651fd7fc1613aa414488a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7817af97223fa437e926560669a43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3ad8daf2949ea3f37f7f48417774b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a7c856ba51c74869953e50c517c1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a34b8c35439e34c3788b279a151d64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0c6f173560f149faa95fbd338fe4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23790a797971620c632216ad2bbd22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe028a4b95942ac3467aa31d46f1f7d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1376069d49473672c4af229e977447149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601d4f60f5c733df8db41ac6b429a0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7afae32e5bfbc2bee6c50c61f5490151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d4ca2bb75ff9711fc5b4c081fc74d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9426e042b2695802c152739a6fb42e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e16228fe4b49d501a72cc1d99efd6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dd8ef27eb92854fb6583dd453946e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc5544543e9a86b6483124d1fae0fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5f3771e48808832957207905d689f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0faed3c250a81770b875059b7c48fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb641d53a5c6be6680b7bb1695e7581159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cdde9dafd9013f92ad1863951515f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565efc893531ec45bf6b5be2d19f7b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc835e312740a981047ed2f02ea464162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506065a482d8bf9edb76f3244883f7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6c7e76be9f75e79bd809908627001164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542600ad38c9327bd852ccb36821851165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1562854ac88325aadc3d5680778f48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c77b74af50a75d3ec0b5799b46a62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75034fb86ee21d8c1ecbe3b436d3e9c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865a5c4505766b5895572a1487b108a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de389de29e96107f2e10c87181d0165170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3416aa85fe7e0eaae3dda2821d69c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387301ae1d527f753d56a68d94a5cfe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07b8da2a9e208fa01eb39f8c70e334173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e87ad19365ab317d88d4d592f7872174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c540cab74205caefc851fdbf385e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16312edd60ed964c1bc29a125c68d41f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a7681e95a1a1b4c142643f5c68b08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2274753c67a12996b14652671979f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3f3bc7c8dcb11286c281dede09223179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff50c554f1118ba9ac0f5424de58de2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcecb10f149fa12008bc280da111358181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bcafe067197984b1833423a708380182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea3260990fe999cf44e1385a278081183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f36a4f40863529314a3d6bc3ca438184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844869b0f42cedbddbc73d4cfe822bf7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486d4143d620350566649ae9ff12f17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4267517627dd79358115aeddb6b4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3066f23fd6caa5652c47b25aee196188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb679e284bd06bf80b0dc5b77b08abf7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61ae630fdd34e13f8a5f4bd6f8fa8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bc263bd99b04c69f352b3691cf629191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c36709bcb49a1e6c26ec947e52660192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11828910d7922cd1f01d3875a7a833a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54e1a23731d0172743ffddc762fb38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fe8ec307ca732471baa8c6cb25f58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751cb3ce9a4cacf476af5603a50acf4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f099a903f9ba110c0ce39c40ea3f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4cd6e07fa0860d42f27bc927c3d6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62335ea99cf30ebda4de5f72e161f82e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ecfe2bb759c47e1c9da0898aeef4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8ec5076fb4976d2221d597e619846201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cd4afc07789a2b6398d222e911719202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff52e4b1453ef1d349011db9d98c1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaf8fbbe46c9ca9531a97a1e670eac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314280978a72431762425f8991c59ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4468807afb2b7f72d38511e535699d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc846d7b463b824f998249d17759b60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec9c8d35136396870a2cc94b91c2cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f70291f823b6cd9a44eb9ebb97036f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b2cc37b5fa73f8c05c1cadc2e211f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d6bcf061f316dd9216bf9d0f71d51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2ed86418c15d451cc01d60e21ba67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1916f96fb4d636e944dffbfd2ea079f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed03203246e532ba805dcb4688cf6e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a028ebecdefee6db56c1ce0b73015215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad357e663f1e3e050acc24a05c5292216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4644fa5562296f2700e32679647abd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed3f51b5e541dfc01cd46c943c7a4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ac42e4282b86222a6f1d699da6e93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42abfc5b195cdf99044709090c8e158220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca297734bc633d9106c814132935b907221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c58117f37312c065bfcc29f66c71b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e574b8afb89c48a4677d3fceb0044f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d47f693c695840565d3fb33a5b160224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac1378b7b4b1bd01b581d2ba496c32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b921e53c3039ac2a2b5ec0497b49827226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765fcf2d95236dc42b6c81efc76bd56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11672169568941baca6ff748b3aa454228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd432682d85efa821f27149a1d560c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a7309d013e300213e05c1bf3a1240230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e9aaf79facee25cc4c14337559c9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4826b0e9c390603b857a5627ccf19c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5962cf98135c7810830effaecf9dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4d7074073418833e3c98522856161234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24c764b7afce555f780a8c5c2f3979235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dee463122dff87261520e13475feb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c943a7cd98cf87d4ca9133fdf14855237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72762cf9259dde252409d4d0595550238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a7df9fb49cde7957309644ca1f6cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193357b5fa8648936676df9752b57545240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e16f0f2bea05aecc018db4ebb20d6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6d46ca38a7d46f2aeebb19009ef93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35575e992fb9b0bf35d018d4d5d372dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0abe0dddd190bade50ccdc050e127244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb19f6a4f94b0cc404acf93c4f8070245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939449cc857e400207603912e7692583246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a032190e82e9ad68d44842c1be33f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6527e172ef952267ba77f78976dc5ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf5bf62653328939b090727956d96a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb13d3d0d21e3b79dbaf32bde405d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c026681947c37b617ed977750b6b10251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd209ba0b17789f761805e7e8bbd65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7764725ead93beadee2c3c1d36530c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fb447efb4a075dd34a522b151e216254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3776338efbea2fd92b766bdcf182e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892b55755f0264595278603e2005d13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bd77652d9309ee6385b35eb9c1739257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdd3ac5b0ef4cb9f15bf35fcd62785258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8241702488661d8c01708832606b4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40507d2e5c1179831ccdd85b3d024e6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea1d2d5b8a9532b85f02f2522f6b13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf10bbd48024cd19ed7473c3f3f85fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436e951c7cea7764e31a8fca1cc4a1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3d94a508ff385ca6b934b4cfad5c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b87e8269861f6b20cae61fbb3785d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35574acca6b1ad4e4355903d0d815230266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea3c03841f21277399ceb718dfd84b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2e0dbb74d8178236b04a8b545f944268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec036c751b72ce5ef1e5cff28fe65ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344000299ae49164237faa88f8438f60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d10a169604ffae87e6d3540c7033d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d4e236da59af75cf3370af8d8b351272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bec033b2d06c192b9c3e363e1ebe1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc844814cd7c83de5f46c10a79e0ded274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2adf7b304a29aaad1cf6ac46faeeb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f87ff39ac03e7cc311c5df02ce62e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878e3e9963e49edb77ca50798fb0a40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb3c259b505a9daa593c1762cf2cce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d553ef316352516c4c067e33739c41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd573f168b1a5e3c2765907d605b87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439a78c059bda1e9318adc34d7451d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae1a683b6ad73ababaed546b334bb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e67028255211b380a7ba849e4e542283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bbe7000431dbef7c850df73564700284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d493d5901051b84266699daa34fc7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a200fe3d09b10a381f6c12d98ecee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c030038e3cabe18aa3634a936f574e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4c00b6823195886560ab5cada5ba1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f781fbb215fc95bda85f94bb1e9e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fefba958c3b09807f06df8061c369290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371befb772313660b46fd9e8efafe6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be427d0ce8e3aefa833d8d1d21aa14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c0e73eca4b5915151f288ea0c4783293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c848572ccc2576bbe78c3ce99f0eaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2932bbd08958317761e91481706d52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716762f69ee6856ec26a4a5aeeda2dd2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1741cc870d9d20bd5c33a20726378297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcde0b07a29eb29cf93613de281d2c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5004b58a8084183a1477fd57568d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fba6dd104d26103687c3df9fce492a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ed49c98e794c2ba12e3f331476c76301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5caebb6c67dcd9e0ef137ca592774302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49b647921e58bd31c9acd2c5dad911303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec57ec323b26b264a86d7c846a2052d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36a95a6320e1d2ee57b8ab4a4334c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa70e48e66bee4b2250b59b7dcd255306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7b740e1226771ac1ad27db7413462307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79804aaf8ce87455c09753e0f23dcabb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b26251d67dbb0d08d071f73cd28ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67854120582a9cdffc57e4998fe70df8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8099d79982a93537c0dab419517af79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d33bdeed7871330a1e0a7e737917d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478f91bb28eab5a36628dd73748f7ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031693e152447fbd34c1030c70290bd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be4166ac6976a01f9618816d0046ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dd9daa247325387c1c7ad53c09700316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7a6b48070da853ee692ff52a539e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd667ef7d9d878b5c515db3bf7ef38d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb40f4f21d651bc4c0fce6268307217319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a8ce46d674f9fc64d6b32dc23bc8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678afc79f91d6ae51918f574b469ba0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6d6be631e875817700fa5afb49544322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ee3525d4d2e70b09ebd499cfe90cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf72e60a94de8dca498d74460e5416324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3574daec6eccb0592b63b8b28823ef4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce7c246dae336b16b2175266ff851f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbca8307fc38dee5fcbadb77de20405327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3665f9574d3702b3e24a9de2614386e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309413c86269957ab052341bf4587dd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc3d342abebe5b27999d50cca4fa59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb302437c164c14801e018e76ab080331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc5fba315caf7e306ddb8f156e4a72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cff03d6d000387f5bfd6c6fc6ff60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45f124dbc87d6cff5ad857131ad000334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997a6277361e41e9618cae794ac62c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b829c54230fde7246718e4f0f6a252e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812a16eb3f9a0e57622f2979dab6b58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761930fb4709dce3b84b5f72332161ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19775ff2d92561fe5b9da2a3fa6f48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185c29afeb8a17807cc6769a6020004340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbfb09c9261c7f65d879c42b15dfd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819f67ffae8f3f9d82e390cb5862800342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4afd30d14a3828c70821b82809174343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87efecf89577cd74205c5d075bd7904344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a633ade855701bf99a120b50c0b408345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a269b460ae05edbb7e107ccd1fad30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54148586895073f036204ee74e2c6a02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7449817e89671704803a058a86c37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d679ca56ac2fcfabeb09d1bdc0890349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98ed90d41a36b96b1399e624bf1cf7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c993802f748f994a5c74bec23a697351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b92fc01234f7841c88ecc80b633c22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe652d5f84b8e1b63105b3be7d149e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dde8569423f0206916793424b2635a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a3255e1c04d623ab28acb3121ed59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257ff13a4d695b5574ed4865b23c59b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717244da4ca4f7ed550cfe948a5c9ab4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17450758d0296e3a6a59ec556ffa51dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb11655575d9921e5e56e307e82540359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10116a9f1159037390cc9842fec197e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423da2ae03b8857b926804379e56fb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2f2010ecfbf5fa28c4c0494b07306362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103736607af431d3499bc6e8be0c5c29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287d3a36886d410e04a7b114fdee1fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15c27b6efac370119ebf48054b07d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66ef00cace34e21e425cc1f9558835366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8446b350a70b1753944ced0766338367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381b7a06119fcdd95c0878f37cda1b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49df5eb048e1312779084fc40df9a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7906af413deec6c15aad936b4ffae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce19fcafe88a9e3ba02201fbc4a3ebe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16f85d8cfeccf39304591510322d7d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ecc59a8731a0c1178a5fb15865ca7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e8807c38d5f147d9bcbf2dccccb41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589f656ec1a8aee9fc3c5d3568f1f93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0d810d50194a8008bcfc00f9ec087376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f676db4d853e82998c37b6bb9ba158d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906550ded5cdfd5b3afab0f6a2a664b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226515bbb0378eac9d256def7d4ff6e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d476fe198afa1d68b6546ea1de49d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d33362c6d7cbc999609938ef16e545381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa3778c571cde4a35b45f1d64fe9e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8bc81b46389bbf45b420cb0c08656383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed815243049f91e2ba627cfa8149c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d630fd2db074afe7dd047ac336db1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292e90fdf581f466dc6917f110594d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00134483704557c13bbf28f3e0b4c2ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc62bc503515127502da0c53f7daa0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba94f0b337a962cfe0d037beb70e4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4330e091708999b354e5705dc610c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9fcfb889416398caae65a08b56b51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2b3dc343764cfcbe4c9f307d60b6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d16fae5b6550ed19aac65c1df23a76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aad856e10c8fdd2890fcdbf5aa72d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608957d7edc444a77dd9559815612e37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d69a1e6672ea76ebaf4651ebc4f3de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac565b6151d9fcdb1863b9579fb44e41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9379555a057ee7bb06cb45b12a9bd09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f6823bedcfbd0a0a1eecf332f9997399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff153fc6dbba129c271bd97beb219c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76735be8cafdd5217f1bddc1e2e7f426401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28eb60e1882bbde061c47f9070880a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d13deb66479cc7312784a572602bcf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4312fb28ed8aafc17eca8aa465c016404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c764d60ec490d54ed4cbf073d7f4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28229515f12fa9033e9ab8fcb30463a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5607b88ee80d42418f63d3f7ddd10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5294845552dafe250c1b41feba4d2b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93a12a44b3ac6101d19b678194517d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cb7ae187aeae5cd8b63b29473148b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07bdfaa01f8c0b342033045b62f27b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872018fc4951de4354b6da5fec64ccf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2bae60f4146ff023af03313e81242413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a9fab7ab3d589c77bb9c316b9f9f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb355d85baae8e64dfc818010858eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f036e5e7d462099f957372d91712c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daf3e3b6636e428a539eefbab0a49f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fc6d9ce88738b17f3381abe04c88b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372212b58b17ec176fc3dd0fd5c3aebc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75f031ef76a53372977ec23403563f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833511d1c9e0d1ea4a482d05bad8c964421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a689e2e68058bcf0e58acfb502232422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2eb595a4904045083eaa64f71602a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198100e56bdc1a5f89c5c27c249f071424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105b3e2c2f3df0f44f855e34861a2b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa696120ec4255fce3a271aeb2e7d34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95772501d9367da40932d5fc35fe10f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f12708bc5ceefeebe9b74bc0b1dc91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62165485c5b7dc9046a6f4b3c48e2797429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052abbabf0616d834c078e2377d7b20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5ddd3cf6f04f1ca26c7938045ade2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a228820ea02c7339f2055516bcaa3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0da1624846fafd91cc0ba3c272c1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a3f1fe092dbff9f4ab4579eecd56e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33dfcc259659f3891b63ce4bbf5272435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bfbdd9c336d4f5ce166fb4954f30d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9273a8c2b70b74dc1f5862a2f3f9ece437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99aaf2c97d4cd2f4c965796822eb7a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c2e55e3e2957e0f24aba3399e53c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6cd263786beb197a149dd1a233958440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4232b25425cf7ca5744857590b3c0c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f81d08dec319e0c1b48eef227a87f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a29eb465ab5044f16c66ee799b4063443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d715f08fbec8e8c713616a5f0375a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d08342e0881513b7f24a25ad0fea7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45630345556f2879f0aa4b898839502f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10c163aabe04587599eeecfa0f798f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62932022c58af0e7958fe41eb3128f2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53045077808472a9de142f117c8d70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389e8d9cd9aba402f71df6672285a5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155d880dcc9d93de6d81791c9617f6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f4b3cf270297e762cbe4230fece66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b829d5ea6f60aa8f5200b8a22407ffd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cf746457897c49f746420166e2a56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cc56b40716880cf64635dcfe40b0c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a768e53808918a0ae299d55d06f55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e6ab768501f3bc7082b0822bb4133457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f68611737463dd098507a983075956458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecfd1ad64694df419c0496e8f13c78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f57ed9d35ed0a74ec7f178829d0062460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd40aa3e41c73c9e87209d4a8a288f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc90f12fc111c4be76531fcd0acf0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46958ced6206249d52968fb9f4e965c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a338367bbad25e9c52744821e32b6e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630b4da5cb726d2a5e2711e0a4c483c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882409a65012b065c63defecc4b46e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdabb3c33be5ef657b489a63bd8c21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979bfd13ef9b39c4b7f24483d6ba108468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49724ecb60b3137fcc83cd7135e7e229469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195c79a9be774b9a95fc97f699ed0e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad1cc61c390edcf8eac9beac23690a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c7947c59d7a7357c2204cf9a3196a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7373a3b9bea472b2ba9a965d93fe63f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9557edd80abdfa04bf308b67b37a50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee08e19c6b690128dcc502f5d32196475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da929f3a91851304dff3557dd9ec497476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca695d6a43b26edee5afd5ddcdad85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d549d855717213e4e2c1bfbb07ffebe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e41ff79b3be0df185ca6617fee5ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e370d6d97acb6bfce420b5e34aff94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25ad80d68f6034c572ee8a74bd3113481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e673d41bea11201a4284cf6f3d616482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd0ae67d8459411a5f7a10db68f706483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283912909fab5c89deeeee33e8a70be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb37f448d555404c2ebf9e835d0e54b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65aaeaeb85d8f53168fcd8c9161360486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cbcd875f66ea7927feb9303905244487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a091bd9b8cf2ef8e09ecd5ca618e2a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6ac25eb0ac489a041c0001029b569489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cffd4e4b7e8384b7bc2dac0564329490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1d43ddf4df3143e0d0a7bfad0b5a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481026c290efbd059b2fe0fc5332ba0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813245bb69cae0551cbe8258009fbc2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f61b40d4806f50f0608bf79ad48f43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d6793e024199fa2371b757a6067b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c96ac571531ab1b0abb680ce841e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73183a13af3e0564eb7db3dd6918ba78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202ac65f5937e61f26718bbcddeece7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b577f328d2e3576920974741301f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e634837687d058f767bff7a4d58d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e076fdcbd08dfefbe14428c1ff5541501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b7818b734476c7e15116b70485cc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde6275ffac0641abed0049e3fee770503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45568fe27afc25a523762c8f483432504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92329b50d8a1a0d642ddbe6ccfde890505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81dab41f2b4f37a62c3bf2f5281dbe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db717df325477c2cbdae65399148076507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70b4b58b1cf65111be1065d8391081508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2e02fc493036c2385548c760f935e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82571aab4eb7b44ffaa64e75928f6e79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015c2923a3b89a84d361508b6ea0fae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a38451a3897f8f7d1cfb85e90148d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daae64fb34cee75ba6dc9aaa59a3c4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac148b27ffca013873e23b15b5dc92b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250bf829b7ec2bc27df3b5b9f6634f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc10e0b362b748f80b866e61ea14b4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae599701c1b27faa23b907f6bbdb83da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9da682625932d23276aed545432266518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bbe3ef6bccc251de0530b53575fd5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8420492d547553fdbcf82f4cc0325cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598f8d7dd7f08247b51c74906ce8275521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b5524f1654e30ab5ef1a2bf483ecc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7698e507cde76b7f7e91cf6baf418f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119f1669123ed09a8cbb4635ef74db1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77df7ff0986c86d78b5a646e5442e3c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeaeb40697d56abdbb5646d4c95183526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ccfc9eeba4f780389738ff6f1d059527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107476782cba1e0134158c760783a12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b29b6d7b8923554dd6e1cf8460530529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f92c201f3b1dd0e0ae880fa857fd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730da03d5d17f2af21f446306688eba6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d62dd06ecec9a173a14563d3e381b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c77f3a93456e0ba9edb51921a32260533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067ea66f3fedf20408778c9bd933c00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a646e30b483b9f2a9d8452df0915b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178d096b5a218023bda1ad626d3bb9b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d6598481a2ec2f3b5f968bce410c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c995f62b079ee3b2429b49d9ace50a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632c57a838ad972abe8bc4e481a8c46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adc6bf2acf72d27e96d702001bcb47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547a89c4cee12f164fdfd67cf4578d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4eb7d07bd6c4e25095bc54101be159542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d854a308025092d607a6539b47afb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89dfd930ac2a9d4e22f51086689a4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b04d3b2642453d726603853d374eff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbbde0fdda8d0631efea63aef8b1e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5e15df1e3a9e213d374e0547b5ee1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33365258e7daa687425d59b2b65b1d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca65c3c8dbb807539a6d1e1fb69e0e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266f783ab9c9b5621cdd7bb879509ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f1744ea02b8efa217264a7cf26384551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f8f6087099e10a06c251290885b5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ec2d2fb941e2d5b52703f7fb51063553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6404c5f69ec076de8a330b4068d32ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e603c5d8cadd8bb2c7495c1ce3cdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671677b053796d187e96643da64c366556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b34540db9c45b41eb8e0b945de430557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5d432425dd4501d0092a49cd4bef5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bab12f8a1d8d7246652c7fe3d0306e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9af8dbc8185bff5f00c4fcec0edd7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45873f9b28419885a516a7ea7f1173da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e49a09e9887efe97d9d8a50d71387562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d2b62bea67da7aabcfc4b01e1b82563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39219393356c79ffcb234f54118570ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6927ef4ee7d2e0299edd25cac49cbc0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fc4fb4581240846a26f3fd25bcdd5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ba40639d5bf70d81f72a911b0c000567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5735f00d4f415d619aa8e9861cee6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda2a277fe1eecf79b1aa2ef843083c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb23bd7d906b43a0dec36974e7a130b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b4d58c3ae4d96cf48b5a931e33c34571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc621d428aaae393c6168163c3701e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b1fc2edea270aa5348748657275d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91320ae46b847da09400eef30fbcd307574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fbe4e92aeba30a162ee03818c8f06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82370216089ec8089706a3b6275ecc1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10153a69938530320bbb18b70d22ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da3a1690c014b748fb0b2268da2173578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c05d5b0363b50d91cbc4cc4202ebbe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b579d9af338ad790bafced81de8b01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692306a7befa4849fddbd67984c18de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f57448abdc7ebb2805e42b9a726db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6a12bac321491d7e99e8d2f1002ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de868eae13333661e718d77664892f77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a614ea0c2daf8b7f6e63f916646fd69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56e0050f44928b4d91d172371a43fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e558ae0e560104cf7efc12f8bf158c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3f3d972f6b61a54efba107e660ed8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ef2a249c3bb04cc13a8dcd9f9c189589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffde22efcb1b2c7199fc65f28f7c67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4542bdcf23b05bd49110163744ece87591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef34046b622053356d01d81e4ee16cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e467d790316371962ac662ec305fc8d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9adad5d3220adcd9babed8011bc62594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1e0158f55e39b44156cbcf118708c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dc9430d74b448d76c8524972bd9b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4555f913c617ab5e90593415d829023597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fc1ba603b7eb23a4b286f9a533431598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f781b004b43c2e6fe1fc7effee9de05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088706b2eeecd84a61dacfa749fccd0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3edb4d014b0b79db310fc6447b0c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6825088303ad729bd2d6d3b99f446aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e497049a72de4aad985aa8dd39dd2d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6931f769dd9bba6097afff1005576604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221d2b09a55a6de7edb4f862dcfd80d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3920d53aff99819366604b29c03d4e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211ef219b4ca7a84cb9cc14a1ca5011607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61243e6071dbdfe0fc413b5514073a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3b800307f74b5108ff08ccfd2dd04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07d5ed220ebd7c2810b33bc716d370610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d757dbd42fe7906fc87b41664b0c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619d59d8e81a8d72cd170b12f272be3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2e32f1f1620a59bf8f0d82dc01138613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e499961a33ce386a29d26dc2fc0e451614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f96c3f5f0a1afa39a2ccf87076d14d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6810424a1b4f6b9337e2d90386c31616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf958bcbbda60728142060366e83d89617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3902509f1550190af66f477f51a87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357a36753a53719dbc8d061cd8ef259619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e545dc1234dfd794f136e0082af53c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb224644dddd10a8dab44298cb8ac200621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6f33db48118abd50245f660f6ce7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e952fca208e640160383a44806e96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1871cd29f535195332b9a39133e62a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba881f104d33cfc45c943c390d2c3bdf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c918d77f23a7a13df00f80a81f0046626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00574a83a942254900007f8762e2fea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a841a132bc3d96c9e7a31e8c0229c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb301720624986154c5f1a47b9099ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47937dba58183bc85ef94730455aefc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a519cdb669300b845077f4a0a5e0f24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b8fad9d2128e1eb4af24d10e0f956632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ab4b5d7379b53b29efc6728ad9319633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626df3e8307333788fe058515afbfff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29bbe41e60aaacbaa70ef717c3cb2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcfd12a1cd99bc591bde5708880d42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125d44baeae369076d3756849519a47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de10e67f84a8bb3b709a26ef6374d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f92b5fc2e692cda06ed6d9f334c1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d57e8288491235119fbddb7094cd1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afb542877deb0a4ef755a532086719641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d03a9ae23b882f749d8e5774bf1fee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f140d5a322f71b09d69801269caa6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e12568335ff93723dbb64673ec170a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17461fbcf283eab8b75d1e670b69d30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec797a7be815cedeecd572d3ee83737646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51fdfa4c8c10cc39f3c02c9be6c618647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c758eee88b0941cae1affd1d151f0b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569311461e043c7cfb3fa820f61504c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3233665b8a9ba79d1033743c0bddf3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e665fca5f8abe9fffa0899b64d7e28651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280abd6a5cd1364bbca5bee359c93e12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bba95fc7acc26274f8d2c8ae300b69653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f334865e2d0a683fbce248bee72ed4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16340d0e5a0685e41c2063423dc417d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d54a90e1448cf2e23e3d0699cd9a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1ea7e288d6d70db971ef8aaf9345e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d8fcb1963a4d14dc6ab20dd32c03e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be85e225bfea875a5c055d357288ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2405d7c8ff2a9cc05cdb754d6ee776660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e9c1a9786f7fd82f6eb3f8cb12c74661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452188ce49525a8696962c4635f548d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb65aa84de30c0cad4b6bd724072a0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704f262060178230ecec5248329820e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086c204363c1fb05f417e4173f65b37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ce7b513032e248989cabe2d626d0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d238fbe04e2b874ff32e78eda8932f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c02367e5dff7d8f91477527698fe7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3546a1433ffdf817d2fd063ffe609669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca121cb777e677224e727bda60c0c0d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd682b2f8d8ed267304bef5009785aa8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892acc7a7762d822a8e1a6b73e0fa6e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f2425b6c585cee23163534829c66a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208deeb4120794e64a0c3463f32f383674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87c39d0fab6a8b72915cca33570b20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e52abd1c80a15b708d8d0a94f1fa34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de586ddaaca3be83cb1409cac36524677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742f510e9e66c8581c60d814f71f739678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1890504d7d18658856eebb317bf2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81ca4c223ad61b58dbb55f2f562b2c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd8e78de90109f476ebaaf073a5138681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227b61e842f0618644a32113d309c26682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506103a4170a7f6ee5c1f683a8a55824683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc099a46dbeb97b213f80d13689b5bb9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb39ada9a64e4fd93d07e59216a35b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a76d98eddc15dc50a2b11ad76dc55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaf3d135c0304e3bad8f7f15e49163687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274b062d965bd03c5b4c0625516aa17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee096778b6e0f11af3cac43ef810c83689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b77627553693dd1973a05b2eeb701690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78839469001e5e5690667cff18026937691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c2eab0b03d4a4fcda507b1b2232cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed439b7619c1f97d56fec9d1b68ea5bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c23f12061867d8e5f26123abcd730694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1a67eabaf0ac7eb054aec76215597695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfa1a96f6c3a2e639438fa41624092696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2778c3bcae915c6e87294863eea3f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e4188aecd4e038a16264769e3c732698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9f9545ef956137ee0a99eff84f66d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafc5dbad476e26a57d997793e78eab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf9372ffe330216117922f960eceee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cbae44d914a719be6788b25bd0236702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bd6ad4cae0dad7492f6812a07e5de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20560a1ec5e094c00369f95a7aad6a9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67921f722439884a2a7bd84f0fce704705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53aef25eb0100c7a4006a0e2141183706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0eb6c50e85b8079aae030640815c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb09a07fe997be662bc0b497ccc0d48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9bdbdf0c92b4de9b7bde3bf58bca2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabad5ff57eeedbd66e9a06766d55087710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8bd6de99b47bb2ed771aea0e1ca43711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c71adc39422ce9ea0a113b8710dcbd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de17ccf7b68dadc29054631080ee11713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20a0b48c0ed878578a1212392fa139714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f821b7ff804aa35dd6898d043a6c84715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e3434cc86262ef52bf8025d320ed6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef3f079f253e33cdcd26e4a1881149717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cf56982f39084f430c73ee94e744b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ea60ffc173d2ac424e262b6750c4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc619e92def930df85fd649f29203cd9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72548eeb79684a38bf16fa7a52d3a091721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb8e8f0ccf781b7ff6d092e5aeff45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbc1f8fd16151de2230721d58522ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753da8b9784a25e04cfcb55d1de29592724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ebdcc9a8d1459d33b4102969c9840725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755f7d4e13b49229b1f9202a2d63e9c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1214f2b0b276cf423dca3e97fe065d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daa95d4bd0f1d377fb6c5d4d5496ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d070236eff0644e3fbaebe0574cfd2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ea6647a11769a8ee045d6e37d86c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12d846f2278d8319df1081d27baf0b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c424c884103bfccf0ccae30bb4d95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cc1dd47b36ba906a845b074b2f84c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5de18af67332ee347af92acec5433734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa5fd5e87cee439a601c1ff639b8fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19f58718e99b152ad0f036a800aa18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392577838850478f744b0c8e1047672737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e64a483af296f07b859d1cf851b349738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f3074d17fecd158731984580a9a41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172c2f60e1b8725afb9e98d65b1dccf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4e837ef3fb3ad96e60d0c6c55bb89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2114e554b6776532c3678af1dec6de8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e50b0d68a138d7058daa01331cb148743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3e5f443771a7978c5f369c31548bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efc044813bf4a6b516428f9c8acb51745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186074c969be40b55797df8967ff2b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2314a4a45674ae4ffbdd9b252756675747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a26b5a93b123ea70809150c8d43b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353be5c8e1db60b5a05e5de27d594e20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2dafb6440b2e6933b4a42083ef9d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1a2f11516d2e1c102d7b7463b5110751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514ad8f469892d771b2530eea188538752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738147f16cb1750a5e9ac6d2c25075a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13b5e99b78d5e3bf2cb6a6a5ad86b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36a742c211167a23892b99322918f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823f09127e332c4d35958de3e074d4a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af56679b982702ea64252262a2919e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f40ea7be6571938855fa6fa616921758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85a05afee8d91885d6f6fe60d42aaa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dc3a9cbdf7b7ecf03ae48047c40e3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ad5886090f018a60e5d7756563539761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fcf4f768367ed676bb4892b5e8ce3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e7661ce14bcb1d3d52b46396fb491763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4259cb7ac33421a39d26e7aeb775a41764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0bd5366a713440650049d2474cbc1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083566e5e77bac2913877c849ef0a79d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fa9eb81c5f00efd1c30871a985f61767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>